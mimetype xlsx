--- v1 (2025-12-15)
+++ v2 (2026-05-10)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1718d15557264088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/709ee39fa43041858241d4e737864587.psmdcp" Id="R45475330a0f248e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2720d9e85648d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a9cfac72b2e404b8f546b082f08a698.psmdcp" Id="R553513545bc445d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Technical Assistance Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
@@ -142,92 +145,150 @@
   <x:si>
     <x:t>Supporting the implementation of more effective public procurement measures</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Administration of Council of Ministers of the Republic of Bulgaria,  directorate "Good Governance", Managing Authority of Technical Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. „Княз Александър Дондуков“ №1</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria,EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Effective and efficient management of the Technical Assistance Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>117611755 BULGARIAN-ROMANIAN CHAMBER OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Non-profit organization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public benefit association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, ул. „Войводова“ № 12-14, партер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Strengthening the administrative and expert capacity of the Bulgarian-Romanian Chamber of Commerce  (BRCC) for effective participation in the implementation, monitoring and evaluation of the Partnership Agreement 2021–2027 programmes and in the preparation of the next programming period (2027+)”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">175816050 BULGARIAN EMPLOYERS' ASSOCIATION INNOVATIVE TECHNOLOGIES "BRAIT"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1124, гр. София, район Средец, п.код 1124, ЖК. Яворов, ул. Бойчо Войвода 7, ет. 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing civic participation and engagement in applying the partnership principle in the implementation, monitoring, and evaluation of the Partnership Agreement programs and the development of the Partnership Agreement and programs for future programming periods for BRAIT."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176943442 ALLIANCE "SOCIETY FOR HIRING UNEMPLOYED PEOPLE-DEMO"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Voluyak, 1746, Област София (столица), общ. Столична, с. Волуяк, п.код 1746, ул. ПЛАМЪК 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth activity, volunteering and skills for the future</x:t>
+  </x:si>
+  <x:si>
     <x:t>175618225 Audit of EU Funds' Executive Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Славянска" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting the performance of the functions of the Audit Authority under ESIF and EFSM</x:t>
   </x:si>
   <x:si>
     <x:t>130403691 IPA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. СЕРДИКА, номер 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>EU Funds Academy: Development and provision of systematic horizontal knowledge transfer and training for the effective use of the European Structural and Investment Funds and the European Funds Under Shared Management.</x:t>
   </x:si>
   <x:si>
+    <x:t>206553369 Club za Zeleni Politiki</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1527, ул. Искър, 98, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Enhancing the Expert Capacity of CZP for Climate Resilience and Adaptation.”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695025 MINISTERSKI SAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. ДОНДУКОВ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFTA001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Transformation in the EU Funds Management</x:t>
   </x:si>
   <x:si>
-    <x:t>EU Theritory,Bulgaria</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFTA001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Effective coordination in the implementation of the Cohesion policy in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 The Ministry of Interior (the AFCOS Directorate)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the state policy regarding the prevention and detection of irregularities, fraud and corruption concerning projects financed by the EU</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0002</x:t>
@@ -239,56 +300,50 @@
     <x:t>000695406 Ministry of finance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, УЛ. „Г.С. РАКОВСКИ“ №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
   </x:si>
   <x:si>
     <x:t>000695406 Ministry of Finance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 National Association of Municipalities in the Republic of Bulgaria</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, жк Редута
 ул. Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>SUCCESS - Skills, Synergy, and Partnerships for European Horizons</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, бул. "ЦАР СИМЕОН ВЕЛИКИ", №107</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0022</x:t>
@@ -651,88 +706,439 @@
   <x:si>
     <x:t>Shumen (BG333)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of the District Information Center - Shumen during the period 2024-2029</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 MUNICIPALITY OF YAMBOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, УЛ. ГЕОРГИ С. РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Effective implementation of the functions of the Regional Information Center - Yambol in the period 2024-2029</x:t>
   </x:si>
   <x:si>
+    <x:t>177134123 FUTURE FOR MARIKOSTINOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Marikostinovo, 2870, ул. "Екзарх Йосиф" №35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marikostinovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity and partnership for active local development in Marikostinovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176281871 Association "Bulgarian Youth Forum"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varbovo, 3951, ул. „Трета“ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varbovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity for partnership, green development and good governance in Northwestern Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205207414 YOUNG ENTREPRENEURASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. „Хаджи Димитър“, №18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partnership models for social and regional development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175645966 ASSOCIATION "YOUTH SOCIETY FOR SPORTS AND TOURISM-"ZDRAVETS""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dryanovo, 5370, ул. „Хаджи Димитър” № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabrovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The horizontal principles of cohesion policy – ​​a basis for sustainable partnership and active civic participation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176610815 NGO Multi Act</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7018, ул. "Тодор Икономов" 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Towards a More Active Society: Strengthening the Capacity of NGO "Multi Act"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206862255 FARMERS UNION-CHELOPECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chelopech, 2087, ТРЕТИ МАРТ № 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chelopech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity building through on-the-job training for green solutions and adaptation of the agricultural sector in the Srednogorie region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128003551 Association "Center for Educational Programs and Social Initiativ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, ул. Искър 1А, офис 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yambol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In favour of more competent and active civil society organizations /CSOs/ in Yambol region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176423146 Association „Association Bulgarian National LEADER network“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lyaskovets, 5140, ул. „Трети март“ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyaskovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Active and Competent LEADER Organizations for Effective Implementation of the Partnership Principle in the Cohesion Policy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131040353 Bulgarian School of Politics "Dimitry Panitza" non-profit organization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Цар Шишман 17, ап.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity building - new opportunities for participation and engagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177192564 ASSOCIATION EUROPEAN CENTER FOR MOBILITY AND INTEGRATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, гр. Враца, ул. „Никола Войводов“,  №16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening expert capacity for participation, social integration and sustainable growth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205777866 EUROPEAN ENTREPRENEURSHIP” ASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9003, ж.к. Аспарухово, бул./ул. ул. „Маркови кули“ № 28, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge and Partnerships for Sustainable and Inclusive Territorial Development by 2027 and 2027+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206109528 IDEAS FOR DEVELOPMENT ASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public benefit foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Samokov, 2000, ул. „Търновска“ № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samokov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Competencies for the future: strengthening the capacity of the Association "Ideas for Development" for digital transformation, partnership and sustainable development</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">176475901 YOUTH - INTEGRATION AND DEVELOPMENT ASSOCIATION 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. „Цвятко Бобошевски“, №7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity to promote youth leadership and partnership for sustainable development and active civic participation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176965855 176965855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lesnovo, 2119, ул. „44-та“ № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lesnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partnership and capacity to implement EU horizontal principles and social inclusion at local level</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207429821 REGIONAL FARMERS UNION - KARDZHALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, ул. Булаир 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardzhali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge, partnerships, development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207497350 Association for the development of Northwest Bulgaria „Castra Martis“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kula, 3800, ул. „Възраждане“ № 20, бл. 10, вх. А, ет. 1, ап. 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kula</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge, partnerships and sustainable development for Northwestern Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205288149 Association UNION OF BRANCH ORGANIZATIONS OF MICRO, SMALL AND MEDIUM ENTERPRISES AND CRAFTSMEN IN BULGARIA - NATIONAL BUSINESS CHAMBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. „Съборна" № 5, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity and partnership for effective participation of SMEs and craftspeople in cohesion policy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205840156 Association Regional Innovation Centre "Ambitious Gabrovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, ул. "Райко Даскалов" 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIC “Ambitious Gabrovo” – Civil Capacity and Partnership for Effective Cohesion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176704710 Association “Environmental and Cultural Initiatives and Projects – Bulgarka”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, Свищовска 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tryavna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Green Knowledge for a Sustainable Future: Outdoor Seminars on DNSH and Environmental Sustainability”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206826024 BULGARIAN FARMERS UNION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. „Георги Сава Раковски“ № 99, ет. 6, ап. офис 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity building - new opportunities for participation and engagement for the implementation of the partnership principle</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 SOFIA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia cap. (BG411),Sofia (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning of RIC - Sofia for the period 2024-2029</x:t>
   </x:si>
   <x:si>
+    <x:t>126104039 Reconstruction and Development Union</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, ул. Пирин", № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the administrative capacity of the Union for Reconstruction and Development to ensure higher efficiency of the implemented projects financed by the programs of the Partnership Agreement 2021 - 2027 and the development of the Partnership Agreement and programs for subsequent programming periods (2027 +)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206550907 Fabrika za Ekologichni Initsiativi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, р-н Оборище, ул. Искър, 98, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancing the Capacity of Fabrika za Ekologichni Initsiativi to Implement the Principles of Circular Economy and Partnership-Based Governance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207423766 FARMERS UNION - BORINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Borino, 4824, УЛ. ДОСПАТСКА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Competent and active for sustainable territorial development – ​​capacity and partnerships</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175653596 FOUNDATION KORENYAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1612, ж.к. Лагера, бл. 54, вx. Г, ет. 2, ап. 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Active and Competent Civil Society Organizations - Strong Partnerships and Successful Programs"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176434274 "CHANCE THROUGH SKILLS" ASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. Хан Аспарух №11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity development of the ASSOCIATION "CHANCE THROUGH SKILLS" to increase the added value of cohesion policy in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
-    <x:t>All amounts are in Bulgarian lev (BGN) / 1 EUR = 1,95583 BGN</x:t>
+    <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -783,85 +1189,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1115,2246 +1521,3464 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O66"/>
+  <x:dimension ref="A1:O95"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...13 lines deleted...]
-      <x:c r="N22" s="5" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>3101851.04</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>3101851.04</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>643825.57</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>43</x:v>
-[...13 lines deleted...]
-      <x:c r="N23" s="5" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>14194485.21</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>14194485.21</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>3908151.56</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>47</x:v>
-[...14 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>44831.98</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>44831.98</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C25" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>51</x:v>
-[...14 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>51070.13</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>51070.13</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>56</x:v>
-[...14 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>50238.57</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>50238.57</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>59</x:v>
-[...13 lines deleted...]
-      <x:c r="N27" s="5" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>19158909.01</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>19158909.01</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>6771087.11</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>63</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>4087212.72</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>4087212.72</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>950382.95</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>67</x:v>
-[...14 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>43823.71</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>43823.71</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>71</x:v>
-[...13 lines deleted...]
-      <x:c r="N30" s="5" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J30" s="4">
+        <x:v>7093874.11</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>7093874.11</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>1695716.99</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J31" s="4">
+        <x:v>21398019.06</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>21398019.06</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>5766068.43</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="I31" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>81</x:v>
-[...14 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J32" s="4">
+        <x:v>263826.61</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>263826.61</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>120669.65</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J33" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="J33" s="4">
+        <x:v>168726.32</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>168726.32</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>49279.84</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="H34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="J34" s="4">
+        <x:v>7847951.51</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>7847951.51</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>2776841.71</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F35" s="3" t="s">
+      <x:c r="G35" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="G35" s="3" t="s">
+      <x:c r="I35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="H35" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="J35" s="4">
+        <x:v>607673.79</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>607673.79</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>92877.16</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F36" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F36" s="3" t="s">
+      <x:c r="I36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="G36" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="J36" s="4">
+        <x:v>3646814.91</x:v>
+      </x:c>
+      <x:c r="K36" s="4">
+        <x:v>3646814.91</x:v>
+      </x:c>
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
+        <x:v>642763.88</x:v>
+      </x:c>
+      <x:c r="N36" s="5">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F37" s="3" t="s">
+      <x:c r="H37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="G37" s="3" t="s">
+      <x:c r="I37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="H37" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N37" s="5" t="n">
+      <x:c r="J37" s="4">
+        <x:v>772679.6</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>772679.6</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>348133.91</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F38" s="3" t="s">
+      <x:c r="H38" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="H38" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N38" s="5" t="n">
+      <x:c r="J38" s="4">
+        <x:v>592734.64</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>592734.64</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>180528.5</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F39" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F39" s="3" t="s">
+      <x:c r="H39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="G39" s="3" t="s">
+      <x:c r="I39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="H39" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N39" s="5" t="n">
+      <x:c r="J39" s="4">
+        <x:v>682482.82</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>682482.82</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>179849.95</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F40" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F40" s="3" t="s">
+      <x:c r="H40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="G40" s="3" t="s">
+      <x:c r="I40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="H40" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N40" s="5" t="n">
+      <x:c r="J40" s="4">
+        <x:v>761220.64</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>761220.64</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>319207.52</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F41" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F41" s="3" t="s">
+      <x:c r="H41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="H41" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N41" s="5" t="n">
+      <x:c r="J41" s="4">
+        <x:v>282072.74</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>282072.74</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>78758.32</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F42" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F42" s="3" t="s">
+      <x:c r="H42" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N42" s="5" t="n">
+      <x:c r="J42" s="4">
+        <x:v>365013.44</x:v>
+      </x:c>
+      <x:c r="K42" s="4">
+        <x:v>365013.44</x:v>
+      </x:c>
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>199032.33</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E43" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F43" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F43" s="3" t="s">
+      <x:c r="H43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="G43" s="3" t="s">
+      <x:c r="I43" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="H43" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N43" s="5" t="n">
+      <x:c r="J43" s="4">
+        <x:v>521883.05</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>521883.05</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>248382.69</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="H44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="H44" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N44" s="5" t="n">
+      <x:c r="J44" s="4">
+        <x:v>598211.5</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>598211.5</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>184741.48</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D45" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E45" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F45" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F45" s="3" t="s">
+      <x:c r="H45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="G45" s="3" t="s">
+      <x:c r="I45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="H45" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N45" s="5" t="n">
+      <x:c r="J45" s="4">
+        <x:v>598186.47</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>598186.47</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>272249.76</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D46" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E46" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F46" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F46" s="3" t="s">
+      <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="G46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="H46" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N46" s="5" t="n">
+      <x:c r="J46" s="4">
+        <x:v>421856.13</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>421856.13</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>126076.13</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F47" s="3" t="s">
+      <x:c r="H47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G47" s="3" t="s">
+      <x:c r="I47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H47" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N47" s="5" t="n">
+      <x:c r="J47" s="4">
+        <x:v>548693.74</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>548693.74</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>283007.91</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E48" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F48" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F48" s="3" t="s">
+      <x:c r="H48" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N48" s="5" t="n">
+      <x:c r="J48" s="4">
+        <x:v>437218.74</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>437218.74</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>158462.51</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F49" s="3" t="s">
+      <x:c r="H49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="H49" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N49" s="5" t="n">
+      <x:c r="J49" s="4">
+        <x:v>405585.4</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>405585.4</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>197512.6</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F50" s="3" t="s">
+      <x:c r="H50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="H50" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N50" s="5" t="n">
+      <x:c r="J50" s="4">
+        <x:v>528824.22</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>528824.22</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>254448.3</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D51" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E51" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F51" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="G51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F51" s="3" t="s">
+      <x:c r="H51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G51" s="3" t="s">
+      <x:c r="I51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H51" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N51" s="5" t="n">
+      <x:c r="J51" s="4">
+        <x:v>589521.44</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>589521.44</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>270791.67</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C52" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D52" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E52" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F52" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C52" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F52" s="3" t="s">
+      <x:c r="H52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="G52" s="3" t="s">
+      <x:c r="I52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="H52" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N52" s="5" t="n">
+      <x:c r="J52" s="4">
+        <x:v>659952.33</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>659952.33</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>319367.97</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D53" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E53" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F53" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G53" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F53" s="3" t="s">
+      <x:c r="H53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="G53" s="3" t="s">
+      <x:c r="I53" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="H53" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N53" s="5" t="n">
+      <x:c r="J53" s="4">
+        <x:v>691803.99</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>691803.99</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>208574.27</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D54" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E54" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F54" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G54" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F54" s="3" t="s">
+      <x:c r="H54" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="G54" s="3" t="s">
+      <x:c r="I54" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="H54" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N54" s="5" t="n">
+      <x:c r="J54" s="4">
+        <x:v>545412.94</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>545412.94</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>180629.41</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D55" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E55" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F55" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F55" s="3" t="s">
+      <x:c r="H55" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="G55" s="3" t="s">
+      <x:c r="I55" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="H55" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N55" s="5" t="n">
+      <x:c r="J55" s="4">
+        <x:v>796068.1</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>796068.1</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>244410.74</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D56" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E56" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F56" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F56" s="3" t="s">
+      <x:c r="H56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G56" s="3" t="s">
+      <x:c r="I56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="H56" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N56" s="5" t="n">
+      <x:c r="J56" s="4">
+        <x:v>582911.2</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>582911.2</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>245569.22</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D57" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E57" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F57" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C57" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F57" s="3" t="s">
+      <x:c r="H57" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="G57" s="3" t="s">
+      <x:c r="I57" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="H57" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N57" s="5" t="n">
+      <x:c r="J57" s="4">
+        <x:v>504309.34</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>504309.34</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>237164.39</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C58" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D58" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E58" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F58" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C58" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F58" s="3" t="s">
+      <x:c r="H58" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="G58" s="3" t="s">
+      <x:c r="I58" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="H58" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N58" s="5" t="n">
+      <x:c r="J58" s="4">
+        <x:v>539647.98</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>539647.98</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>239502.84</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D59" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E59" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F59" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G59" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F59" s="3" t="s">
+      <x:c r="H59" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="G59" s="3" t="s">
+      <x:c r="I59" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="H59" s="3" t="s">
+      <x:c r="J59" s="4">
+        <x:v>571634.72</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>571634.72</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>155753.95</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="O59" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:15">
+      <x:c r="A60" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I59" s="3" t="s">
+      <x:c r="C60" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D60" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E60" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F60" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="J59" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N59" s="5" t="n">
+      <x:c r="G60" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="I60" s="3" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
+        <x:v>437363.95</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>437363.95</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>166217.11</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="O59" s="3" t="s">
-[...3 lines deleted...]
-    <x:row r="60" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="O60" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
     <x:row r="61" spans="1:15">
-      <x:c r="A61" s="0" t="s">
-[...27 lines deleted...]
-        <x:v>218</x:v>
+      <x:c r="A61" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D61" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E61" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F61" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H61" s="3" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I61" s="3" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="J61" s="4">
+        <x:v>398721.8</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>398721.8</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>139059.38</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="O61" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
-      <x:c r="A62" s="0" t="s">
-[...27 lines deleted...]
-        <x:v>219</x:v>
+      <x:c r="A62" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D62" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E62" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F62" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="G62" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H62" s="3" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="I62" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
+        <x:v>398136.88</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>398136.88</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>219482.53</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="O62" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
-      <x:c r="A63" s="0" t="s">
-[...27 lines deleted...]
-        <x:v>220</x:v>
+      <x:c r="A63" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B63" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D63" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E63" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F63" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G63" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H63" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I63" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
+        <x:v>50605.11</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>50605.11</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O63" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
-      <x:c r="A64" s="0" t="s">
-[...27 lines deleted...]
-        <x:v>221</x:v>
+      <x:c r="A64" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D64" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E64" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F64" s="3" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G64" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H64" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I64" s="3" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J64" s="4">
+        <x:v>50878.66</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>50878.66</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O64" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
-      <x:c r="A65" s="0" t="s">
-[...27 lines deleted...]
-        <x:v>222</x:v>
+      <x:c r="A65" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D65" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E65" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F65" s="3" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H65" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="I65" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J65" s="4">
+        <x:v>48745.03</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>48745.03</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O65" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:15">
+      <x:c r="A66" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C66" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D66" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E66" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F66" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="G66" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H66" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="I66" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="J66" s="4">
+        <x:v>46805.98</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>46805.98</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O66" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:15">
+      <x:c r="A67" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D67" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E67" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F67" s="3" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="G67" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H67" s="3" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="I67" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
+        <x:v>41257.78</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>41257.78</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="O67" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:15">
+      <x:c r="A68" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B68" s="3" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C68" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D68" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E68" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F68" s="3" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="G68" s="3" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="I68" s="3" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J68" s="4">
+        <x:v>27357.4</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>27357.4</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O68" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:15">
+      <x:c r="A69" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B69" s="3" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D69" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E69" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F69" s="3" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="G69" s="3" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H69" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I69" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J69" s="4">
+        <x:v>22211.28</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>22211.28</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O69" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:15">
+      <x:c r="A70" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C70" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D70" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E70" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F70" s="3" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="G70" s="3" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H70" s="3" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="I70" s="3" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
+        <x:v>50223.6</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>50223.6</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O70" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:15">
+      <x:c r="A71" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B71" s="3" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D71" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E71" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F71" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="G71" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H71" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="I71" s="3" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J71" s="4">
+        <x:v>50386.28</x:v>
+      </x:c>
+      <x:c r="K71" s="4">
+        <x:v>50386.28</x:v>
+      </x:c>
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N71" s="5">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="O71" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:15">
+      <x:c r="A72" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B72" s="3" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D72" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E72" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F72" s="3" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="I72" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="J72" s="4">
+        <x:v>48580.91</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>48580.91</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O72" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:15">
+      <x:c r="A73" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D73" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E73" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="I73" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="J73" s="4">
+        <x:v>50058.03</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>50058.03</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="O73" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:15">
+      <x:c r="A74" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C74" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D74" s="3" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E74" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F74" s="3" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I74" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J74" s="4">
+        <x:v>24618.71</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>24618.71</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="O74" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:15">
+      <x:c r="A75" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D75" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E75" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F75" s="3" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H75" s="3" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I75" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J75" s="4">
+        <x:v>48498.85</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>48498.85</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O75" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:15">
+      <x:c r="A76" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D76" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E76" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F76" s="3" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H76" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="I76" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="J76" s="4">
+        <x:v>47049.06</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>47049.06</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O76" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:15">
+      <x:c r="A77" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B77" s="3" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D77" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E77" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F77" s="3" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H77" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I77" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="J77" s="4">
+        <x:v>46688.02</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>46688.02</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O77" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:15">
+      <x:c r="A78" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B78" s="3" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C78" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D78" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E78" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F78" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H78" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I78" s="3" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="J78" s="4">
+        <x:v>47129.46</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>47129.46</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O78" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:15">
+      <x:c r="A79" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B79" s="3" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D79" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E79" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F79" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="G79" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H79" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I79" s="3" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="J79" s="4">
+        <x:v>50878.66</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>50878.66</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O79" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:15">
+      <x:c r="A80" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C80" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D80" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E80" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F80" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="J80" s="4">
+        <x:v>49346.83</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>49346.83</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O80" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:15">
+      <x:c r="A81" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B81" s="3" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E81" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F81" s="3" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="G81" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H81" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="I81" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="J81" s="4">
+        <x:v>11152.54</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>11152.54</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O81" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:15">
+      <x:c r="A82" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D82" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E82" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F82" s="3" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H82" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="I82" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="J82" s="4">
+        <x:v>50895.06</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>50895.06</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="O82" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:15">
+      <x:c r="A83" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D83" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E83" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F83" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G83" s="3" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H83" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="I83" s="3" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J83" s="4">
+        <x:v>778965.49</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>778965.49</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>166360.78</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="O83" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:15">
+      <x:c r="A84" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C84" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D84" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E84" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F84" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H84" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I84" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="J84" s="4">
+        <x:v>26130.54</x:v>
+      </x:c>
+      <x:c r="K84" s="4">
+        <x:v>26130.54</x:v>
+      </x:c>
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N84" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O84" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:15">
+      <x:c r="A85" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B85" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E85" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F85" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H85" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I85" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J85" s="4">
+        <x:v>44242.86</x:v>
+      </x:c>
+      <x:c r="K85" s="4">
+        <x:v>44242.86</x:v>
+      </x:c>
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N85" s="5">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="O85" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:15">
+      <x:c r="A86" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C86" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D86" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E86" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F86" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G86" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H86" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I86" s="3" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J86" s="4">
+        <x:v>29982.85</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>29982.85</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O86" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:15">
+      <x:c r="A87" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D87" s="3" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E87" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F87" s="3" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I87" s="3" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J87" s="4">
+        <x:v>27162.63</x:v>
+      </x:c>
+      <x:c r="K87" s="4">
+        <x:v>27162.63</x:v>
+      </x:c>
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O87" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:15">
+      <x:c r="A88" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C88" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D88" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E88" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F88" s="3" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G88" s="3" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I88" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J88" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="K88" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="L88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N88" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O88" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="90" spans="1:15">
+      <x:c r="A90" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:15">
+      <x:c r="A91" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:15">
+      <x:c r="A92" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:15">
+      <x:c r="A93" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:15">
+      <x:c r="A94" s="0" t="s">
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A60:J60"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A65:J65"/>
+    <x:mergeCell ref="A89:J89"/>
+    <x:mergeCell ref="A90:J90"/>
+    <x:mergeCell ref="A91:J91"/>
+    <x:mergeCell ref="A92:J92"/>
+    <x:mergeCell ref="A93:J93"/>
+    <x:mergeCell ref="A94:J94"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>