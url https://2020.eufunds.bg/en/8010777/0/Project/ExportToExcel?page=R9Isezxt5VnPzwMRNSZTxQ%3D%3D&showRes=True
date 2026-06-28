--- v2 (2026-05-10)
+++ v3 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2720d9e85648d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a9cfac72b2e404b8f546b082f08a698.psmdcp" Id="R553513545bc445d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd4c688f5484ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27b99e5ef0f64dfcb1bdbda30a5daf5a.psmdcp" Id="R5c39d5c6845745d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -233,129 +233,159 @@
   <x:si>
     <x:t>130403691 IPA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. СЕРДИКА, номер 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>EU Funds Academy: Development and provision of systematic horizontal knowledge transfer and training for the effective use of the European Structural and Investment Funds and the European Funds Under Shared Management.</x:t>
   </x:si>
   <x:si>
     <x:t>206553369 Club za Zeleni Politiki</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1527, ул. Искър, 98, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0029</x:t>
   </x:si>
   <x:si>
     <x:t>“Enhancing the Expert Capacity of CZP for Climate Resilience and Adaptation.”</x:t>
   </x:si>
   <x:si>
+    <x:t>175869896 LAG - BELOVO, SEPTEMVRI, VELINGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belovo, 4470, гр. Белово, ул. ОРФЕЙ № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the administrative capacity of the ASSOCIATION "LOCAL INITIATIVE GROUP - BELOVO, SEPTEMVRI, VELINGRAD", to increase the added value of cohesion policy in Bulgaria.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695025 MINISTERSKI SAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. ДОНДУКОВ, номер 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFTA001-1.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effective coordination in the implementation of the Cohesion policy in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFTA001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Transformation in the EU Funds Management</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFTA001-1.004-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695235 The Ministry of Interior (the AFCOS Directorate)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the state policy regarding the prevention and detection of irregularities, fraud and corruption concerning projects financed by the EU</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Management of the National Priority Action Framework for Natura 2000 (NPAF)</x:t>
   </x:si>
   <x:si>
+    <x:t>000695406 Ministry of Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695406 Ministry of finance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, УЛ. „Г.С. РАКОВСКИ“ №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 National Association of Municipalities in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, жк Редута
 ул. Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>SUCCESS - Skills, Synergy, and Partnerships for European Horizons</x:t>
   </x:si>
   <x:si>
+    <x:t>207167776 DISTRICT FARMERS' UNION-STARA ZAGORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, ул.ГЛАДСТОН № 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stara Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of the Association "Regional Farmers' Union - Stara Zagora" for implementing the horizontal principles of the EU and sustainable development in the agricultural sector</x:t>
+  </x:si>
+  <x:si>
     <x:t>000818022 Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, бул. "ЦАР СИМЕОН ВЕЛИКИ", №107</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring of effective functioning of the District Information Point  Stara Zagora within period 2024-2029</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad (BG413)</x:t>
@@ -706,122 +736,218 @@
   <x:si>
     <x:t>Shumen (BG333)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of the District Information Center - Shumen during the period 2024-2029</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 MUNICIPALITY OF YAMBOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, УЛ. ГЕОРГИ С. РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Effective implementation of the functions of the Regional Information Center - Yambol in the period 2024-2029</x:t>
   </x:si>
   <x:si>
+    <x:t>207044841 Technology Transfer Office EuroTechTrans Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, кв. Могиличе, ул. „Света Петка“ № 63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EuroTechTrans - an active partner in the implementation of Cohesion policy in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>177134123 FUTURE FOR MARIKOSTINOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Marikostinovo, 2870, ул. "Екзарх Йосиф" №35</x:t>
   </x:si>
   <x:si>
     <x:t>Marikostinovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0098</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity and partnership for active local development in Marikostinovo</x:t>
   </x:si>
   <x:si>
+    <x:t>175067067 ASSOCIATION FUTURE FOR YOUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, ул. "Стефан Стамболов" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity for sustainable development and active civic participation</x:t>
+  </x:si>
+  <x:si>
     <x:t>176281871 Association "Bulgarian Youth Forum"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varbovo, 3951, ул. „Трета“ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Varbovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0124</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity for partnership, green development and good governance in Northwestern Bulgaria</x:t>
   </x:si>
   <x:si>
+    <x:t>176990997 ASSOCIATION INITIATIVE AND INNOVATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4003, гр. Пловдив, р-н Северен, УЛ.МИЗИЯ № 10А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the administrative capacity of the ASSOCIATION "INITIATIVE AND INNOVATION" to increase the added value of cohesion policy in Bulgaria.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207207391 ASSOCIATION "INITIATIVI NOVA"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, р-н Централен, бул./ул. "Виктор Юго" № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the administrative capacity of the ASSOCIATION "INITIATIVI NOVA" to increase the added value of cohesion policy in Bulgaria.</x:t>
+  </x:si>
+  <x:si>
     <x:t>205207414 YOUNG ENTREPRENEURASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. „Хаджи Димитър“, №18</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Partnership models for social and regional development</x:t>
   </x:si>
   <x:si>
+    <x:t>131240311 YOUTH WORLD ASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, ул. "Васил Друмев" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth World – capacity for partnership and active participation in policies for education, human rights and sustainable development</x:t>
+  </x:si>
+  <x:si>
     <x:t>175645966 ASSOCIATION "YOUTH SOCIETY FOR SPORTS AND TOURISM-"ZDRAVETS""</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. „Хаджи Димитър” № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0083</x:t>
   </x:si>
   <x:si>
     <x:t>The horizontal principles of cohesion policy – ​​a basis for sustainable partnership and active civic participation</x:t>
   </x:si>
   <x:si>
     <x:t>176610815 NGO Multi Act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7018, ул. "Тодор Икономов" 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0103</x:t>
   </x:si>
   <x:si>
     <x:t>Towards a More Active Society: Strengthening the Capacity of NGO "Multi Act"</x:t>
   </x:si>
   <x:si>
+    <x:t>176857872 National association Science</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Sofia, 1618, 
+р-н Красно село
+ж.к. Лагера, ул. "Г. Софийски" № 70, бл. 18, вх. в, ет. 2, ап. 34 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Civic Participation and Innovation in Education – Capacity for the Future 2027+"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205207574 ASSOCIATION YOUTH ALLIANCE FOR EQUALITY AND SOLIDARITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. Илия Кръстеняков № 14, ет. 1, ап. 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity building - new opportunities for participation and engagement</x:t>
+  </x:si>
+  <x:si>
     <x:t>206862255 FARMERS UNION-CHELOPECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chelopech, 2087, ТРЕТИ МАРТ № 25</x:t>
   </x:si>
   <x:si>
     <x:t>Chelopech</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building through on-the-job training for green solutions and adaptation of the agricultural sector in the Srednogorie region</x:t>
   </x:si>
   <x:si>
     <x:t>128003551 Association "Center for Educational Programs and Social Initiativ"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Искър 1А, офис 8</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0099</x:t>
@@ -832,96 +958,147 @@
   <x:si>
     <x:t>176423146 Association „Association Bulgarian National LEADER network“</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, ул. „Трети март“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lyaskovets</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Active and Competent LEADER Organizations for Effective Implementation of the Partnership Principle in the Cohesion Policy</x:t>
   </x:si>
   <x:si>
     <x:t>131040353 Bulgarian School of Politics "Dimitry Panitza" non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Цар Шишман 17, ап.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0079</x:t>
   </x:si>
   <x:si>
-    <x:t>Capacity building - new opportunities for participation and engagement</x:t>
+    <x:t>176731397 DIGITAL NATIONAL COALITION ASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliko Tarnovo, 5000, ул. НИКОЛА ГАБРОВСКИ № 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veliko Tarnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0027</x:t>
   </x:si>
   <x:si>
     <x:t>177192564 ASSOCIATION EUROPEAN CENTER FOR MOBILITY AND INTEGRATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, гр. Враца, ул. „Никола Войводов“,  №16</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening expert capacity for participation, social integration and sustainable growth</x:t>
   </x:si>
   <x:si>
     <x:t>205777866 EUROPEAN ENTREPRENEURSHIP” ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, ж.к. Аспарухово, бул./ул. ул. „Маркови кули“ № 28, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0082</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge and Partnerships for Sustainable and Inclusive Territorial Development by 2027 and 2027+</x:t>
   </x:si>
   <x:si>
     <x:t>206109528 IDEAS FOR DEVELOPMENT ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул. „Търновска“ № 46</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0138</x:t>
   </x:si>
   <x:si>
     <x:t>Competencies for the future: strengthening the capacity of the Association "Ideas for Development" for digital transformation, partnership and sustainable development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175408102 Initiatives for Local and Regional Development Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Aytos, 8500, ул. „Велека” № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aytos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partnership, transparency and horizontal principles – the path to effective implementation of cohesion policy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">206473600 E-GOVERNMENT INSTITUTE ASSOCIATION 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1504, р-н Средец
+ул. "Шейново" № 28, ет. 1, ап. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital transformation for transparency and partnership</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175226530 YOUTH ACADEMIC CONSOLIDATION ASSOCIATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Vratsa, 3000, ул. „Христанчо Матов“, №16
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity for peer management, digital transformation and sustainable youth development</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">176475901 YOUTH - INTEGRATION AND DEVELOPMENT ASSOCIATION 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. „Цвятко Бобошевски“, №7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity to promote youth leadership and partnership for sustainable development and active civic participation</x:t>
   </x:si>
   <x:si>
     <x:t>176965855 176965855</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lesnovo, 2119, ул. „44-та“ № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Lesnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0068</x:t>
@@ -950,50 +1127,62 @@
   <x:si>
     <x:t>Bulgaria, Kula, 3800, ул. „Възраждане“ № 20, бл. 10, вх. А, ет. 1, ап. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Kula</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge, partnerships and sustainable development for Northwestern Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>205288149 Association UNION OF BRANCH ORGANIZATIONS OF MICRO, SMALL AND MEDIUM ENTERPRISES AND CRAFTSMEN IN BULGARIA - NATIONAL BUSINESS CHAMBER</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. „Съборна" № 5, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0135</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity and partnership for effective participation of SMEs and craftspeople in cohesion policy</x:t>
   </x:si>
   <x:si>
+    <x:t>205221264 TALYANA Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, ул. „София“ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening capacity for innovative and green urban development</x:t>
+  </x:si>
+  <x:si>
     <x:t>205840156 Association Regional Innovation Centre "Ambitious Gabrovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. "Райко Даскалов" 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0034</x:t>
   </x:si>
   <x:si>
     <x:t>RIC “Ambitious Gabrovo” – Civil Capacity and Partnership for Effective Cohesion</x:t>
   </x:si>
   <x:si>
     <x:t>176704710 Association “Environmental and Cultural Initiatives and Projects – Bulgarka”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, Свищовска 82</x:t>
   </x:si>
   <x:si>
     <x:t>Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0130</x:t>
   </x:si>
   <x:si>
     <x:t>“Green Knowledge for a Sustainable Future: Outdoor Seminars on DNSH and Environmental Sustainability”</x:t>
@@ -1044,50 +1233,64 @@
     <x:t>206550907 Fabrika za Ekologichni Initsiativi</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, р-н Оборище, ул. Искър, 98, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing the Capacity of Fabrika za Ekologichni Initsiativi to Implement the Principles of Circular Economy and Partnership-Based Governance</x:t>
   </x:si>
   <x:si>
     <x:t>207423766 FARMERS UNION - BORINO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borino, 4824, УЛ. ДОСПАТСКА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Borino</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0126</x:t>
   </x:si>
   <x:si>
     <x:t>Competent and active for sustainable territorial development – ​​capacity and partnerships</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205836460 SMART VARNA Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Varna, 9000, р-н Одесос
+ул. „Русе“ № 15
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMART capacity and partnerships for innovation and sustainable development</x:t>
   </x:si>
   <x:si>
     <x:t>175653596 FOUNDATION KORENYAK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, ж.к. Лагера, бл. 54, вx. Г, ет. 2, ап. 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0071</x:t>
   </x:si>
   <x:si>
     <x:t>"Active and Competent Civil Society Organizations - Strong Partnerships and Successful Programs"</x:t>
   </x:si>
   <x:si>
     <x:t>176434274 "CHANCE THROUGH SKILLS" ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. Хан Аспарух №11</x:t>
   </x:si>
   <x:si>
     <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0055</x:t>
   </x:si>
@@ -1525,51 +1728,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O95"/>
+  <x:dimension ref="A1:O110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -2005,51 +2208,51 @@
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>6771087.11</x:v>
+        <x:v>7667277.99</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
@@ -2116,2855 +2319,3560 @@
       </x:c>
       <x:c r="K29" s="4">
         <x:v>43823.71</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>7093874.11</x:v>
+        <x:v>48786.06</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>7093874.11</x:v>
+        <x:v>48786.06</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>1695716.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>74</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>5766068.43</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>263826.61</x:v>
+        <x:v>7093874.11</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>263826.61</x:v>
+        <x:v>7093874.11</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>120669.65</x:v>
+        <x:v>1695716.99</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>168726.32</x:v>
+        <x:v>263826.61</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>168726.32</x:v>
+        <x:v>263826.61</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>49279.84</x:v>
+        <x:v>120669.65</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>168726.32</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>168726.32</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>2776841.71</x:v>
+        <x:v>49279.84</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>92877.16</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>88</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>3646814.91</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>3646814.91</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>642763.88</x:v>
+        <x:v>2776841.71</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="H37" s="3" t="s">
+      <x:c r="I37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="I37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J37" s="4">
-        <x:v>772679.6</x:v>
+        <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>772679.6</x:v>
+        <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>348133.91</x:v>
+        <x:v>642763.88</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F38" s="3" t="s">
+      <x:c r="G38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
+      <x:c r="H38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="H38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J38" s="4">
-        <x:v>592734.64</x:v>
+        <x:v>49237.41</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>592734.64</x:v>
+        <x:v>49237.41</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>180528.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>72</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>682482.82</x:v>
+        <x:v>772679.6</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>682482.82</x:v>
+        <x:v>772679.6</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>179849.95</x:v>
+        <x:v>348133.91</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>761220.64</x:v>
+        <x:v>592734.64</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>761220.64</x:v>
+        <x:v>592734.64</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>319207.52</x:v>
+        <x:v>180528.5</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>282072.74</x:v>
+        <x:v>682482.82</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>282072.74</x:v>
+        <x:v>682482.82</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>78758.32</x:v>
+        <x:v>179849.95</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>365013.44</x:v>
+        <x:v>761220.64</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>365013.44</x:v>
+        <x:v>761220.64</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>199032.33</x:v>
+        <x:v>319207.52</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>521883.05</x:v>
+        <x:v>282072.74</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>521883.05</x:v>
+        <x:v>282072.74</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>248382.69</x:v>
+        <x:v>78758.32</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>598211.5</x:v>
+        <x:v>365013.44</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>598211.5</x:v>
+        <x:v>365013.44</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>184741.48</x:v>
+        <x:v>199032.33</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>598186.47</x:v>
+        <x:v>521883.05</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>598186.47</x:v>
+        <x:v>521883.05</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>272249.76</x:v>
+        <x:v>269480.61</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>421856.13</x:v>
+        <x:v>598211.5</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>421856.13</x:v>
+        <x:v>598211.5</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>126076.13</x:v>
+        <x:v>184741.48</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>548693.74</x:v>
+        <x:v>598186.47</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>548693.74</x:v>
+        <x:v>598186.47</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>283007.91</x:v>
+        <x:v>272249.76</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>437218.74</x:v>
+        <x:v>421856.13</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>437218.74</x:v>
+        <x:v>421856.13</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>158462.51</x:v>
+        <x:v>126076.13</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>405585.4</x:v>
+        <x:v>548693.74</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>405585.4</x:v>
+        <x:v>548693.74</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>197512.6</x:v>
+        <x:v>283007.91</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>528824.22</x:v>
+        <x:v>437218.74</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>528824.22</x:v>
+        <x:v>437218.74</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>254448.3</x:v>
+        <x:v>158462.51</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>589521.44</x:v>
+        <x:v>405585.4</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>589521.44</x:v>
+        <x:v>405585.4</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>270791.67</x:v>
+        <x:v>209358.69</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>659952.33</x:v>
+        <x:v>528824.22</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>659952.33</x:v>
+        <x:v>528824.22</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>319367.97</x:v>
+        <x:v>254448.3</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>691803.99</x:v>
+        <x:v>589521.44</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>691803.99</x:v>
+        <x:v>589521.44</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>208574.27</x:v>
+        <x:v>270791.67</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>545412.94</x:v>
+        <x:v>659952.33</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>545412.94</x:v>
+        <x:v>659952.33</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>180629.41</x:v>
+        <x:v>319367.97</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>796068.1</x:v>
+        <x:v>691803.99</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>796068.1</x:v>
+        <x:v>691803.99</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>244410.74</x:v>
+        <x:v>208574.27</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>582911.2</x:v>
+        <x:v>545412.94</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>582911.2</x:v>
+        <x:v>545412.94</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>245569.22</x:v>
+        <x:v>180629.41</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>504309.34</x:v>
+        <x:v>796068.1</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>504309.34</x:v>
+        <x:v>796068.1</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>237164.39</x:v>
+        <x:v>244410.74</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>539647.98</x:v>
+        <x:v>582911.2</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>539647.98</x:v>
+        <x:v>582911.2</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>239502.84</x:v>
+        <x:v>245569.22</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>571634.72</x:v>
+        <x:v>504309.34</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>571634.72</x:v>
+        <x:v>504309.34</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>155753.95</x:v>
+        <x:v>237164.39</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>437363.95</x:v>
+        <x:v>539647.98</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>437363.95</x:v>
+        <x:v>539647.98</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>166217.11</x:v>
+        <x:v>239502.84</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>398721.8</x:v>
+        <x:v>571634.72</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>398721.8</x:v>
+        <x:v>571634.72</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>139059.38</x:v>
+        <x:v>155753.95</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>398136.88</x:v>
+        <x:v>598194.07</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>398136.88</x:v>
+        <x:v>598194.07</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>219482.53</x:v>
+        <x:v>166217.11</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>50605.11</x:v>
+        <x:v>398721.8</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>50605.11</x:v>
+        <x:v>398721.8</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>0</x:v>
+        <x:v>139059.38</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>9</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>50878.66</x:v>
+        <x:v>398136.88</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>50878.66</x:v>
+        <x:v>398136.88</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>0</x:v>
+        <x:v>219482.53</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>9</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>48745.03</x:v>
+        <x:v>35319.63</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>48745.03</x:v>
+        <x:v>35319.63</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>46805.98</x:v>
+        <x:v>50605.11</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>46805.98</x:v>
+        <x:v>50605.11</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>41257.78</x:v>
+        <x:v>48280.02</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>41257.78</x:v>
+        <x:v>48280.02</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>27357.4</x:v>
+        <x:v>50878.66</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>27357.4</x:v>
+        <x:v>50878.66</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>22211.28</x:v>
+        <x:v>48772.39</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>22211.28</x:v>
+        <x:v>48772.39</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>50223.6</x:v>
+        <x:v>48827.1</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>50223.6</x:v>
+        <x:v>48827.1</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>50386.28</x:v>
+        <x:v>48745.03</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>50386.28</x:v>
+        <x:v>48745.03</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>48580.91</x:v>
+        <x:v>48280.02</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>48580.91</x:v>
+        <x:v>48280.02</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>50058.03</x:v>
+        <x:v>46805.98</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>50058.03</x:v>
+        <x:v>46805.98</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="H74" s="3" t="s">
+      <x:c r="I74" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="I74" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J74" s="4">
-        <x:v>24618.71</x:v>
+        <x:v>41257.78</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>24618.71</x:v>
+        <x:v>41257.78</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H75" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="G75" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H75" s="3" t="s">
+      <x:c r="I75" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="I75" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J75" s="4">
-        <x:v>48498.85</x:v>
+        <x:v>47979.12</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>48498.85</x:v>
+        <x:v>47979.12</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H76" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="G76" s="3" t="s">
+      <x:c r="I76" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="H76" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J76" s="4">
-        <x:v>47049.06</x:v>
+        <x:v>48608.26</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>47049.06</x:v>
+        <x:v>48608.26</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H77" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="G77" s="3" t="s">
+      <x:c r="I77" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="H77" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J77" s="4">
-        <x:v>46688.02</x:v>
+        <x:v>27357.4</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>46688.02</x:v>
+        <x:v>27357.4</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H78" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="G78" s="3" t="s">
+      <x:c r="I78" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="H78" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>47129.46</x:v>
+        <x:v>22211.28</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>47129.46</x:v>
+        <x:v>22211.28</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="G79" s="3" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H79" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="G79" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H79" s="3" t="s">
+      <x:c r="I79" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="I79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J79" s="4">
-        <x:v>50878.66</x:v>
+        <x:v>50223.6</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>50878.66</x:v>
+        <x:v>50223.6</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>49346.83</x:v>
+        <x:v>50386.28</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>49346.83</x:v>
+        <x:v>50386.28</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G81" s="3" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H81" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="G81" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>11152.54</x:v>
+        <x:v>48225.31</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>11152.54</x:v>
+        <x:v>48225.31</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>50895.06</x:v>
+        <x:v>48580.91</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>50895.06</x:v>
+        <x:v>48580.91</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D83" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E83" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F83" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="G83" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H83" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F83" s="3" t="s">
+      <x:c r="I83" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="G83" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J83" s="4">
-        <x:v>778965.49</x:v>
+        <x:v>50058.03</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>778965.49</x:v>
+        <x:v>50058.03</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>166360.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>72</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H84" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="G84" s="3" t="s">
+      <x:c r="I84" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="H84" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>26130.54</x:v>
+        <x:v>24618.71</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>26130.54</x:v>
+        <x:v>24618.71</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H85" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H85" s="3" t="s">
+      <x:c r="I85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="I85" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J85" s="4">
-        <x:v>44242.86</x:v>
+        <x:v>50461.19</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>44242.86</x:v>
+        <x:v>50461.19</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G86" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H86" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="G86" s="3" t="s">
+      <x:c r="I86" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="H86" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J86" s="4">
-        <x:v>29982.85</x:v>
+        <x:v>48170.6</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>29982.85</x:v>
+        <x:v>48170.6</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="I87" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="G87" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>48594.59</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>48594.59</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G88" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="I88" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="G88" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>48498.85</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>48498.85</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="89" spans="1:15">
+      <x:c r="A89" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B89" s="3" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D89" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E89" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F89" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G89" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H89" s="3" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="I89" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J89" s="4">
+        <x:v>47049.06</x:v>
+      </x:c>
+      <x:c r="K89" s="4">
+        <x:v>47049.06</x:v>
+      </x:c>
+      <x:c r="L89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N89" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O89" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
     <x:row r="90" spans="1:15">
-      <x:c r="A90" s="0" t="s">
-        <x:v>353</x:v>
+      <x:c r="A90" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C90" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D90" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E90" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F90" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G90" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H90" s="3" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="I90" s="3" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="J90" s="4">
+        <x:v>46688.02</x:v>
+      </x:c>
+      <x:c r="K90" s="4">
+        <x:v>46688.02</x:v>
+      </x:c>
+      <x:c r="L90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N90" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O90" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
-      <x:c r="A91" s="0" t="s">
-        <x:v>354</x:v>
+      <x:c r="A91" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B91" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D91" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E91" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F91" s="3" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G91" s="3" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H91" s="3" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I91" s="3" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J91" s="4">
+        <x:v>47129.46</x:v>
+      </x:c>
+      <x:c r="K91" s="4">
+        <x:v>47129.46</x:v>
+      </x:c>
+      <x:c r="L91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N91" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O91" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
-      <x:c r="A92" s="0" t="s">
-        <x:v>355</x:v>
+      <x:c r="A92" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C92" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D92" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E92" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F92" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G92" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H92" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="I92" s="3" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="J92" s="4">
+        <x:v>50878.66</x:v>
+      </x:c>
+      <x:c r="K92" s="4">
+        <x:v>50878.66</x:v>
+      </x:c>
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N92" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O92" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
-      <x:c r="A93" s="0" t="s">
-        <x:v>356</x:v>
+      <x:c r="A93" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B93" s="3" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D93" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E93" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F93" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G93" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H93" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="I93" s="3" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="J93" s="4">
+        <x:v>35803.25</x:v>
+      </x:c>
+      <x:c r="K93" s="4">
+        <x:v>35803.25</x:v>
+      </x:c>
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N93" s="5">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="O93" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
-      <x:c r="A94" s="0" t="s">
-        <x:v>357</x:v>
+      <x:c r="A94" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C94" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D94" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E94" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F94" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="G94" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I94" s="3" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>49346.83</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>49346.83</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O94" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:15">
+      <x:c r="A95" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D95" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E95" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F95" s="3" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="G95" s="3" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H95" s="3" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I95" s="3" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>11152.54</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>11152.54</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O95" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:15">
+      <x:c r="A96" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C96" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D96" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E96" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F96" s="3" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="G96" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H96" s="3" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="I96" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J96" s="4">
+        <x:v>50895.06</x:v>
+      </x:c>
+      <x:c r="K96" s="4">
+        <x:v>50895.06</x:v>
+      </x:c>
+      <x:c r="L96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N96" s="5">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="O96" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:15">
+      <x:c r="A97" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B97" s="3" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="G97" s="3" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H97" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="I97" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>778965.49</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>778965.49</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>166360.78</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="O97" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:15">
+      <x:c r="A98" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C98" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D98" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G98" s="3" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I98" s="3" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>26130.54</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>26130.54</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O98" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:15">
+      <x:c r="A99" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D99" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E99" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F99" s="3" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="G99" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H99" s="3" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I99" s="3" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
+        <x:v>44242.86</x:v>
+      </x:c>
+      <x:c r="K99" s="4">
+        <x:v>44242.86</x:v>
+      </x:c>
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N99" s="5">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="O99" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:15">
+      <x:c r="A100" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="I100" s="3" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>29982.85</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>29982.85</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O100" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:15">
+      <x:c r="A101" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D101" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E101" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F101" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="G101" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H101" s="3" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="I101" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
+        <x:v>44672.96</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>44672.96</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O101" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:15">
+      <x:c r="A102" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D102" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="G102" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="I102" s="3" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
+        <x:v>27162.63</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>27162.63</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O102" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:15">
+      <x:c r="A103" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E103" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F103" s="3" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="G103" s="3" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="I103" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O103" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="105" spans="1:15">
+      <x:c r="A105" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:15">
+      <x:c r="A106" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:15">
+      <x:c r="A107" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:15">
+      <x:c r="A108" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:15">
+      <x:c r="A109" s="0" t="s">
+        <x:v>422</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A89:J89"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A94:J94"/>
+    <x:mergeCell ref="A104:J104"/>
+    <x:mergeCell ref="A105:J105"/>
+    <x:mergeCell ref="A106:J106"/>
+    <x:mergeCell ref="A107:J107"/>
+    <x:mergeCell ref="A108:J108"/>
+    <x:mergeCell ref="A109:J109"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>