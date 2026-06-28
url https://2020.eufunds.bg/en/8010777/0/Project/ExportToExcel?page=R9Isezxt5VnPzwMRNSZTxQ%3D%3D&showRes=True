--- v3 (2026-06-28)
+++ v4 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd4c688f5484ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27b99e5ef0f64dfcb1bdbda30a5daf5a.psmdcp" Id="R5c39d5c6845745d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9baed286083e40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b464d3b1f4c4308a294722c7190f323.psmdcp" Id="Re423311f497b4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -290,72 +290,72 @@
   <x:si>
     <x:t>000695235 The Ministry of Interior (the AFCOS Directorate)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the state policy regarding the prevention and detection of irregularities, fraud and corruption concerning projects financed by the EU</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Management of the National Priority Action Framework for Natura 2000 (NPAF)</x:t>
   </x:si>
   <x:si>
+    <x:t>000695406 Ministry of finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, УЛ. „Г.С. РАКОВСКИ“ №102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695406 Ministry of Finance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 National Association of Municipalities in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, жк Редута
 ул. Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>SUCCESS - Skills, Synergy, and Partnerships for European Horizons</x:t>
   </x:si>
   <x:si>
     <x:t>207167776 DISTRICT FARMERS' UNION-STARA ZAGORA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул.ГЛАДСТОН № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0133</x:t>
@@ -2566,119 +2566,119 @@
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>607673.79</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>607673.79</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>92877.16</x:v>
+        <x:v>2776841.71</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>2776841.71</x:v>
+        <x:v>92877.16</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">