--- v4 (2026-06-28)
+++ v5 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9baed286083e40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b464d3b1f4c4308a294722c7190f323.psmdcp" Id="Re423311f497b4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb919f5cd40f344b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b0ff1713c6c48cf8f228c5344b3a8c9.psmdcp" Id="R4a2d95712b1c46f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -290,72 +290,72 @@
   <x:si>
     <x:t>000695235 The Ministry of Interior (the AFCOS Directorate)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the state policy regarding the prevention and detection of irregularities, fraud and corruption concerning projects financed by the EU</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Management of the National Priority Action Framework for Natura 2000 (NPAF)</x:t>
   </x:si>
   <x:si>
+    <x:t>000695406 Ministry of Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695406 Ministry of finance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, УЛ. „Г.С. РАКОВСКИ“ №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 National Association of Municipalities in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, жк Редута
 ул. Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>SUCCESS - Skills, Synergy, and Partnerships for European Horizons</x:t>
   </x:si>
   <x:si>
     <x:t>207167776 DISTRICT FARMERS' UNION-STARA ZAGORA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул.ГЛАДСТОН № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0133</x:t>
@@ -1233,50 +1233,62 @@
     <x:t>206550907 Fabrika za Ekologichni Initsiativi</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, р-н Оборище, ул. Искър, 98, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing the Capacity of Fabrika za Ekologichni Initsiativi to Implement the Principles of Circular Economy and Partnership-Based Governance</x:t>
   </x:si>
   <x:si>
     <x:t>207423766 FARMERS UNION - BORINO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borino, 4824, УЛ. ДОСПАТСКА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Borino</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0126</x:t>
   </x:si>
   <x:si>
     <x:t>Competent and active for sustainable territorial development – ​​capacity and partnerships</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130980465 Foundation Bulgaria International 2002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1373, Foundation Bulgaria International 2002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity for participation: partnerships, inclusion and European values</x:t>
   </x:si>
   <x:si>
     <x:t>205836460 SMART VARNA Foundation</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Varna, 9000, р-н Одесос
 ул. „Русе“ № 15
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0067</x:t>
   </x:si>
   <x:si>
     <x:t>SMART capacity and partnerships for innovation and sustainable development</x:t>
   </x:si>
   <x:si>
     <x:t>175653596 FOUNDATION KORENYAK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, ж.к. Лагера, бл. 54, вx. Г, ет. 2, ап. 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0071</x:t>
   </x:si>
   <x:si>
@@ -1728,51 +1740,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O110"/>
+  <x:dimension ref="A1:O111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1973,51 +1985,51 @@
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>3101851.04</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>3101851.04</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>643825.57</x:v>
+        <x:v>894689.29</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
@@ -2067,51 +2079,51 @@
       <x:c r="E24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>44831.98</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>44831.98</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>0</x:v>
+        <x:v>14730.9</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
@@ -2208,98 +2220,98 @@
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>7667277.99</x:v>
+        <x:v>8584700.89</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>950382.95</x:v>
+        <x:v>1007695.34</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>71</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
@@ -2490,51 +2502,51 @@
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>263826.61</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>263826.61</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>120669.65</x:v>
+        <x:v>183645.17</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
@@ -2566,163 +2578,163 @@
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>2776841.71</x:v>
+        <x:v>92877.16</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>607673.79</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>607673.79</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>92877.16</x:v>
+        <x:v>3221666.49</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>642763.88</x:v>
+        <x:v>812621.74</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
@@ -2866,51 +2878,51 @@
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>682482.82</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>682482.82</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>179849.95</x:v>
+        <x:v>231832.33</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
@@ -2960,51 +2972,51 @@
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>282072.74</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>282072.74</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>78758.32</x:v>
+        <x:v>100975.62</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
@@ -3148,51 +3160,51 @@
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>598186.47</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>598186.47</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>272249.76</x:v>
+        <x:v>312958.85</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
@@ -3289,51 +3301,51 @@
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>437218.74</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>437218.74</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>158462.51</x:v>
+        <x:v>196414.75</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
@@ -3524,98 +3536,98 @@
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>691803.99</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>691803.99</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>208574.27</x:v>
+        <x:v>238491.91</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>545412.94</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>545412.94</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>180629.41</x:v>
+        <x:v>197119.44</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
@@ -3665,98 +3677,98 @@
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>582911.2</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>582911.2</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>245569.22</x:v>
+        <x:v>277336.7</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>504309.34</x:v>
       </x:c>
       <x:c r="K59" s="4">
         <x:v>504309.34</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>237164.39</x:v>
+        <x:v>258386.28</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
@@ -3806,51 +3818,51 @@
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J61" s="4">
         <x:v>571634.72</x:v>
       </x:c>
       <x:c r="K61" s="4">
         <x:v>571634.72</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>155753.95</x:v>
+        <x:v>180683.6</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
@@ -4361,54 +4373,54 @@
       <x:c r="B73" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>46805.98</x:v>
+        <x:v>43122.14</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>46805.98</x:v>
+        <x:v>43122.14</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
@@ -4652,51 +4664,51 @@
       <x:c r="E79" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>50223.6</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>50223.6</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>0</x:v>
+        <x:v>21210.31</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
@@ -4749,51 +4761,51 @@
       <x:c r="F81" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>48225.31</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>48225.31</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
@@ -4934,51 +4946,51 @@
       <x:c r="E85" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>50461.19</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>50461.19</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>0</x:v>
+        <x:v>8694.48</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
@@ -5545,51 +5557,51 @@
       <x:c r="E98" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J98" s="4">
         <x:v>26130.54</x:v>
       </x:c>
       <x:c r="K98" s="4">
         <x:v>26130.54</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>0</x:v>
+        <x:v>6044.78</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
@@ -5668,211 +5680,258 @@
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>44672.96</x:v>
+        <x:v>49510.95</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>44672.96</x:v>
+        <x:v>49510.95</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>44672.96</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>44672.96</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="H103" s="3" t="s">
+      <x:c r="I103" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>27162.63</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>27162.63</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A105" s="0" t="s">
+    <x:row r="104" spans="1:15">
+      <x:c r="A104" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D104" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E104" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F104" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
-    </x:row>
+      <x:c r="G104" s="3" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O104" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:15">
+      <x:c r="A110" s="0" t="s">
+        <x:v>426</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A104:J104"/>
     <x:mergeCell ref="A105:J105"/>
     <x:mergeCell ref="A106:J106"/>
     <x:mergeCell ref="A107:J107"/>
     <x:mergeCell ref="A108:J108"/>
     <x:mergeCell ref="A109:J109"/>
+    <x:mergeCell ref="A110:J110"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>