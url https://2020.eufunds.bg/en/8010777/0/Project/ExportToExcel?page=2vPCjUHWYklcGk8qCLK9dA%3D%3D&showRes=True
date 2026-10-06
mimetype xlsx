--- v3 (2026-08-21)
+++ v4 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba4a03f3749463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d0455a871744f15ad3ba8953fce4775.psmdcp" Id="R95ef5b7d59cc4a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b3baf5d29041fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5a78b9af1384a75898a1f1723e13f5b.psmdcp" Id="Rc12b726c96684c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -290,72 +290,72 @@
   <x:si>
     <x:t>000695235 The Ministry of Interior (the AFCOS Directorate)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the state policy regarding the prevention and detection of irregularities, fraud and corruption concerning projects financed by the EU</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Management of the National Priority Action Framework for Natura 2000 (NPAF)</x:t>
   </x:si>
   <x:si>
+    <x:t>000695406 Ministry of finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, УЛ. „Г.С. РАКОВСКИ“ №102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695406 Ministry of Finance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of an Electronic Center for State Aid and support to the work of the National State Aid Unit in relation to the management of funds from the European Shared Management Funds.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Strengthening the capacity of National Fund Directorate for a greater added value in European funds under shared management</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 National Association of Municipalities in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, жк Редута
 ул. Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>SUCCESS - Skills, Synergy, and Partnerships for European Horizons</x:t>
   </x:si>
   <x:si>
     <x:t>207167776 DISTRICT FARMERS' UNION-STARA ZAGORA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул.ГЛАДСТОН № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0133</x:t>
@@ -2032,51 +2032,51 @@
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J23" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="K23" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>3908151.56</x:v>
+        <x:v>4793584.92</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
@@ -2220,51 +2220,51 @@
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>8584700.89</x:v>
+        <x:v>9435339.34</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
@@ -2408,98 +2408,98 @@
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>5766068.43</x:v>
+        <x:v>7150899.56</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>7093874.11</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>7093874.11</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>1695716.99</x:v>
+        <x:v>2578636.02</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
@@ -2578,119 +2578,119 @@
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>607673.79</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>607673.79</x:v>
+        <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>92877.16</x:v>
+        <x:v>3532934.76</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>7847951.51</x:v>
+        <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>3221666.49</x:v>
+        <x:v>120228.86</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
@@ -2784,98 +2784,98 @@
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>772679.6</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>772679.6</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>348133.91</x:v>
+        <x:v>410226.82</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>592734.64</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>592734.64</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>180528.5</x:v>
+        <x:v>231786.69</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
@@ -3019,145 +3019,145 @@
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>365013.44</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>365013.44</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>199032.33</x:v>
+        <x:v>234706.02</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>521883.05</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>521883.05</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>269480.61</x:v>
+        <x:v>289785.13</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>598211.5</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>598211.5</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>184741.48</x:v>
+        <x:v>233249.87</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
@@ -3348,145 +3348,145 @@
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>405585.4</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>405585.4</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>209358.69</x:v>
+        <x:v>226815.48</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>528824.22</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>528824.22</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>254448.3</x:v>
+        <x:v>299956.29</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>589521.44</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>589521.44</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>270791.67</x:v>
+        <x:v>321885.1</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
@@ -3583,98 +3583,98 @@
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>545412.94</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>545412.94</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>197119.44</x:v>
+        <x:v>213167.43</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>796068.1</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>796068.1</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>244410.74</x:v>
+        <x:v>309720.13</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
@@ -3771,51 +3771,51 @@
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>539647.98</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>539647.98</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>239502.84</x:v>
+        <x:v>285780.67</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
@@ -3865,98 +3865,98 @@
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>598194.07</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>598194.07</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>166217.11</x:v>
+        <x:v>228388.23</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>398721.8</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>398721.8</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>139059.38</x:v>
+        <x:v>180333.36</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
@@ -4711,51 +4711,51 @@
       <x:c r="E80" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>50386.28</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>50386.28</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>0</x:v>
+        <x:v>9759.84</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
@@ -4946,51 +4946,51 @@
       <x:c r="E85" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>50461.19</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>50461.19</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>8694.48</x:v>
+        <x:v>28382.48</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
@@ -5228,51 +5228,51 @@
       <x:c r="E91" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J91" s="4">
         <x:v>47129.46</x:v>
       </x:c>
       <x:c r="K91" s="4">
         <x:v>47129.46</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>0</x:v>
+        <x:v>8770.93</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
@@ -5369,51 +5369,51 @@
       <x:c r="E94" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J94" s="4">
         <x:v>49346.83</x:v>
       </x:c>
       <x:c r="K94" s="4">
         <x:v>49346.83</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>0</x:v>
+        <x:v>5470.82</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
@@ -5510,51 +5510,51 @@
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>778965.49</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>778965.49</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>166360.78</x:v>
+        <x:v>238868.19</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
@@ -5604,51 +5604,51 @@
       <x:c r="E99" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>44242.86</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>44242.86</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>0</x:v>
+        <x:v>19024.6</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">