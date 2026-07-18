--- v0 (2026-05-18)
+++ v1 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849f5ccd786740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e5cb5693c1d4b7e8a32a384853dbd1b.psmdcp" Id="R925ba14772444468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eb504058fc4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be0941155064bc28c8673b9f587537c.psmdcp" Id="Rcdd2417c18414fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -791,649 +791,649 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4397</x:v>
+        <x:v>4449</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>1922</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1264727091.89</x:v>
+        <x:v>1347576303.28</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1256282859.22</x:v>
+        <x:v>1339131629.4</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>64.96</x:v>
+        <x:v>69.24</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1046817505.23</x:v>
+        <x:v>1115978379.1</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>682590252.34</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>35.29</x:v>
+        <x:v>38.49</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>560410355.51</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>718</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>395</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>718947905.13</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>718947905.13</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>68.5</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>587934458.17</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>258628329</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>24.64</x:v>
+        <x:v>26.7</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>211621374.69</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>219932944.05</x:v>
+        <x:v>239846243.64</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>219932944.05</x:v>
+        <x:v>239846243.64</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>86.05</x:v>
+        <x:v>93.84</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>197939649.77</x:v>
+        <x:v>215861619.3</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>158160730</x:v>
+        <x:v>172707131.29</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>61.88</x:v>
+        <x:v>67.57</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>142345691.46</x:v>
+        <x:v>155437452.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>225</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>180</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1695069150.07</x:v>
+        <x:v>1763562721.74</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1526218301.05</x:v>
+        <x:v>1586807180.66</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>74.7</x:v>
+        <x:v>87.03</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1287459721.72</x:v>
+        <x:v>1339050618.33</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>315930534.78</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>13.66</x:v>
+        <x:v>17.33</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>265766984.33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>98175827.4</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>98175827.4</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>80.82</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>80988011.67</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>31075195.5</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>24.07</x:v>
+        <x:v>25.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25901642.84</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>10562</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>5859</x:v>
+        <x:v>6604</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1328452342.58</x:v>
+        <x:v>1380383828.51</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1056010348.99</x:v>
+        <x:v>1084710005.7</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>71</x:v>
+        <x:v>72.93</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>864757473.78</x:v>
+        <x:v>887758769.78</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>335578878.55</x:v>
+        <x:v>385695177.48</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>22.56</x:v>
+        <x:v>25.93</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>275807433.09</x:v>
+        <x:v>316977522.54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>26.94</x:v>
+        <x:v>28.37</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>459664679.38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E13" s="10">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>76454758.15</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>76454758.15</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>58.19</x:v>
+        <x:v>66.33</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>62108068.08</x:v>
+        <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>25733686.27</x:v>
+        <x:v>28613170.71</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>19.58</x:v>
+        <x:v>21.78</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>19665869.65</x:v>
+        <x:v>21942337.17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>332101045.17</x:v>
+        <x:v>359406834.13</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>315019669.65</x:v>
+        <x:v>342325458.61</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>258734962.22</x:v>
+        <x:v>281990252.07</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>102882688.94</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>25.02</x:v>
+        <x:v>29.43</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>81544857.35</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>27968334.49</x:v>
+        <x:v>27968334.57</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>11543098.4</x:v>
+        <x:v>13557746.61</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>19.69</x:v>
+        <x:v>23.13</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>8670931.83</x:v>
+        <x:v>10181917.96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>564</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>514112113.67</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493253838.01</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>395486191.62</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>176176287.7</x:v>
+        <x:v>185374171.2</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.24</x:v>
+        <x:v>17.08</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>148658447.91</x:v>
+        <x:v>155993814.77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2841</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>658</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2346300712.78</x:v>
+        <x:v>2492179383.97</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1869494586.63</x:v>
+        <x:v>1955203130.63</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>54.99</x:v>
+        <x:v>57.51</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1534230007.16</x:v>
+        <x:v>1605411131.73</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>440470555.84</x:v>
+        <x:v>492010153.98</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>12.96</x:v>
+        <x:v>14.47</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>358654189.18</x:v>
+        <x:v>401572721.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>69695048.85</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>56984093.53</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>46.96</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>39888865.94</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>15562590.5</x:v>
+        <x:v>16417122.86</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>12.82</x:v>
+        <x:v>13.53</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>10893813.33</x:v>
+        <x:v>11491985.98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>4511630.04</x:v>
+        <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>1.58</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>1812960.51</x:v>
+        <x:v>2394966.85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>20265</x:v>
+        <x:v>22765</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>9923</x:v>
+        <x:v>10978</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11465437636.3</x:v>
+        <x:v>11928412277.38</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9321501055.88</x:v>
+        <x:v>9691035734.79</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>65.26</x:v>
+        <x:v>68.86</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7711399112.85</x:v>
+        <x:v>8020727402.68</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3032287059.59</x:v>
+        <x:v>3335413205.47</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>21.23</x:v>
+        <x:v>23.7</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2515331043.22</x:v>
+        <x:v>2766253964.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">