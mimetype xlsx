--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eb504058fc4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be0941155064bc28c8673b9f587537c.psmdcp" Id="Rcdd2417c18414fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981f3be4a8204af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfc8d643a18240b18ceb04b8966240be.psmdcp" Id="Rd7f9f17e107148c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -782,658 +782,658 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4449</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>2022</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1347576303.28</x:v>
+        <x:v>1440372446.7</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1339131629.4</x:v>
+        <x:v>1432476588.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>69.24</x:v>
+        <x:v>74.07</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1115978379.1</x:v>
+        <x:v>1194174287.6</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>744507929.95</x:v>
+        <x:v>791066319.99</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>38.49</x:v>
+        <x:v>40.9</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>610955822.95</x:v>
+        <x:v>649143174.31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>767</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>561</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>765255638.71</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>765255638.71</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>72.91</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>625712546.42</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>280235654.2</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>26.7</x:v>
+        <x:v>31.52</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>229349984.32</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>239846243.64</x:v>
+        <x:v>224476459.97</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>239846243.64</x:v>
+        <x:v>224476459.97</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>93.84</x:v>
+        <x:v>87.82</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>215861619.3</x:v>
+        <x:v>202028813.93</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>172707131.29</x:v>
+        <x:v>180944451.24</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>67.57</x:v>
+        <x:v>70.79</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>155437452.6</x:v>
+        <x:v>162851040.51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>188</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1763562721.74</x:v>
+        <x:v>1775015180.37</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1586807180.66</x:v>
+        <x:v>1597541923.49</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>87.03</x:v>
+        <x:v>87.62</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1339050618.33</x:v>
+        <x:v>1347844487.6</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>315930534.78</x:v>
+        <x:v>348623851.12</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>17.33</x:v>
+        <x:v>19.12</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>265766984.33</x:v>
+        <x:v>293211560.56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>31075195.5</x:v>
+        <x:v>35510614.21</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>25.58</x:v>
+        <x:v>29.23</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>25901642.84</x:v>
+        <x:v>29555144.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>12877</x:v>
+        <x:v>13020</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>6604</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1380383828.51</x:v>
+        <x:v>1598881997.44</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1084710005.7</x:v>
+        <x:v>1189970143.65</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>72.93</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>887758769.78</x:v>
+        <x:v>974238681.18</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>385695177.48</x:v>
+        <x:v>419836172.89</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>25.93</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>316977522.54</x:v>
+        <x:v>344637752.56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>539453928.26</x:v>
+        <x:v>628929185.69</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>28.37</x:v>
+        <x:v>33.08</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>459664679.38</x:v>
+        <x:v>535718648.26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C13" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D13" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87532837.79</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87532837.79</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>66.33</x:v>
+        <x:v>66.46</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>71748148.15</x:v>
+        <x:v>71978558.8</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>28613170.71</x:v>
+        <x:v>30099260.41</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>21.78</x:v>
+        <x:v>22.85</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>21942337.17</x:v>
+        <x:v>23183291.81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>359406834.13</x:v>
+        <x:v>372682704.52</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>342325458.61</x:v>
+        <x:v>355601328.96</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>81.34</x:v>
+        <x:v>84.5</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>281990252.07</x:v>
+        <x:v>291947154.82</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>123868642.71</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>29.43</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>98622131.64</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>27968334.57</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>13557746.61</x:v>
+        <x:v>14224578.54</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>23.13</x:v>
+        <x:v>24.27</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>10181917.96</x:v>
+        <x:v>10682107.32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>514112113.67</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>493253838.01</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>395486191.62</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>185374171.2</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>17.08</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>155993814.77</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C17" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2856</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>674</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2492179383.97</x:v>
+        <x:v>2608296054.27</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1955203130.63</x:v>
+        <x:v>2063567338.55</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>57.51</x:v>
+        <x:v>62.19</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1605411131.73</x:v>
+        <x:v>1695540469.52</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>492010153.98</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>14.47</x:v>
+        <x:v>16.33</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>401572721.6</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>74640534.55</x:v>
+        <x:v>75702998.25</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>59518913.11</x:v>
+        <x:v>60416214.35</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>49.05</x:v>
+        <x:v>49.79</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>41663239.66</x:v>
+        <x:v>42291350.59</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>16417122.86</x:v>
+        <x:v>17678030.09</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>13.53</x:v>
+        <x:v>14.57</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>11491985.98</x:v>
+        <x:v>12374621.05</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14074056924.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11580434195.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2493622729.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>22765</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>10978</x:v>
+        <x:v>11560</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11928412277.38</x:v>
+        <x:v>12435482203.17</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9691035734.79</x:v>
+        <x:v>10076784765.63</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>68.86</x:v>
+        <x:v>72.58</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>8020727402.68</x:v>
+        <x:v>8339128490.06</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3335413205.47</x:v>
+        <x:v>3641930111.34</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>23.7</x:v>
+        <x:v>26.23</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2766253964.93</x:v>
+        <x:v>3021580475.36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">