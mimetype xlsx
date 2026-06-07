--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1daab80aaa3544fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dae07f5f885649d4a7f56bb510b12017.psmdcp" Id="R3b951e05fec348ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8435e42379944bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20e320beb3004be7a8ac7bd59179b5a4.psmdcp" Id="R0c48c78c7f414acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>98175827.4</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>80988011.67</x:v>
+        <x:v>81257673.06</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>17187815.73</x:v>
+        <x:v>17252370.63</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>80.82</x:v>
+        <x:v>81.09</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>29240941.02</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>24382965.95</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>4857975.07</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>24.07</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>