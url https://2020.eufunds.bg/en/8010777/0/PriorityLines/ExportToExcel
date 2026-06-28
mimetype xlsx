--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8435e42379944bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20e320beb3004be7a8ac7bd59179b5a4.psmdcp" Id="R0c48c78c7f414acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3366a889f94848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92cca38259794eb3b9261461d63534e8.psmdcp" Id="Re171142c3d054d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -707,75 +707,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>98510043.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>81257673.06</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>17252370.63</x:v>
+        <x:v>17276495.15</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>81.09</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>30170075.91</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25150755.34</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>4857975.07</x:v>
+        <x:v>5019320.57</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>24.07</x:v>
+        <x:v>24.84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">