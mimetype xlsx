--- v2 (2026-06-28)
+++ v3 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3366a889f94848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92cca38259794eb3b9261461d63534e8.psmdcp" Id="Re171142c3d054d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c69153ac24502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb22e9d4074e40b7b9937dc25b6821fc.psmdcp" Id="Rbccfa58867374323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>17276495.15</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>81.22</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>30170075.91</x:v>
+        <x:v>31075195.5</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>25150755.34</x:v>
+        <x:v>25901642.84</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>5019320.57</x:v>
+        <x:v>5173552.66</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>24.84</x:v>
+        <x:v>25.58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">