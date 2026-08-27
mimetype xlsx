--- v3 (2026-07-18)
+++ v4 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c69153ac24502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb22e9d4074e40b7b9937dc25b6821fc.psmdcp" Id="Rbccfa58867374323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742327dcdd8a4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aabb51a58de4fad907ebd76d83d3cd0.psmdcp" Id="Rcf4db0c86c3d4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -707,75 +707,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>17276495.15</x:v>
+        <x:v>17290795.86</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>31075195.5</x:v>
+        <x:v>34833687.35</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>25901642.84</x:v>
+        <x:v>29002583.17</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>5173552.66</x:v>
+        <x:v>5831104.18</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>25.58</x:v>
+        <x:v>28.67</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">