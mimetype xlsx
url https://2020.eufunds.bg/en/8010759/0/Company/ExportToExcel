--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd569df41903841d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bf443270bc046aa8b41f51bef0c4835.psmdcp" Id="R2e404c22307549b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c64805bea9b4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8677caf18a064495bfbebe9a20ec1951.psmdcp" Id="R2bc1f5fbf84143cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>