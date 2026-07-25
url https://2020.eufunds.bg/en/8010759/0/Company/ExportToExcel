--- v1 (2026-06-21)
+++ v2 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c64805bea9b4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8677caf18a064495bfbebe9a20ec1951.psmdcp" Id="R2bc1f5fbf84143cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb901702676c54d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1d2f24240b4b1f92f50da9132d9f5a.psmdcp" Id="Rf5251dab12aa4494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>