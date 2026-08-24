--- v2 (2026-07-25)
+++ v3 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb901702676c54d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1d2f24240b4b1f92f50da9132d9f5a.psmdcp" Id="Rf5251dab12aa4494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd5bc52352b4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b93207ff222344b6a6f3f03c96449607.psmdcp" Id="R08004fab1e8d48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>