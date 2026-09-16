--- v3 (2026-08-24)
+++ v4 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd5bc52352b4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b93207ff222344b6a6f3f03c96449607.psmdcp" Id="R08004fab1e8d48d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b984cb9805466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9e3849c1ecb486a99b23042b983d826.psmdcp" Id="R7111fb2fcda548cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>