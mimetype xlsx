--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac728a2150ed462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925a3e6f0c464046a5ce6d56ab82852a.psmdcp" Id="R882f1442299c4504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dfce5592f24f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26b616ac01cf4726a1e5913ddf5d5f34.psmdcp" Id="R70b84e6edf424910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -805,227 +805,227 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E8" s="10">
-        <x:v>227</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>405096.38</x:v>
+        <x:v>664396.38</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>368593.73</x:v>
+        <x:v>627893.73</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>0.43</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>719</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>122742.69</x:v>
+        <x:v>289409.32</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>92316.18</x:v>
+        <x:v>192316.16</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>18.06</x:v>
+        <x:v>37.61</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="11" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>1955</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>2512189.14</x:v>
+        <x:v>2938155.77</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>2445259.98</x:v>
+        <x:v>2804559.96</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>2.79</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>