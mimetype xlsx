--- v1 (2026-06-27)
+++ v2 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dfce5592f24f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26b616ac01cf4726a1e5913ddf5d5f34.psmdcp" Id="R70b84e6edf424910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7feab74c70489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d62799bf065d4a24a6b7a881bcf34737.psmdcp" Id="R2eea659e2f8646fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -805,133 +805,133 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E8" s="10">
-        <x:v>618</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>89</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>664396.38</x:v>
+        <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>627893.73</x:v>
+        <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>0.74</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>837</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -969,63 +969,63 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="11" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>2467</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>156</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>2938155.77</x:v>
+        <x:v>3334076.77</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>2804559.96</x:v>
+        <x:v>3200480.96</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>3.2</x:v>
+        <x:v>3.66</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>