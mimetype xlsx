--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2668bddf8724461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0222732f371040afabafd46d6e666f15.psmdcp" Id="R99bd52da62ad4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3123d988b4e4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950544b6596140df85778fcf38358142.psmdcp" Id="R915d4aee681c4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,75 +710,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>210524030.74</x:v>
+        <x:v>217684416.15</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>189471627.82</x:v>
+        <x:v>195915974.56</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21052402.92</x:v>
+        <x:v>21768441.59</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>85.89</x:v>
+        <x:v>88.82</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>151244055.76</x:v>
+        <x:v>164061993.94</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>136121336.18</x:v>
+        <x:v>147657480.54</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15122719.58</x:v>
+        <x:v>16404513.4</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>61.71</x:v>
+        <x:v>66.94</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">