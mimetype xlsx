--- v1 (2026-06-27)
+++ v2 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3123d988b4e4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950544b6596140df85778fcf38358142.psmdcp" Id="R915d4aee681c4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95dfa558ef454467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a55ea2e1b3945408fbd50eb4008b7c3.psmdcp" Id="R442a2b6828e64e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,116 +710,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>217684416.15</x:v>
+        <x:v>214687273.16</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>195915974.56</x:v>
+        <x:v>193218545.84</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21768441.59</x:v>
+        <x:v>21468727.32</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>88.82</x:v>
+        <x:v>87.59</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>164061993.94</x:v>
+        <x:v>170069965.39</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>147657480.54</x:v>
+        <x:v>153064654.75</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16404513.4</x:v>
+        <x:v>17005310.64</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>66.94</x:v>
+        <x:v>69.39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>87.88</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6298049.34</x:v>
+        <x:v>7131377.09</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>5667592.87</x:v>
+        <x:v>6417587.82</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>630456.47</x:v>
+        <x:v>713789.27</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>59.98</x:v>
+        <x:v>67.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">