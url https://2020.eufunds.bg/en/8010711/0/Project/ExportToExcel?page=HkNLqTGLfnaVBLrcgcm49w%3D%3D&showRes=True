--- v2 (2026-09-07)
+++ v3 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3032585179944fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd767c4ba0c342478616df1d9b7efcc3.psmdcp" Id="R71289501597c499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764403b8e41c4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b2dcc934b24108ab8b7cf361c9a608.psmdcp" Id="Rb12aa6740c794aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -4467,51 +4467,51 @@
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>7131377.09</x:v>
+        <x:v>7420015.47</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
@@ -4796,101 +4796,101 @@
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>196557.85</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>196557.85</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>146308.49</x:v>
+        <x:v>154231.95</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>702753.44</x:v>
+        <x:v>730289.57</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>702753.44</x:v>
+        <x:v>730289.57</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>606801.91</x:v>
+        <x:v>606687.34</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
@@ -4928,63 +4928,63 @@
       <x:c r="B32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>585795.24</x:v>
+        <x:v>730153.45</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>585795.24</x:v>
+        <x:v>730153.45</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>503551.09</x:v>
+        <x:v>541718.29</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
@@ -5069,298 +5069,298 @@
       <x:c r="B35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>597231.63</x:v>
+        <x:v>612505.35</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>597231.63</x:v>
+        <x:v>612505.35</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>517728.93</x:v>
+        <x:v>568766.95</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>223182.39</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>223182.39</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>144464.81</x:v>
+        <x:v>155762.31</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>848988.48</x:v>
+        <x:v>1062230.13</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>848988.48</x:v>
+        <x:v>1062230.13</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>728141.29</x:v>
+        <x:v>782864.57</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>184071.15</x:v>
       </x:c>
       <x:c r="K38" s="4">
         <x:v>184071.15</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>114473.14</x:v>
+        <x:v>133819.66</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>2608763.79</x:v>
+        <x:v>3234315.99</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>2608763.79</x:v>
+        <x:v>3234315.99</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>2417763.63</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>599970.89</x:v>
+        <x:v>744329.09</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>599970.89</x:v>
+        <x:v>744329.09</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>517726.73</x:v>
+        <x:v>570524.69</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
@@ -5398,154 +5398,154 @@
       <x:c r="B42" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>382807.87</x:v>
+        <x:v>392383.87</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>382807.87</x:v>
+        <x:v>392383.87</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>330851.2</x:v>
+        <x:v>356296</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>497930.41</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>497930.41</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>346862.16</x:v>
+        <x:v>372306.96</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>294075.77</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>294075.77</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>203434.83</x:v>
+        <x:v>218701.71</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
@@ -5595,51 +5595,51 @@
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>2112693.27</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>2112693.27</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1470653.26</x:v>
+        <x:v>1578793.66</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
@@ -5689,98 +5689,98 @@
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>237827.46</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>237827.46</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>161869.01</x:v>
+        <x:v>174591.41</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>423941.35</x:v>
       </x:c>
       <x:c r="K49" s="4">
         <x:v>423941.35</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>320809.95</x:v>
+        <x:v>342904.51</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
@@ -5877,98 +5877,98 @@
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>248688.58</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>248688.58</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>173154.45</x:v>
+        <x:v>185876.85</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>530844.89</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>530844.89</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>364669.8</x:v>
+        <x:v>392659.08</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
@@ -6018,145 +6018,145 @@
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>1520880.63</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>1520880.63</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>1076291.65</x:v>
+        <x:v>1178106.89</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>482061.32</x:v>
+        <x:v>597547.88</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>482061.32</x:v>
+        <x:v>597547.88</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>446799.76</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>122419.14</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>122419.14</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>84652.09</x:v>
+        <x:v>91013.29</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
@@ -6347,192 +6347,192 @@
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>420188.29</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>420188.29</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>284226.9</x:v>
+        <x:v>307127.22</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>367594.73</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>367594.73</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>254293.56</x:v>
+        <x:v>273377.16</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>2695694.67</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>2695694.67</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>1864819.35</x:v>
+        <x:v>2058411.87</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J65" s="4">
         <x:v>298776.06</x:v>
       </x:c>
       <x:c r="K65" s="4">
         <x:v>298776.06</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>208135.1</x:v>
+        <x:v>223401.98</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
@@ -6582,51 +6582,51 @@
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J67" s="4">
         <x:v>472873.28</x:v>
       </x:c>
       <x:c r="K67" s="4">
         <x:v>472873.28</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>321805.02</x:v>
+        <x:v>347249.82</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
@@ -6714,107 +6714,107 @@
       <x:c r="B70" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>778570.8</x:v>
+        <x:v>980672.28</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>778570.8</x:v>
+        <x:v>980672.28</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>663428.97</x:v>
+        <x:v>716863.05</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>2020361.68</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>2020361.68</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>1404974.61</x:v>
+        <x:v>1505305.57</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
@@ -6855,63 +6855,63 @@
       <x:c r="B73" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>1004303.28</x:v>
+        <x:v>1244900.28</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>1004303.28</x:v>
+        <x:v>1244900.28</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>930841.68</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
@@ -6958,51 +6958,51 @@
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>170562.51</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>170562.51</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>111420.19</x:v>
+        <x:v>119505.27</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
@@ -7052,51 +7052,51 @@
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J77" s="4">
         <x:v>3236166.11</x:v>
       </x:c>
       <x:c r="K77" s="4">
         <x:v>3236166.11</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>2253068.15</x:v>
+        <x:v>2418130.69</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
@@ -7193,98 +7193,98 @@
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>284398.02</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>284398.02</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>193757.09</x:v>
+        <x:v>214876.27</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>441940.52</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>441940.52</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>346891.87</x:v>
+        <x:v>372336.67</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
@@ -7381,101 +7381,101 @@
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J84" s="4">
         <x:v>1232407.7</x:v>
       </x:c>
       <x:c r="K84" s="4">
         <x:v>1232407.7</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>839630.29</x:v>
+        <x:v>905786.77</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>1390269.03</x:v>
+        <x:v>1727104.83</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>1390269.03</x:v>
+        <x:v>1727104.83</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>1287422.79</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
@@ -7607,110 +7607,110 @@
       <x:c r="B89" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>481936.87</x:v>
+        <x:v>518134.15</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>481936.87</x:v>
+        <x:v>518134.15</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>416141.55</x:v>
+        <x:v>446675.31</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>179509.2</x:v>
+        <x:v>227628.6</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>179509.2</x:v>
+        <x:v>227628.6</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>152094.47</x:v>
+        <x:v>164816.87</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
@@ -7804,98 +7804,98 @@
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>399636.88</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>399636.88</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>272068.56</x:v>
+        <x:v>293217.42</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J94" s="4">
         <x:v>417673.74</x:v>
       </x:c>
       <x:c r="K94" s="4">
         <x:v>417673.74</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>289265.72</x:v>
+        <x:v>310893.8</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
@@ -7992,51 +7992,51 @@
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>1042430.68</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>1042430.68</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>817197.03</x:v>
+        <x:v>884625.75</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
@@ -8265,154 +8265,154 @@
       <x:c r="B103" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>109323.78</x:v>
+        <x:v>133039.3</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>109323.78</x:v>
+        <x:v>133039.3</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>95769.07</x:v>
+        <x:v>101848.25</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J104" s="4">
         <x:v>332721.27</x:v>
       </x:c>
       <x:c r="K104" s="4">
         <x:v>332721.27</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>219420.09</x:v>
+        <x:v>238503.69</x:v>
       </x:c>
       <x:c r="N104" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J105" s="4">
         <x:v>248767.88</x:v>
       </x:c>
       <x:c r="K105" s="4">
         <x:v>248767.88</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>173233.78</x:v>
+        <x:v>190833.1</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
@@ -8603,51 +8603,51 @@
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J110" s="4">
         <x:v>306456.48</x:v>
       </x:c>
       <x:c r="K110" s="4">
         <x:v>306456.48</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>208262.13</x:v>
+        <x:v>224801.25</x:v>
       </x:c>
       <x:c r="N110" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
@@ -8688,63 +8688,63 @@
       <x:c r="B112" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>208447.54</x:v>
+        <x:v>260867.45</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>208447.54</x:v>
+        <x:v>260867.45</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>178918.97</x:v>
+        <x:v>192052.73</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
@@ -8885,145 +8885,145 @@
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J116" s="4">
         <x:v>199064.66</x:v>
       </x:c>
       <x:c r="K116" s="4">
         <x:v>199064.66</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>138637.4</x:v>
+        <x:v>148815.32</x:v>
       </x:c>
       <x:c r="N116" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J117" s="4">
         <x:v>341489.93</x:v>
       </x:c>
       <x:c r="K117" s="4">
         <x:v>341489.93</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>235742.2</x:v>
+        <x:v>260377</x:v>
       </x:c>
       <x:c r="N117" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J118" s="4">
         <x:v>181954.11</x:v>
       </x:c>
       <x:c r="K118" s="4">
         <x:v>181954.11</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>127972.85</x:v>
+        <x:v>135593.57</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
@@ -9073,51 +9073,51 @@
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>326402.81</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>326402.81</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>220856.47</x:v>
+        <x:v>245289.83</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
@@ -9167,51 +9167,51 @@
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J122" s="4">
         <x:v>1195003.55</x:v>
       </x:c>
       <x:c r="K122" s="4">
         <x:v>1195003.55</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>832439.8</x:v>
+        <x:v>893507.32</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
@@ -9402,98 +9402,98 @@
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J127" s="4">
         <x:v>746917.79</x:v>
       </x:c>
       <x:c r="K127" s="4">
         <x:v>746917.79</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>520315.44</x:v>
+        <x:v>558482.64</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J128" s="4">
         <x:v>157591.22</x:v>
       </x:c>
       <x:c r="K128" s="4">
         <x:v>157591.22</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>101631.41</x:v>
+        <x:v>109854.33</x:v>
       </x:c>
       <x:c r="N128" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
@@ -9628,63 +9628,63 @@
       <x:c r="B132" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>3562924.29</x:v>
+        <x:v>4426962.26</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>3562924.29</x:v>
+        <x:v>4426962.26</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
         <x:v>3297608.02</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
@@ -9731,192 +9731,192 @@
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J134" s="4">
         <x:v>1862384.81</x:v>
       </x:c>
       <x:c r="K134" s="4">
         <x:v>1862384.81</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>1624188.68</x:v>
+        <x:v>1703423.24</x:v>
       </x:c>
       <x:c r="N134" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J135" s="4">
         <x:v>224082.05</x:v>
       </x:c>
       <x:c r="K135" s="4">
         <x:v>224082.05</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>163353.13</x:v>
+        <x:v>171940.75</x:v>
       </x:c>
       <x:c r="N135" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J136" s="4">
         <x:v>2053310.93</x:v>
       </x:c>
       <x:c r="K136" s="4">
         <x:v>2053310.93</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>1422601.07</x:v>
+        <x:v>1528833.11</x:v>
       </x:c>
       <x:c r="N136" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J137" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K137" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>108902.08</x:v>
+        <x:v>114627.16</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
@@ -9966,98 +9966,98 @@
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="J139" s="4">
         <x:v>422737.5</x:v>
       </x:c>
       <x:c r="K139" s="4">
         <x:v>422737.5</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>294329.44</x:v>
+        <x:v>324248.28</x:v>
       </x:c>
       <x:c r="N139" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J140" s="4">
         <x:v>137749.22</x:v>
       </x:c>
       <x:c r="K140" s="4">
         <x:v>137749.22</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>92428.77</x:v>
+        <x:v>100062.21</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
@@ -10107,145 +10107,145 @@
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J142" s="4">
         <x:v>575550.39</x:v>
       </x:c>
       <x:c r="K142" s="4">
         <x:v>575550.39</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>394270.64</x:v>
+        <x:v>424802.28</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J143" s="4">
         <x:v>196050.52</x:v>
       </x:c>
       <x:c r="K143" s="4">
         <x:v>196050.52</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>135623.25</x:v>
+        <x:v>145801.17</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J144" s="4">
         <x:v>121343.14</x:v>
       </x:c>
       <x:c r="K144" s="4">
         <x:v>121343.14</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>83584.58</x:v>
+        <x:v>89937.3</x:v>
       </x:c>
       <x:c r="N144" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
@@ -10295,98 +10295,98 @@
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="J146" s="4">
         <x:v>867700.43</x:v>
       </x:c>
       <x:c r="K146" s="4">
         <x:v>867700.43</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>603331</x:v>
+        <x:v>647859.4</x:v>
       </x:c>
       <x:c r="N146" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J147" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K147" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>104067.56</x:v>
+        <x:v>111701</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
@@ -10436,51 +10436,51 @@
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J149" s="4">
         <x:v>497950.79</x:v>
       </x:c>
       <x:c r="K149" s="4">
         <x:v>497950.79</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>346882.55</x:v>
+        <x:v>372327.35</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
@@ -10812,51 +10812,51 @@
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>754099.36</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>754099.36</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>574932.39</x:v>
+        <x:v>649888.53</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
@@ -10953,192 +10953,192 @@
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J160" s="4">
         <x:v>448164.11</x:v>
       </x:c>
       <x:c r="K160" s="4">
         <x:v>448164.11</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>312202.7</x:v>
+        <x:v>335103.02</x:v>
       </x:c>
       <x:c r="N160" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J161" s="4">
         <x:v>473062.11</x:v>
       </x:c>
       <x:c r="K161" s="4">
         <x:v>473062.11</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>344856.57</x:v>
+        <x:v>372538.05</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>893730.82</x:v>
+        <x:v>1108694.98</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>893730.82</x:v>
+        <x:v>1108694.98</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>771556.23</x:v>
+        <x:v>827615.37</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J163" s="4">
         <x:v>232780.28</x:v>
       </x:c>
       <x:c r="K163" s="4">
         <x:v>232780.28</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>157246.16</x:v>
+        <x:v>169968.56</x:v>
       </x:c>
       <x:c r="N163" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
@@ -11282,51 +11282,51 @@
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J167" s="4">
         <x:v>216151.27</x:v>
       </x:c>
       <x:c r="K167" s="4">
         <x:v>216151.27</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>141940.26</x:v>
+        <x:v>152459.56</x:v>
       </x:c>
       <x:c r="N167" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
@@ -11470,51 +11470,51 @@
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>243674.05</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>243674.05</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>164363.23</x:v>
+        <x:v>177721.75</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
@@ -11564,145 +11564,145 @@
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="J173" s="4">
         <x:v>547715.1</x:v>
       </x:c>
       <x:c r="K173" s="4">
         <x:v>547715.1</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>381540</x:v>
+        <x:v>409529.28</x:v>
       </x:c>
       <x:c r="N173" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>779465.57</x:v>
+        <x:v>820642.37</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>779465.57</x:v>
+        <x:v>820642.37</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
         <x:v>720696.29</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>4616658.81</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>4616658.81</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>3346626.96</x:v>
+        <x:v>3422821.42</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
@@ -11799,192 +11799,192 @@
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="J178" s="4">
         <x:v>589041.99</x:v>
       </x:c>
       <x:c r="K178" s="4">
         <x:v>589041.99</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>420371.7</x:v>
+        <x:v>444205</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>283657.4</x:v>
+        <x:v>355836.5</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>283657.4</x:v>
+        <x:v>355836.5</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
         <x:v>268934.34</x:v>
       </x:c>
       <x:c r="N179" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J180" s="4">
         <x:v>322461.71</x:v>
       </x:c>
       <x:c r="K180" s="4">
         <x:v>322461.71</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>224267.36</x:v>
+        <x:v>240806.48</x:v>
       </x:c>
       <x:c r="N180" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J181" s="4">
         <x:v>146541.74</x:v>
       </x:c>
       <x:c r="K181" s="4">
         <x:v>146541.74</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>101221.27</x:v>
+        <x:v>111780.87</x:v>
       </x:c>
       <x:c r="N181" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
@@ -12034,571 +12034,571 @@
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="J183" s="4">
         <x:v>248947.66</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>248947.66</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>173413.55</x:v>
+        <x:v>186135.95</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>756952.46</x:v>
+        <x:v>949430.06</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>756952.46</x:v>
+        <x:v>949430.06</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>595555.8</x:v>
+        <x:v>698183.16</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J185" s="4">
         <x:v>422490.67</x:v>
       </x:c>
       <x:c r="K185" s="4">
         <x:v>422490.67</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>294082.63</x:v>
+        <x:v>315710.71</x:v>
       </x:c>
       <x:c r="N185" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J186" s="4">
         <x:v>695169.08</x:v>
       </x:c>
       <x:c r="K186" s="4">
         <x:v>695169.08</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>567920.05</x:v>
+        <x:v>605705.57</x:v>
       </x:c>
       <x:c r="N186" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="J187" s="4">
         <x:v>277486.91</x:v>
       </x:c>
       <x:c r="K187" s="4">
         <x:v>277486.91</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>202112.85</x:v>
+        <x:v>213998.03</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J188" s="4">
         <x:v>428470.3</x:v>
       </x:c>
       <x:c r="K188" s="4">
         <x:v>428470.3</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>343476.47</x:v>
+        <x:v>378668.75</x:v>
       </x:c>
       <x:c r="N188" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>171628.92</x:v>
+        <x:v>206669.55</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>171628.92</x:v>
+        <x:v>206669.55</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
         <x:v>144243.94</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>390897.24</x:v>
+        <x:v>487136.04</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>390897.24</x:v>
+        <x:v>487136.04</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>336067.8</x:v>
+        <x:v>361512.6</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>3483297.06</x:v>
+        <x:v>4459006.65</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>3483297.06</x:v>
+        <x:v>4459006.65</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
         <x:v>2881236.95</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J192" s="4">
         <x:v>1310018.49</x:v>
       </x:c>
       <x:c r="K192" s="4">
         <x:v>1310018.49</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>938897.18</x:v>
+        <x:v>990681.58</x:v>
       </x:c>
       <x:c r="N192" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="J193" s="4">
         <x:v>622450.15</x:v>
       </x:c>
       <x:c r="K193" s="4">
         <x:v>622450.15</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>433614.86</x:v>
+        <x:v>465420.86</x:v>
       </x:c>
       <x:c r="N193" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>782147.71</x:v>
+        <x:v>823324.52</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>782147.71</x:v>
+        <x:v>823324.52</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
         <x:v>704718.91</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
@@ -12692,98 +12692,98 @@
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="J197" s="4">
         <x:v>496449.5</x:v>
       </x:c>
       <x:c r="K197" s="4">
         <x:v>496449.5</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>345381.25</x:v>
+        <x:v>380579.89</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="J198" s="4">
         <x:v>177074.78</x:v>
       </x:c>
       <x:c r="K198" s="4">
         <x:v>177074.78</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>118267.45</x:v>
+        <x:v>126825.39</x:v>
       </x:c>
       <x:c r="N198" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
@@ -12833,239 +12833,239 @@
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="J200" s="4">
         <x:v>1041438.48</x:v>
       </x:c>
       <x:c r="K200" s="4">
         <x:v>1041438.48</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>701534.94</x:v>
+        <x:v>758785.74</x:v>
       </x:c>
       <x:c r="N200" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="J201" s="4">
         <x:v>248893.56</x:v>
       </x:c>
       <x:c r="K201" s="4">
         <x:v>248893.56</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>173359.43</x:v>
+        <x:v>186081.83</x:v>
       </x:c>
       <x:c r="N201" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="J202" s="4">
         <x:v>233488.35</x:v>
       </x:c>
       <x:c r="K202" s="4">
         <x:v>233488.35</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>170676.64</x:v>
+        <x:v>175553.56</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="J203" s="4">
         <x:v>234774.89</x:v>
       </x:c>
       <x:c r="K203" s="4">
         <x:v>234774.89</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>159240.76</x:v>
+        <x:v>171963.16</x:v>
       </x:c>
       <x:c r="N203" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="J204" s="4">
         <x:v>322991.47</x:v>
       </x:c>
       <x:c r="K204" s="4">
         <x:v>322991.47</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>253100.26</x:v>
+        <x:v>258393.18</x:v>
       </x:c>
       <x:c r="N204" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
@@ -13209,51 +13209,51 @@
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="J208" s="4">
         <x:v>374954.84</x:v>
       </x:c>
       <x:c r="K208" s="4">
         <x:v>374954.84</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>254115.09</x:v>
+        <x:v>274456.09</x:v>
       </x:c>
       <x:c r="N208" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
@@ -13303,427 +13303,427 @@
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="J210" s="4">
         <x:v>209128.62</x:v>
       </x:c>
       <x:c r="K210" s="4">
         <x:v>209128.62</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>134058.83</x:v>
+        <x:v>146051.81</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="J211" s="4">
         <x:v>481843.08</x:v>
       </x:c>
       <x:c r="K211" s="4">
         <x:v>481843.08</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>330774.83</x:v>
+        <x:v>356219.63</x:v>
       </x:c>
       <x:c r="N211" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="J212" s="4">
-        <x:v>466913.11</x:v>
+        <x:v>468421.33</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>466913.11</x:v>
+        <x:v>468421.33</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
-        <x:v>315844.86</x:v>
+        <x:v>341289.66</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="J213" s="4">
         <x:v>622382.29</x:v>
       </x:c>
       <x:c r="K213" s="4">
         <x:v>622382.29</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
-        <x:v>433547</x:v>
+        <x:v>465353</x:v>
       </x:c>
       <x:c r="N213" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="J214" s="4">
-        <x:v>149449.63</x:v>
+        <x:v>192547.17</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>149449.63</x:v>
+        <x:v>192547.17</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
-        <x:v>132132.06</x:v>
+        <x:v>140554.28</x:v>
       </x:c>
       <x:c r="N214" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="J215" s="4">
         <x:v>172847.96</x:v>
       </x:c>
       <x:c r="K215" s="4">
         <x:v>172847.96</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>119974.06</x:v>
+        <x:v>128879.74</x:v>
       </x:c>
       <x:c r="N215" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J216" s="4">
         <x:v>340573.67</x:v>
       </x:c>
       <x:c r="K216" s="4">
         <x:v>340573.67</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>239358.78</x:v>
+        <x:v>253671.48</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="J217" s="4">
-        <x:v>1133689.8</x:v>
+        <x:v>1369379.1</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>1133689.8</x:v>
+        <x:v>1369379.1</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>953941.44</x:v>
+        <x:v>1023914.64</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="J218" s="4">
         <x:v>572458.31</x:v>
       </x:c>
       <x:c r="K218" s="4">
         <x:v>572458.31</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
-        <x:v>398729.79</x:v>
+        <x:v>427991.31</x:v>
       </x:c>
       <x:c r="N218" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
@@ -13961,145 +13961,145 @@
       <x:c r="E224" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="J224" s="4">
         <x:v>373198.06</x:v>
       </x:c>
       <x:c r="K224" s="4">
         <x:v>373198.06</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>252343.47</x:v>
+        <x:v>280502.39</x:v>
       </x:c>
       <x:c r="N224" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J225" s="4">
-        <x:v>560359.13</x:v>
+        <x:v>652863.29</x:v>
       </x:c>
       <x:c r="K225" s="4">
-        <x:v>560359.13</x:v>
+        <x:v>652863.29</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
-        <x:v>441367.75</x:v>
+        <x:v>476990.47</x:v>
       </x:c>
       <x:c r="N225" s="5">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="J226" s="4">
         <x:v>1328782.16</x:v>
       </x:c>
       <x:c r="K226" s="4">
         <x:v>1328782.16</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>857403.55</x:v>
+        <x:v>950913.19</x:v>
       </x:c>
       <x:c r="N226" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
@@ -14187,157 +14187,157 @@
       <x:c r="B229" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J229" s="4">
-        <x:v>283583.8</x:v>
+        <x:v>291484</x:v>
       </x:c>
       <x:c r="K229" s="4">
-        <x:v>283583.8</x:v>
+        <x:v>291484</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M229" s="4">
-        <x:v>242461.73</x:v>
+        <x:v>261545.33</x:v>
       </x:c>
       <x:c r="N229" s="5">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E230" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F230" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="G230" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H230" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I230" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J230" s="4">
         <x:v>72052.18</x:v>
       </x:c>
       <x:c r="K230" s="4">
         <x:v>72052.18</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
-        <x:v>49565.78</x:v>
+        <x:v>54671.7</x:v>
       </x:c>
       <x:c r="N230" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="J231" s="4">
-        <x:v>1153442.94</x:v>
+        <x:v>1439154.39</x:v>
       </x:c>
       <x:c r="K231" s="4">
-        <x:v>1153442.94</x:v>
+        <x:v>1439154.39</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>1065289.05</x:v>
       </x:c>
       <x:c r="N231" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
@@ -14384,98 +14384,98 @@
       <x:c r="E233" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="J233" s="4">
         <x:v>822766.86</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>822766.86</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
-        <x:v>558397.45</x:v>
+        <x:v>602925.85</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="J234" s="4">
         <x:v>614729.93</x:v>
       </x:c>
       <x:c r="K234" s="4">
         <x:v>614729.93</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>426051.57</x:v>
+        <x:v>491783.94</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
@@ -14619,51 +14619,51 @@
       <x:c r="E238" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="J238" s="4">
         <x:v>497960.12</x:v>
       </x:c>
       <x:c r="K238" s="4">
         <x:v>497960.12</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>346891.87</x:v>
+        <x:v>372336.67</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
@@ -14713,101 +14713,101 @@
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="J240" s="4">
         <x:v>1579656.01</x:v>
       </x:c>
       <x:c r="K240" s="4">
         <x:v>1579656.01</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>1050917.19</x:v>
+        <x:v>1139973.99</x:v>
       </x:c>
       <x:c r="N240" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>208653.55</x:v>
+        <x:v>266396.83</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>208653.55</x:v>
+        <x:v>266396.83</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>175755.9</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
@@ -14854,98 +14854,98 @@
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="J243" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K243" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
-        <x:v>104067.56</x:v>
+        <x:v>111701</x:v>
       </x:c>
       <x:c r="N243" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="J244" s="4">
         <x:v>94598.28</x:v>
       </x:c>
       <x:c r="K244" s="4">
         <x:v>94598.28</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>69473.59</x:v>
+        <x:v>73435.31</x:v>
       </x:c>
       <x:c r="N244" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
@@ -15089,51 +15089,51 @@
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="J248" s="4">
         <x:v>3159312.06</x:v>
       </x:c>
       <x:c r="K248" s="4">
         <x:v>3159312.06</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>2101834.34</x:v>
+        <x:v>2348224.82</x:v>
       </x:c>
       <x:c r="N248" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
@@ -15183,51 +15183,51 @@
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="J250" s="4">
         <x:v>213674.27</x:v>
       </x:c>
       <x:c r="K250" s="4">
         <x:v>213674.27</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>145693.58</x:v>
+        <x:v>157143.74</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
@@ -15277,101 +15277,101 @@
       <x:c r="E252" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="J252" s="4">
         <x:v>1714258.81</x:v>
       </x:c>
       <x:c r="K252" s="4">
         <x:v>1714258.81</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>1185519.99</x:v>
+        <x:v>1274576.79</x:v>
       </x:c>
       <x:c r="N252" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>401721.32</x:v>
+        <x:v>412254.92</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>401721.32</x:v>
+        <x:v>412254.92</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
         <x:v>346891.87</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
@@ -15418,51 +15418,51 @@
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="J255" s="4">
         <x:v>2075531.47</x:v>
       </x:c>
       <x:c r="K255" s="4">
         <x:v>2075531.47</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>1476667.59</x:v>
+        <x:v>1547913.03</x:v>
       </x:c>
       <x:c r="N255" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
@@ -15512,51 +15512,51 @@
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="J257" s="4">
         <x:v>333551.29</x:v>
       </x:c>
       <x:c r="K257" s="4">
         <x:v>333551.29</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>201911.27</x:v>
+        <x:v>217863.03</x:v>
       </x:c>
       <x:c r="N257" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
@@ -15644,107 +15644,107 @@
       <x:c r="B260" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>370978.47</x:v>
+        <x:v>377653.83</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>370978.47</x:v>
+        <x:v>377653.83</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>316900.08</x:v>
+        <x:v>338638.42</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="J261" s="4">
         <x:v>294577.08</x:v>
       </x:c>
       <x:c r="K261" s="4">
         <x:v>294577.08</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>203325.85</x:v>
+        <x:v>220416.27</x:v>
       </x:c>
       <x:c r="N261" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
@@ -15832,63 +15832,63 @@
       <x:c r="B264" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>124419.73</x:v>
+        <x:v>156842.35</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>124419.73</x:v>
+        <x:v>156842.35</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>105996.99</x:v>
+        <x:v>113715.25</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
@@ -16114,154 +16114,154 @@
       <x:c r="B270" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>98479.62</x:v>
+        <x:v>126112.4</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>98479.62</x:v>
+        <x:v>126112.4</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
         <x:v>86822.87</x:v>
       </x:c>
       <x:c r="N270" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>208426.12</x:v>
+        <x:v>278520.39</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>208426.12</x:v>
+        <x:v>278520.39</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>174802.29</x:v>
+        <x:v>184937.81</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="J272" s="4">
         <x:v>146337.39</x:v>
       </x:c>
       <x:c r="K272" s="4">
         <x:v>146337.39</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>100363.56</x:v>
+        <x:v>107842.22</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">