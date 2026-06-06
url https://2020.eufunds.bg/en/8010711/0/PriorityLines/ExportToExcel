--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e5d06a3278401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3c11b49780347208b3af4979b170df3.psmdcp" Id="R29b0a64c8ef84aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981fdf7a4d4b49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45cfc6616b4d4cde82eedfaf095c7ad1.psmdcp" Id="R2187ea3458ed43d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,75 +710,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>210705676.93</x:v>
+        <x:v>212143973.91</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>189635109.39</x:v>
+        <x:v>190929576.69</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21070567.54</x:v>
+        <x:v>21214397.22</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>85.97</x:v>
+        <x:v>86.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>151862922.53</x:v>
+        <x:v>160732228.46</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>136678316.28</x:v>
+        <x:v>144660691.6</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15184606.25</x:v>
+        <x:v>16071536.86</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>61.96</x:v>
+        <x:v>65.58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">