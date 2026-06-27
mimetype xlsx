--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981fdf7a4d4b49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45cfc6616b4d4cde82eedfaf095c7ad1.psmdcp" Id="R2187ea3458ed43d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049e849b8a9f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51f895a333dc4743b95d5d697a07ba03.psmdcp" Id="R252684f638ac4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,75 +710,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>212143973.91</x:v>
+        <x:v>217684416.15</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>190929576.69</x:v>
+        <x:v>195915974.56</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21214397.22</x:v>
+        <x:v>21768441.59</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>86.56</x:v>
+        <x:v>88.82</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>160732228.46</x:v>
+        <x:v>164061993.94</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>144660691.6</x:v>
+        <x:v>147657480.54</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16071536.86</x:v>
+        <x:v>16404513.4</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>65.58</x:v>
+        <x:v>66.94</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">