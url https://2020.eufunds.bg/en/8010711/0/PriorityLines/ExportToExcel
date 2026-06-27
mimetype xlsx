--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049e849b8a9f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51f895a333dc4743b95d5d697a07ba03.psmdcp" Id="R252684f638ac4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bbff3fb8b2468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15455ed93a4d4f9d8164a4b5ac870a5b.psmdcp" Id="Reb35fb643ce1477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>