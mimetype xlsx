--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bbff3fb8b2468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15455ed93a4d4f9d8164a4b5ac870a5b.psmdcp" Id="Reb35fb643ce1477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2636008c574d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da228f3bbdc140bb9c0cd4bbb9d47e8b.psmdcp" Id="Rfe3a364892914d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,116 +710,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>217684416.15</x:v>
+        <x:v>230618976.52</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>195915974.56</x:v>
+        <x:v>207557078.92</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21768441.59</x:v>
+        <x:v>23061897.6</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>88.82</x:v>
+        <x:v>94.09</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>164061993.94</x:v>
+        <x:v>166058541.55</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>147657480.54</x:v>
+        <x:v>149454373.35</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16404513.4</x:v>
+        <x:v>16604168.2</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>66.94</x:v>
+        <x:v>67.75</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>87.88</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6298049.34</x:v>
+        <x:v>6648589.74</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>5667592.87</x:v>
+        <x:v>5983079.25</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>630456.47</x:v>
+        <x:v>665510.49</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>59.98</x:v>
+        <x:v>63.32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">