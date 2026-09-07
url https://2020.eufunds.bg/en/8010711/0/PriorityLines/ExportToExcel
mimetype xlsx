--- v4 (2026-07-17)
+++ v5 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2636008c574d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da228f3bbdc140bb9c0cd4bbb9d47e8b.psmdcp" Id="Rfe3a364892914d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15526c92ce8543f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aff3c9523354f08a3f8f815d0c5de68.psmdcp" Id="R441280c3eb904bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,116 +710,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>230618976.52</x:v>
+        <x:v>214804579.16</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>207557078.92</x:v>
+        <x:v>193324121.24</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>23061897.6</x:v>
+        <x:v>21480457.92</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>94.09</x:v>
+        <x:v>87.64</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>166058541.55</x:v>
+        <x:v>173813188.72</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>149454373.35</x:v>
+        <x:v>156433555.8</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16604168.2</x:v>
+        <x:v>17379632.92</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>67.75</x:v>
+        <x:v>70.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>87.88</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6648589.74</x:v>
+        <x:v>7131377.09</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>5983079.25</x:v>
+        <x:v>6417587.82</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>665510.49</x:v>
+        <x:v>713789.27</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>63.32</x:v>
+        <x:v>67.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">