--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813a129a2c3a4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23d3304b37bc448796430bc125cc67f9.psmdcp" Id="R9b0b8eb080854d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29cca6de75f407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef4c547c6beb4e0bbe03e92e62b48e8b.psmdcp" Id="Rc43e9a0d663c4876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>287264423</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>235990375</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>51274048</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>224527177</x:v>
+        <x:v>229038083.66</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>184011099.97</x:v>
+        <x:v>187613201.11</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>40516077.03</x:v>
+        <x:v>41424882.55</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>78.16</x:v>
+        <x:v>79.73</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>121718067.27</x:v>
+        <x:v>133653942.89</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>99847915.44</x:v>
+        <x:v>109681833.48</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>21870151.83</x:v>
+        <x:v>23972109.41</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>42.37</x:v>
+        <x:v>46.53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>241671165</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>198337025</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>43334140</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>238034875.41</x:v>
+        <x:v>258670468.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>195895984.84</x:v>
+        <x:v>212705726.61</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>42138890.57</x:v>
+        <x:v>45964741.51</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>98.5</x:v>
+        <x:v>107.03</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>55301884.25</x:v>
+        <x:v>55474037.27</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>45494339.07</x:v>
+        <x:v>45639787.96</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9807545.18</x:v>
+        <x:v>9834249.31</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>22.88</x:v>
+        <x:v>22.95</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>389419703</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>314252600</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>75167103</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>201953926.78</x:v>
+        <x:v>207969577.39</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>163462463.54</x:v>
+        <x:v>168299041.05</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>38491463.24</x:v>
+        <x:v>39670536.34</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>51.86</x:v>
+        <x:v>53.4</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>62622658.19</x:v>
+        <x:v>69377915</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>50694515.49</x:v>
+        <x:v>56194328.63</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>11928142.7</x:v>
+        <x:v>13183586.37</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>16.08</x:v>
+        <x:v>17.82</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>42709660.86</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>35054697.66</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>7654963.2</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>91.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>18457109.59</x:v>
+        <x:v>18454145.38</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>15148236.73</x:v>
+        <x:v>15145804.03</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>3308872.86</x:v>
+        <x:v>3308341.35</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>39.64</x:v>
+        <x:v>39.63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>84614709</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>77462626</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>7152083</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">