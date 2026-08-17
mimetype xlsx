--- v1 (2026-06-16)
+++ v2 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29cca6de75f407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef4c547c6beb4e0bbe03e92e62b48e8b.psmdcp" Id="Rc43e9a0d663c4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb633de3cfa418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b087fb19a214e7385c59a5e96b9c393.psmdcp" Id="R45a1a4ef2de94b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,207 +710,207 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>287264423</x:v>
+        <x:v>237973192</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>235990375</x:v>
+        <x:v>195351497</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>51274048</x:v>
+        <x:v>42621695</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>229038083.66</x:v>
+        <x:v>237088472.63</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>187613201.11</x:v>
+        <x:v>193963585.96</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>41424882.55</x:v>
+        <x:v>43124886.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>79.73</x:v>
+        <x:v>99.63</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>133653942.89</x:v>
+        <x:v>141612528.65</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>109681833.48</x:v>
+        <x:v>116175855.01</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>23972109.41</x:v>
+        <x:v>25436673.64</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>46.53</x:v>
+        <x:v>59.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>241671165</x:v>
+        <x:v>216488060</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>198337025</x:v>
+        <x:v>177669511</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>43334140</x:v>
+        <x:v>38818549</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>258670468.12</x:v>
+        <x:v>268381433.14</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>212705726.61</x:v>
+        <x:v>220625176.45</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>45964741.51</x:v>
+        <x:v>47756256.69</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>107.03</x:v>
+        <x:v>123.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>55474037.27</x:v>
+        <x:v>58854946.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>45639787.96</x:v>
+        <x:v>48400353.97</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9834249.31</x:v>
+        <x:v>10454592.16</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>22.95</x:v>
+        <x:v>27.19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
-        <x:v>389419703</x:v>
+        <x:v>354517505</x:v>
       </x:c>
       <x:c r="C8" s="9">
-        <x:v>314252600</x:v>
+        <x:v>285927619</x:v>
       </x:c>
       <x:c r="D8" s="9">
-        <x:v>75167103</x:v>
+        <x:v>68589886</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>207969577.39</x:v>
+        <x:v>223073796.45</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>168299041.05</x:v>
+        <x:v>180739826.85</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>39670536.34</x:v>
+        <x:v>42333969.6</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>53.4</x:v>
+        <x:v>62.92</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>69377915</x:v>
+        <x:v>74649339.76</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>56194328.63</x:v>
+        <x:v>60452826.2</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>13183586.37</x:v>
+        <x:v>14196513.56</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>17.82</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>42709660.86</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>35054697.66</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>7654963.2</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>91.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>18454145.38</x:v>
+        <x:v>19555671.34</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>15145804.03</x:v>
+        <x:v>16049839.82</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>3308341.35</x:v>
+        <x:v>3505831.52</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>39.63</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>84614709</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>77462626</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>7152083</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">