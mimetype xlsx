--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a75b03db2a14754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7feb7f1fcab341018bc495cef0f0bf74.psmdcp" Id="Rdc03947dcf8041b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb00dd4042654419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/471913c4acbb4290ade6f328d5916925.psmdcp" Id="Rcc7c57b157184e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -100,141 +100,183 @@
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Self-financing by the Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG05SFPR001 Programme "Education" 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>206351104 PRIVATE HIGH SCHOOL FOR STEM AND ENTREPRENEURSHIP "ASEN YORDANOV" LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educational establishment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ivanyane, 1393, „Св. Св. Кирил и Методий“ 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanyane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at PRIVATE HIGH SCHOOL FOR STEM AND ENTREPRENEURSHIP "ASEN YORDANOV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000668505 101. Bacho Kiro Secondary School, Sofia</x:t>
   </x:si>
   <x:si>
-    <x:t>Educational establishment</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, район "Надежда", ул. “Илинденско въстание” №36</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0044</x:t>
   </x:si>
   <x:si>
     <x:t>101 steps to a school of tolerance!</x:t>
   </x:si>
   <x:si>
-    <x:t>In execution (starting date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000668544 106TH PRIMARY SCHOOL "GRIGORIJ TSAMBLAK"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1517, ул. ГРИГОРИЙ ЦАМБЛАК, номер 18</x:t>
   </x:si>
   <x:si>
-    <x:t>Kostinbrod,Sofia</x:t>
+    <x:t>Sofia,Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0036</x:t>
   </x:si>
   <x:si>
     <x:t>An initiative of the 106th OU "Grigoriy Tsamblak" - Sofia and Vasil Levski Secondary School - Kostinbrod for the promotion of intercultural education through culture, science and sports</x:t>
   </x:si>
   <x:si>
     <x:t>000668601 119. "Academician Mikhail Arnaudov" secondary school</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, улица Латинка, номер 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0015</x:t>
   </x:si>
   <x:si>
     <x:t>The Alphabet of Good: Lessons in Empathy and Peace</x:t>
   </x:si>
   <x:si>
     <x:t>000668640 124 VASIL LEVSKI PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1517, ж.к. СУХА РЕКА ул. ВЪРШЕЦ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Encouraging the development of intercultural education, through culture, science and sports" in 124 OU "Vasil Levski" - town Sofia and First Primary School "Vasil Levski" - town of Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>000668734 134 DIMCHO DEBELYANOV Primary and Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1303, ул. ПИРОТСКА, номер 78</x:t>
   </x:si>
   <x:si>
-    <x:t>Samokov,Sofia</x:t>
+    <x:t>Sofia,Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Encouraging the development of intercultural education through culture, science and sport in the 134th Secondary School "Dimcho Debelianov" - town of Sofia and Professional School of Tourism - town of Samokov</x:t>
   </x:si>
   <x:si>
+    <x:t>000677123 149 Secondary School “Ivan Hadjiyski”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1632, Ул. „Иван Хаджийски“ № 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of measures to prevent violence in the educational environment is one of the most significant actions for stopping violence and for developing students’ skills and abilities to build and maintain healthy interpersonal relationships, by increasing management capacity and pedagogical skills at the school level.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000669183 15.High School “Adam Mitzkevich”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, ж.к Надежда 2, ул. "Йордан Хаджиконстантинов" № 68</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0098</x:t>
   </x:si>
   <x:si>
     <x:t>Impulse for Kindness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000668850 156.Primary School "Vasil Levski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1849, кв.Кремиковци , ул.Свежест 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School free from violence</x:t>
   </x:si>
   <x:si>
     <x:t>000677760 157. Language High School "Cesar Vaieho"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1574, гр. София, ул. Слатинска №35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ReFlow: Move with emotions, not against them! 
 </x:t>
   </x:si>
   <x:si>
     <x:t>000669201 19. HIGH SHCOOL " ELIN PELIN''</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, Ул. "Яков Крайков" 16</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0147</x:t>
   </x:si>
   <x:si>
     <x:t>"Safe together, stronger together"</x:t>
@@ -266,62 +308,89 @@
   <x:si>
     <x:t>000668028 43.OU Hristo Smirnenski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, бул. "Сливница" 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0149</x:t>
   </x:si>
   <x:si>
     <x:t>"Safe Environment - Successful Students: An Integrated Approach to Preventing Bullying and Aggression"</x:t>
   </x:si>
   <x:si>
     <x:t>000668081 51st High School ‘Elisaveta Bagryana’”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Софийски Герой 28</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and reduction of aggression at 51st Secondary School ‘Elisaveta Bagryana,’ Sofia, through integrated STEM (FLL) and artistic activities for developing social-emotional skills.</x:t>
   </x:si>
   <x:si>
+    <x:t>000668163 59-TO SREDNO UCHILISHTE "VASIL LEVSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1225, ул. КЕСТЕН 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School of Kindness</x:t>
+  </x:si>
+  <x:si>
     <x:t>000668245 67-MO OSNOVNO UCHILISHTE "VASIL DRUMEV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1379, кв. СЕРДИКА ул. Гюешево, номер 63</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Accelerated return to the educational foundation for successful presence in the labor market</x:t>
   </x:si>
   <x:si>
+    <x:t>000669436 78th Secondary School "Hristo Smirnenski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bankya, 1320, ул. Царибродска №5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bankya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"School Without Bullying and Violence: A Comprehensive Approach to Building an Inclusive and Tolerant Environment"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000669272 9 High French Language School "Alphonse de Lamartin"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1142, бул. "Патриарх Евтимий" №35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0062</x:t>
   </x:si>
   <x:si>
     <x:t>"It will happen, since we are together! - in the prevention of violence, aggression and bullying at school."</x:t>
   </x:si>
   <x:si>
     <x:t>000673096 95th High school “Prof. Ivan Shishmanov”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1510, ул. "Ангел войвода" №66</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Project proposal"Teachers for a safe and supportive environment - prevention, cooperation and care, school space for knowledge, respect and tolerance"</x:t>
   </x:si>
   <x:si>
     <x:t>000017003 Blagoevgrad vocational school " Ichko Boichev"</x:t>
@@ -335,226 +404,283 @@
   <x:si>
     <x:t>BG05SFPR001-3.008-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the Dual Education System in the Ichko Boychev Secondary Educational Institution, Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0106</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the Blagoevgrad vocational school " Ichko Boichev"</x:t>
   </x:si>
   <x:si>
     <x:t>131310628 Bulgarian Association for Personal Alternative</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1124, гр. София, р-н Средец, ул. ЯНТРА № 12, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Debelt,Malko Tarnovo</x:t>
+    <x:t>Malko Tarnovo,Debelt</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"Don't change me, accept me!"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103552688 Varna Maritime High School "St. Nikolai Chudotvorec"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9003, бул. Народни Будители, №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vocational Success Hub of the Varna Maritime High School "St. Nikolai Chudotvorec"</x:t>
   </x:si>
   <x:si>
     <x:t>000670545 UNIVERSITY OF TELECOMMUNICATIONS AND POST</x:t>
   </x:si>
   <x:si>
     <x:t>Higher education establishment/ University</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ул. Академик Стефан Младенов 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Smart PHD Lab 5.0
 Smart Growth Project Doctorates in Telecommunications, Artificial Intelligence, Automation and Mechatronics</x:t>
   </x:si>
   <x:si>
     <x:t>129003305 Georgi Stoykov Rakovski National Defense College</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, гр. София, П.K. 1504, бул. "Евлоги и Христо Георгиеви" 82</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Doctoral School at Rakovski National Defense College</x:t>
   </x:si>
   <x:si>
     <x:t>000012604 Second primary school "Hristo Smirnenski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. "Свобода"№10</x:t>
   </x:si>
   <x:si>
     <x:t>Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention of Aggression at Second Primary School “Hristo Smirnenski”, Sandanski through Training, Mediation, and Active Parent Partnership.</x:t>
   </x:si>
   <x:si>
+    <x:t>000870058 2-RO SREDNO UCHILISHTE "PROFESOR NIKOLA MARINOV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Targovishte, 7700, ул. ТРАЙКО КИТАНЧЕВ, № 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targovishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and averting bullying and violence and reducing aggression in the 2nd Secondary School in Targovishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000403292 Educational Boarding School for Correction “Hristo Botev”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Podem, 5852, ул. Ж. П. Район, № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancing the Capacity of the VUI to Address Aggression and Conflicts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000802491 IX PRIMARY SCHOOL "VESELIN HANCHEV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, УЛ. АНГЕЛ КЪНЧЕВ 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stara Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHOOL OF UNITY, UNDERSTANDING AND TOLERANCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>000208977 "Winnie the Pooh" Kindergarten</x:t>
   </x:si>
   <x:si>
     <x:t>Kindergarten/ Nursery</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petko Slaveykov, 5434, ул. "Свобода" №32</x:t>
   </x:si>
   <x:si>
-    <x:t>Dushevo,Petko Slaveykov</x:t>
+    <x:t>Petko Slaveykov,Dushevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0084</x:t>
   </x:si>
   <x:si>
     <x:t>"Shared values ​​for a successful future"</x:t>
   </x:si>
   <x:si>
     <x:t>000280602 KINDERGARTEN "SLANCE"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. "Кирил и Методий" №43</x:t>
   </x:si>
   <x:si>
-    <x:t>Dermantsi,Lukovit</x:t>
+    <x:t>Lukovit,Dermantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"The world is a child's sunny smile"</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>000126127 "COLOR DREAMS" KINDERGARTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varbovka, 5233, обл. Велико Търново, общ. Павликени, с. Върбовка,  ул. „Втора“ № 47</x:t>
   </x:si>
   <x:si>
-    <x:t>Byala Cherkva,Dolna Lipnitsa,Nedan,Pavlikeni,Suhindol,Varbovka</x:t>
+    <x:t>Varbovka,Byala Cherkva,Nedan,Dolna Lipnitsa,Pavlikeni,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0075</x:t>
   </x:si>
   <x:si>
     <x:t>DEVELOPMENT OF EDUCATION IN THE PALETTE OF ETHNICITIES IN THE TERRITORY OF THE MUNICIPALITIES OF SUHINDOL AND PAVLIKENI</x:t>
   </x:si>
   <x:si>
     <x:t>000896430 Kindergarten No. 15 "Sun"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6303, жк Орфей</x:t>
   </x:si>
   <x:si>
     <x:t>Haskovo,Konush</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0047</x:t>
   </x:si>
   <x:si>
     <x:t>A bright path for everyone</x:t>
   </x:si>
   <x:si>
     <x:t>176977010 EUROPEAN INITIATIVES WITHOUT LIMIT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. МИХАИЛ ХАДЖИКОСТОВ, 9, вх. 1, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Ivanovo,Ruse</x:t>
+    <x:t>Ruse,Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0116</x:t>
   </x:si>
   <x:si>
     <x:t>"Educational Initiatives Without Borders: Creating Equal Opportunities for Students"</x:t>
   </x:si>
   <x:si>
     <x:t>000014128 AGRICULTURAL PROFESSIONAL HIGH SCHOOL "KLIMENT ARKADIEVICH TIMIRYAZEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. ГЕОРГИ КАЗЕПОВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of VET training at the "Kliment Timiryazev" Agricultural Vocational High School</x:t>
   </x:si>
   <x:si>
     <x:t>177224179 Executive Agency "Programme Education"</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, бул. "Цариградско шосе" 125, бл. 5</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring management and implementation activities under the Education Programme 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>000083619 University of Economics - Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, Бул. "Княз Борис I"77</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Building an academy-business partnership for sustainable development of Varna and Burgas Black Sea Tourist Regions through innovative and interdisciplinary training of doctoral students in the field of tourism</x:t>
   </x:si>
   <x:si>
     <x:t>175906003 Institute of Philosophy and Sociology at the Bulgarian Academy of Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Research organization</x:t>
   </x:si>
   <x:si>
     <x:t>Institute</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1000, ул. Московска 13А </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Training of doctoral students to research and transform the labour market according to the needs of Industry 5.0. and the double transition</x:t>
   </x:si>
@@ -568,51 +694,51 @@
     <x:t>BG05SFPR001-3.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Development of project doctoral studies at the University of Forestry</x:t>
   </x:si>
   <x:si>
     <x:t>000083633 Medical University “Prof. Dr. Paraskev Stoyanov” - Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, ул. Марин Дринов №55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0026</x:t>
   </x:si>
   <x:si>
     <x:t>A multidisciplinary panel of project-based PhD programmes focused on health, biotechnology and blue growth in the Black Sea region</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175850212 "Local Action Group - Tundzha", "LAG – Tundzha"
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Inzovo, 8670, ул."Св.Св.Кирил и Методий" 9 обл.Ямбол общ.Тунджа гр/с.Генерал Инзово</x:t>
   </x:si>
   <x:si>
-    <x:t>Botevo,Boyadzhik,Drazhevo,Krumovo,Kukorevo,Roza,Skalitsa,Sliven,Tenevo,Veselinovo,Yambol,Zavoy</x:t>
+    <x:t>Botevo,Boyadzhik,Veselinovo,Drazhevo,Zavoy,Krumovo,Kukorevo,Roza,Skalitsa,Tenevo,Yambol,Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0045</x:t>
   </x:si>
   <x:si>
     <x:t>"In a different world, you can be authentic" - intercultural education of students in small settlements in the municipality of "Tundzha" through culture, science and sports"</x:t>
   </x:si>
   <x:si>
     <x:t>000695114 Ministry of Education and Science</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княз Александър Дондуков" № 2 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGHT START</x:t>
   </x:si>
   <x:si>
     <x:t>000695114 MINISTRY OF EDUCATION AND SCIENCE</x:t>
   </x:si>
@@ -668,53 +794,50 @@
     <x:t>Educational routes in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>831154303 NATIONAL CULTURAL EDUCATIONAL COMPLEX WITH A LYCEUM FOR STUDYING ITALIAN LANGUAGE AND CULTURE WITH THE PARTICIPATION OF THE REPUBLIC OF ITALY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1614, обл. София (столица), общ. Столична, гр. София, район "Овча купел", ж.к. "ГОРНА БАНЯ", ул. "ВЕЧЕРНИЦА" №21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant together!</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175134459 National Center for the Improvement of the Qualification of the Pedagogical Specialists 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bankya, 1320, ул. Княз Борис I, № 7</x:t>
   </x:si>
   <x:si>
-    <x:t>Bankya</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Qualification for Strengthening the Capacity of Educational Leaders for Effective Development and Management of European Projects</x:t>
   </x:si>
   <x:si>
     <x:t>000282546 National Vocational School of Veterinary Medicine (NVSVM) 'Prof. Dr. D. Dimov,' Lovech"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5502, : ул. „Райна Княгиня“ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0013</x:t>
   </x:si>
   <x:si>
     <x:t>The dual education system at the National Vocational School of Veterinary Medicine (NVSVM) 'Prof. Dr. D. Dimov,' Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>000670627 National Sports Academy "Vassil Levski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ул. "Академик Стефан Младенов" 21</x:t>
@@ -740,123 +863,132 @@
   <x:si>
     <x:t>Education, chance, future!</x:t>
   </x:si>
   <x:si>
     <x:t>000042842 VASSIL LEVSKI PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв.ГОРНО ЕЗЕРОВО ул.ДРУЖБА, номер 36</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0113</x:t>
   </x:si>
   <x:si>
     <x:t>"Together against aggression - a school of respect, tolerance and support"</x:t>
   </x:si>
   <x:si>
     <x:t>000763825 Unified School "Neofit Rilski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, гр.Самоков, ул. Софийско шосе №3</x:t>
   </x:si>
   <x:si>
-    <x:t>Gotse Delchev,Samokov</x:t>
+    <x:t>Samokov,Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Together we will be able to more</x:t>
   </x:si>
   <x:si>
     <x:t>000453157 United School ”Pencho Slaveykov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4006, РАЙОН ИЗТОЧЕН, ул. „БАТАК“ 57</x:t>
   </x:si>
   <x:si>
     <x:t>Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0028</x:t>
   </x:si>
   <x:si>
     <x:t>“Pathways to Inclusive Education – Partnership for Equal Opportunities”</x:t>
   </x:si>
   <x:si>
     <x:t>000453157 United School "PENCHO SLAVEYKOV" - Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4006, ул. Батак № 57</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>SECOND CHANCE</x:t>
   </x:si>
   <x:si>
     <x:t>000043592 United School "St. St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Prosenik, 8548, ул. Стара Планина №34</x:t>
   </x:si>
   <x:si>
+    <x:t>Prosenik,Aytos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children's smiles</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prosenik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Together for better results</x:t>
   </x:si>
   <x:si>
     <x:t>000182357 "Saint Cyril and Saint Methodius" Unified School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Devene, 3065, Ул. Ангел Георгиев 58</x:t>
   </x:si>
   <x:si>
     <x:t>Devene</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>School of Respect</x:t>
   </x:si>
   <x:si>
     <x:t>000922117 United School "Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Drumevo, 9815, ул. ЛЕНИН № 48</x:t>
   </x:si>
   <x:si>
-    <x:t>Drumevo,Shumen,Tsarev Brod</x:t>
+    <x:t>Drumevo,Tsarev Brod,Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Comprehensive programs for desegregation and discrimination in the Primary School "Hristo Botev" in the village of Drumevo and the Primary School "St. St. Cyril and Methodius" in the village of Tsarev Brod</x:t>
   </x:si>
   <x:si>
     <x:t>Drumevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the quality, applicability and effectiveness of vocational education and training in "Hristo Botev" Primary School in the village of Drumevo</x:t>
   </x:si>
   <x:si>
     <x:t>000344357 Unified School "Lyuben Karavelov" town of Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул.“Веселин Стайков“№15</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera</x:t>
   </x:si>
@@ -944,1121 +1076,2379 @@
   <x:si>
     <x:t>000454017 Unified School ''Hristo Botev''</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krasnovo, 4178, ул.1, №26</x:t>
   </x:si>
   <x:si>
     <x:t>Krasnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression</x:t>
   </x:si>
   <x:si>
     <x:t>123116940 Municipality of Nikolaevo</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikolaevo, 6190, ул. ГЕОРГИ БЕНКОВСКИ, номер 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Burgas,Nikolaevo,Nova Mahala</x:t>
+    <x:t>Nikolaevo,Burgas,Nova Mahala</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0053</x:t>
   </x:si>
   <x:si>
     <x:t>"Together we learn, create, and succeed"</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 Municipality of Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Bridges Instead of Borders</x:t>
   </x:si>
   <x:si>
+    <x:t>000970457 Tundzha Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yambol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discover, Develop, Inspire the Talent in Every Child</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000056764 Aytos Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Aytos, 8500, Ул. Цар Освободител 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aytos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talents of Aytos Municipality - support, development and expression</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093385 OBSHTINA AKSAKOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ, номер 58Б</x:t>
   </x:si>
   <x:si>
     <x:t>Aksakovo,Ignatievo,Izvorsko,Kichevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>United in diversity</x:t>
   </x:si>
   <x:si>
+    <x:t>000093385 Municipality Aksakovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Aksakovo, 9154, Георги Петлешев 58б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aksakovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented students in Aksakovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291627 Apriltsi Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Apriltsi, 5641, кв. Център, ул. Васил Левски № 109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apriltsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"The Path of Young Talents - Apriltsi"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471059 Obshtina Asenovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Asenovgrad, 4230, пл. акад. Николай Хайтов № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asenovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented students in the municipality of Asenovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000852544 MUNICIPALITY OF BALCHIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Balchik, 9600, площад "21 септември" №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Balchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024663 Bansko Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bansko, 2770, ПЛ НИКОЛА ВАПЦАРОВ NO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bansko</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talanted students in Bansko Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351558 Obshtina Belovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belovo, 4470, ул. Орфей № 4А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Stage, Sport and Inspiration - Belovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000159458 Municipality of  Belogradchik
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Belogradchik, 3900, Ул. "Княз Борис I" №6
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belogradchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Belogradchik</x:t>
+  </x:si>
+  <x:si>
     <x:t>000159458 OBSHTINA BELOGRADCHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул.КНЯЗ БОРИС  I, номер 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Archar,Belogradchik,Rabisha</x:t>
+    <x:t>Belogradchik,Archar,Rabisha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerance without Boundaries</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 OBSHTINA BERKOVITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Berkovitsa,Zamfirovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Learn and Fun TOGETHER!</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0074</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing opportunities for learning and collaboration in an educational environment through multicultural interaction</x:t>
   </x:si>
   <x:si>
+    <x:t>000776071 MUNICIPALITY OF BOZHURISHTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bozhurishte, 2227, бул. „Европа“ № 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bozhurishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"With a view to the future. Support for talented children in the municipality of Bozhurishte"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000776089 Botevgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, Площад "Освобождение" 13</x:t>
   </x:si>
   <x:si>
     <x:t>Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Desegregation of schools, prevention of secondary segregation and anti-discrimination in Botevgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 Bbotevgrad Munisipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. Освобождение 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting vulnerable groups for social inclusion by providing access to education and training for better performance on the labor market in the municipality of Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 MUNICIPALITY BOTEVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ, № 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Botevgrad,Etropole,Litakovo,Novachene,Vrachesh</x:t>
+    <x:t>Botevgrad,Litakovo,Vrachesh,Novachene,Etropole</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Affirmation of intercultural education, through culture, science and sport</x:t>
   </x:si>
   <x:si>
     <x:t>000351565 Municipality of Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bratsigovo, 4579, ул. Атанас Кабов №6А</x:t>
   </x:si>
   <x:si>
     <x:t>Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0021</x:t>
   </x:si>
   <x:si>
     <x:t>A more secure future for our children</x:t>
   </x:si>
   <x:si>
+    <x:t>000471123 BREZOVO MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Brezovo, 4160, ул. "Г. Димитров" №25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brezovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brezovo – Municipality of Youth Talents</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 OBSHTINA BURGAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0071</x:t>
   </x:si>
   <x:si>
     <x:t>My world of interests</x:t>
   </x:si>
   <x:si>
+    <x:t>000530493 MUNICIPALITY OF BYALA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Byala, 7100, пл. "Екзарх Йосиф I" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Byala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0000934420042 ODESOS Region, Municipality of VARNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, ул. "Стефан Караджа" №30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talents in Action</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0000934420023 "Varna Municipality - Asparuhovo District"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, ул. Народни Будители № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"START - Stimulus for Talent, Development and Creativity"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931625 Municipality of Veliki Preslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliki Preslav, 9850, ул. "Борис Спиров" №58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veliki Preslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"We believe in children's dreams - support for young talents in Veliki Preslav"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133634 Veliko Tarnovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliko Tarnovo, 5000, площад „Майка България“ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veliko Tarnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support and showcase of talents in Veliko Tarnovo Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000159508 Municipality Vidiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. „Бдинци“ №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Boynitsa,Chuprene,Gorni Lom,Vidin</x:t>
+    <x:t>Vidin,Boynitsa,Chuprene,Gorni Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin - a city of cultural diversity: Strengthening education through unifying initiatives</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">000193115 Municipality of Vratsa
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, улица "Стефанаки Савов" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Mathematical Talents of the Municipality of Vratsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093474 OBSHTINA VALCHI DOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Valchi Dol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Future together - through education!</x:t>
   </x:si>
   <x:si>
+    <x:t>000093474 Municipality of Valchi Dol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Valchi Dol, 9280, пл. "Христо Ботев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support, development and expression of talents in Vulchi Dol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931415 Vurbitsa Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varbitsa, 9870, ул. „Септемврийско въстание“ № 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varbitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The talented children of Vurbitsa Municipality - developing and stimulating their potential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320655 MUNICIPALITY OF VARSHETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varshets, 3540, Бул. "България" № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varshets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“The Power of Talent – The Children of Varshets”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000215630 Gabrovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, пл. "Възраждане" №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabrovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creators of Future</x:t>
+  </x:si>
+  <x:si>
     <x:t>000852633 OBSHTINA GENERAL TOSHEVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Toshevo, 9500, ул.ВАСИЛ АПРИЛОВ, номер 5</x:t>
   </x:si>
   <x:si>
-    <x:t>General Toshevo,Senokos,Spasovo</x:t>
+    <x:t>General Toshevo,Spasovo,Senokos</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0063</x:t>
   </x:si>
   <x:si>
     <x:t>A window to NOT-Differences</x:t>
   </x:si>
   <x:si>
+    <x:t>000776178 Municipality of Gorna Malina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gorna Malina, 2131, пл. Родолюбие № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gorna Malina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for talents in the municipality of Gorna Malina"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133673 Municipality of Gorna Oryahovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. "Георги Измирлиев", № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gorna Oryahovitsa,Dolna Oryahovitsa,Parvomaytsi,Polikraishte,Draganovo,Pravda,Varbitsa,Strelets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talents GO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024745 GOTSE DELCHEV MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАННА №2,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy of the Future – Support for the Talented Children of Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
     <x:t>000852932 OBSHTINA GRAD DOBRICH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich,Kavarna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0028</x:t>
   </x:si>
   <x:si>
     <x:t>"United we reap success"</x:t>
   </x:si>
   <x:si>
+    <x:t>000159531 OBSHTINA GRAMADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gramada, 3830, пл. МИКО НИНОВ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gramada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and Expression Students with Talents in  Gramada Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123092756 MUNICIPALITY OF GURKOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gurkovo, 6199, бул. "Княз Александър Батенберг", №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gurkovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Gurkovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024752 OBSHTINA GARMEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул. Първа №35</x:t>
   </x:si>
   <x:si>
     <x:t>Garmen,Ribnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education in the municipality of Garmen</x:t>
   </x:si>
   <x:si>
+    <x:t>000093645 Obshtina Devnya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Devnya, 9160, ул. Съединение № 78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devnya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Devnya develops talents"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000235831 Dzhebel Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dzhebel, 6850, ул. Еделвайс, номер 19</x:t>
   </x:si>
   <x:si>
-    <x:t>Dzhebel,Gluhar,Isperih,Podayva</x:t>
+    <x:t>Dzhebel,Podayva,Gluhar,Isperih</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0066</x:t>
   </x:si>
   <x:si>
     <x:t>United in diversity!</x:t>
   </x:si>
   <x:si>
     <x:t>000903533 Dimitrovgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. Г. С. Раковски 15</x:t>
   </x:si>
   <x:si>
     <x:t>Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting the community in the process of desegregation and overcoming and preventing secondary segregation and discrimination in the education system in Dimitrovgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000852188 MUNICIPALITY OF DOBRICHKA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, "Независимост" № 20</x:t>
   </x:si>
   <x:si>
-    <x:t>Batovo,Dobrich,Donchevo,Lovchantsi,Paskalevo,Pobeda,Vedrina</x:t>
+    <x:t>Dobrich,Paskalevo,Pobeda,Donchevo,Batovo,Lovchantsi,Vedrina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education through culture, science and sports in the municipality of Dobrichka</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">122054941 Municipality of Dolna Banya
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Dolna Banya, 2040, ул. Търговска №134
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dolna Banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented students in the municipality of Dolna Banya</x:t>
+  </x:si>
+  <x:si>
     <x:t>000413725 Municipality of Dolna Mitropolia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. "Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>Dolna Mitropolia,Orehovitsa,Stavertsi,Trastenik</x:t>
+    <x:t>Dolna Mitropolia,Trastenik,Orehovitsa,Stavertsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"Confirmation of intercultural education, through culture, science and sports in the municipality of Dolna Mitropolia"</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 OBSHTINA DRYANOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. БАЧО КИРО, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo,Shumata</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Validation of intercultural education in the municipality of Dryanovo</x:t>
   </x:si>
   <x:si>
+    <x:t>000565416 Dulovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dulovo, 7650, ул. Васил Левски 18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dulovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“YOUNG TALENTS OF DULOVO – SPORTS, CULTURE, SCIENCE AND ECOLOGY”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000261630 Municipality of Dupnitsa
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Dupnitsa, 2600, пл. Свобода 1
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Dupnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000093524 Municipality of Dulgopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dalgopol, 9250, Георги Димитров №105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dalgopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for Talented Students from Dulgopol Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505821 OBSHTINA ISPERIH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Isperih, 7400, ул. "Дунав" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Isperih,Vazovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Confirmation of intercultural education in Municipality Isperih"</x:t>
   </x:si>
   <x:si>
     <x:t>000776299 Ihtiman Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, rp. Ихтиман, ул. „ЦАР ОСВОБОДИТЕЛ“ №123</x:t>
   </x:si>
   <x:si>
     <x:t>Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Community and diversity in Ihtiman Municipality!</x:t>
   </x:si>
   <x:si>
     <x:t>000817778 Municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kazanlak, 6100, бул. Розова Долина №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazanlak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Kazanlak</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, бул. "Розова долина" № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Kazanlak</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.006-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Inclusive education and educational integration of Municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
+    <x:t>000471340 Kaloyanovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kaloyanovo, 4173, пл. "Възраждане" 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaloyanovo,Dalgo Pole,Dolna Mahala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Side by side</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057001 OBSHTINA KAMENO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kameno, 8120, ул.ОСВОБОЖДЕНИЕ, номер 101</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgarovo,Cherni Vrah,Kameno,Krastina,Rusokastro,Troyanovo</x:t>
+    <x:t>Kameno,Rusokastro,Krastina,Cherni Vrah,Bulgarovo,Troyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Always together - much stronger in science, culture and sports</x:t>
   </x:si>
   <x:si>
     <x:t>000471365 KARLOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karlovo, 4300, ул. ПЕТКО СЪБЕВ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Banya,Hristo Danovo,Kalofer,Karlovo,Klisura,Vedrare</x:t>
+    <x:t>Karlovo,Hristo Danovo,Klisura,Banya,Vedrare,Kalofer</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0035</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Active Equality"</x:t>
   </x:si>
   <x:si>
+    <x:t>000931511 Munisipality of Kaspichan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kaspichan, 9930, Мадарски конник №91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaspichan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented children and students in the Municipality of Kaspichan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776331 MUNICIPALITY OF KOPRIVSHTITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Koprivshtitsa, 2077, ул. "Любен Каравелов" № 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koprivshtitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Academy for Young Talents - Koprivshtitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776349 Obshtina Kostenetz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kostenets, 2030, ул. Иван Вазов № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostenets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"From stage to sport - the talents of Kostenets"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776363 OBSHTINA KOSTINBROD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kostinbrod, 2230, ул. ОХРИД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostinbrod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Development and Expression of the Talents of Students from Kostinbrod Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000261491 Municipality of Kocherinovo
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kocherinovo, 2640, пл. "Трети март" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kocherinovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Kocherinovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000235920 Mrnicipality of Kardzhali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. "България" № 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardzhali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"The Talents of Kardzhali"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000235920 Kardzhali Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. "България" №41</x:t>
   </x:si>
   <x:si>
-    <x:t>Kardzhali</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.004-0086</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Children - Education Without Borders"</x:t>
   </x:si>
   <x:si>
+    <x:t>000261517 Municipality of Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"STEM Robo Talents in Kyustendil"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kyustendil,Razhdavitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Together in sameness and difference - a factor for a better future"</x:t>
   </x:si>
   <x:si>
-    <x:t>000261517 Municipality of Kyustendil</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл. Велбъжд №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kyustendil</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Equal access of students from the Municipality of Kyustendil, the Municipality of Sofia and the Municipality of Bansko to quality and inclusive education</x:t>
   </x:si>
   <x:si>
     <x:t>000413814 LEVSKI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Levski, 5900, бул. БЪЛГАРИЯ, № 58</x:t>
   </x:si>
   <x:si>
-    <x:t>Asenovtsi,Levski</x:t>
+    <x:t>Levski,Asenovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education in Levski municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Levski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of children and students in the municipality of Levski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291591 MUNICIPALITY OF LOVECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lovech, 5500, "Търговска" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes! to talented children in Lovech Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320840 Municipality Lom</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Kovachitsa,Lom</x:t>
+    <x:t>Lom,Kovachitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"INTERCULTURAL DIALOGUE IN THE MUNICIPALITY OF LOM"</x:t>
   </x:si>
   <x:si>
     <x:t>000291602 OBSHTINA LUKOVIT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
   </x:si>
   <x:si>
-    <x:t>Kunino,Lukovit,Rumyantsevo</x:t>
+    <x:t>Lukovit,Rumyantsevo,Kunino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>I love Bulgaria</x:t>
   </x:si>
   <x:si>
+    <x:t>000133844 MUNICIPALITY OF LYASKOVETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyaskovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The talents of Lyaskovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000472182 Municipality of Maritsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4003, бул. "Марица" 57 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maritsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children – the pride of Maritsa Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193371 Municipality of Mezdra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mezdra, 3100, ул."Христо Ботев" 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mezdra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Mezdra</x:t>
+  </x:si>
+  <x:si>
     <x:t>000193088 MUNICIPALITY OF MISIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mizia, 3330, ул.Георги Димитров 25-27</x:t>
   </x:si>
   <x:si>
-    <x:t>Butan,Krushovitsa,Mizia,Sofronievo</x:t>
+    <x:t>Mizia,Sofronievo,Butan,Krushovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0078</x:t>
   </x:si>
   <x:si>
     <x:t>We are friends</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 Momchilgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, "26-ти декември" 12</x:t>
   </x:si>
   <x:si>
     <x:t>Momchilgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Second Chance" - for a better life and social inclusion of vulnerable groups</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 Municipality of Momchilgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, "26-ти септември" № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Gruevo,Momchilgrad,Nanovitsa,Raven,Zvezdel</x:t>
+    <x:t>Momchilgrad,Nanovitsa,Gruevo,Zvezdel,Raven</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0019</x:t>
   </x:si>
   <x:si>
     <x:t>One community for all children</x:t>
   </x:si>
   <x:si>
+    <x:t>000817931 MUNICIPALITY OF PAVEL BANYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pavel Banya, 6155, ул. "Освобождение" №15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavel Banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Development and Expression of Students’ Talents in the Municipality of Pavel banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133901 Pavlikeni Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pavlikeni, 5200, бул. "Руски" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavlikeni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for talented children in Pavlikeni municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 OBSHTINA PAZARDZHIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazardzhik,Panagyurishte,Aleko Konstantinovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intercultural Poke`MON</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351736 Municipality of Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул. "България" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Education without border</x:t>
   </x:si>
   <x:si>
-    <x:t>000351736 OBSHTINA PAZARDZHIK</x:t>
-[...11 lines deleted...]
-    <x:t>Intercultural Poke`MON</x:t>
+    <x:t>BG05SFPR001-2.003-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"THE TALENTED GENERATION OF PAZARDZHIK"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351743 Municipality of Panagyurishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ти април № 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panagyurishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Modern environment for talent development in Panagyurishte"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 OBSHTINA PETRICH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrich,Mikrevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We share common dreams and successes in a multicultural environment</x:t>
   </x:si>
   <x:si>
     <x:t>000024916 MUNICIPAL PETRICH</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
-[...2 lines deleted...]
-    <x:t>Kavrakirovo,Petrich</x:t>
+    <x:t>Petrich,Kavrakirovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Comprehensive programs in the municipality of Petrich for school desegregation, prevention of secondary segregation and anti-discrimination</x:t>
   </x:si>
   <x:si>
-    <x:t>000024916 OBSHTINA PETRICH</x:t>
-[...8 lines deleted...]
-    <x:t>We share common dreams and successes in a multicultural environment</x:t>
+    <x:t>000777216 Obshtina Pirdop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pirdop, 2070, пл. Тодор Влайков № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pirdop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Talent in Us: Program for Development of Children and Students in Pirdop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000413974 Pleven Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pleven, 5800, пл. "Възраждане" 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleven Municipality discovers and develops young talents</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 OBSHTINA PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, площад СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Shared Culture: Intercultural Education in Plovdiv Municipality through Cultural Activities, Science and Sports</x:t>
   </x:si>
   <x:si>
+    <x:t>0004715040050 District Plovdiv - West Area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, ул.; Вечерница № 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gifted Gen Z from Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0004715040065 Plovdiv Municipality - Northern district</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4003, Бул. "Цар Борис III Обединител" № 22 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Talent Center - support for children and students in the Northern region"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0004715040031 Central District - Plovdiv Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, Христо Г. Данов 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cultart Junior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0004715040070 South District of Plovdiv Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4004, Пловдив, ул. „Македония“ № 73А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Development of Children’s Talents in the Field of Folklore Dance Art and Sports in South District, Plovdiv Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057179 POMORIE MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА, номер 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Galabets,Kableshkovo,Pomorie,Stratsin</x:t>
+    <x:t>Pomorie,Kableshkovo,Galabets,Stratsin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0070</x:t>
   </x:si>
   <x:si>
     <x:t>Confirmation of intercultural education, through culture, science and sports in Pomorie Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000817956 MUNICIPALITY OF Radnevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Radnevo, 6260, ул."Митьо Станев" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radnevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Radnevo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351795 Municipality of Rakitovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakitovo, 4640, ул. "Иван Клинчаров" № 57</x:t>
   </x:si>
   <x:si>
-    <x:t>Kostandovo,Rakitovo</x:t>
+    <x:t>Rakitovo,Kostandovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Together for intercultural education through culture, science and sport</x:t>
   </x:si>
   <x:si>
     <x:t>000471543 Municipality of Rakovski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakovski, 4150, Ploshtad Balgaria 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Belozem,Oreshene,Stryama</x:t>
+    <x:t>Oreshene,Stryama,Belozem</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0101</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education for a more cohesive local communities in the municipalities Rakovski and Yablanitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakovski, 4150, площад България №1</x:t>
   </x:si>
   <x:si>
     <x:t>Rakovski</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Support for talented students from the Municipality of Rakovski</x:t>
   </x:si>
   <x:si>
     <x:t>000057211 Rouen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruen, 8540, с.Руен, ул. "Първи май" №18</x:t>
   </x:si>
   <x:si>
     <x:t>Ruen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated school communities in the municipality of Ruen.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruen, 8540, с. Руен, ул. "Първи май" №18</x:t>
   </x:si>
   <x:si>
-    <x:t>Daskotna,Dobra Polyana,Lyulyakovo,Prosenik,Razboyna,Ruen,Saedinenie,Snyagovo,Vresovo</x:t>
+    <x:t>Ruen,Saedinenie,Daskotna,Razboyna,Prosenik,Vresovo,Lyulyakovo,Dobra Polyana,Snyagovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Together in culture, science and sport for equal access to quality education1</x:t>
   </x:si>
   <x:si>
+    <x:t>000159682 Ruzhintsi Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruzhintsi, 3930, ул. „Георги Димитров” №31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruzhintsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Development and Expression of Students in the Municipality of Ruzhintsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000530632 Municipality of Ruse
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Ruse, 7000, пл. Свобода 6
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Ruse</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471582 Municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sadovo, 4122, ул. "Иван Вазов" №2</x:t>
   </x:si>
   <x:si>
     <x:t>Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Complex program for desegregation of schools in the municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>000471582 OBSHTINA SADOVO</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Validation of intercultural education in the municipality of Sadovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for Students with Talents in the Fields of STEM and Sports in the Municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>000024955 Municipality of Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, гр. САНДАНСКИ, бул. Свобода 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Together We Can Achieve More! Integrated School Communities in Sandanski Municipality."
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, гр.САНДАНСКИ, бул. Свобода 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Adult literacy in Sandanski municipality.</x:t>
   </x:si>
   <x:si>
+    <x:t>000261616 Municipality of Sapareva banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Sapareva Banya, 2650, ул. Германея № 1
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapareva Banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Sapareva banya</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133965 OBSHTINA SVISHTOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "ЦАНКО ЦЕРКОВСКИ", № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Alekovo,Morava,Ovcha Mogila,Svishtov</x:t>
+    <x:t>Svishtov,Morava,Alekovo,Ovcha Mogila</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0044</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Confirmation of intercultural education through culture, science and sports in the municipality of Svishtov"</x:t>
   </x:si>
   <x:si>
     <x:t>000133965 Svishtov Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. Цанко Церковски №2</x:t>
   </x:si>
   <x:si>
     <x:t>Svishtov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Comprehensive Programs for School Desegregation, Prevention of Secondary Segregation and Anti-Discrimination in Svishtov Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-2.003-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program for the Support and Development of Gifted Children and Students in the Fields of STEM, Arts, Culture, Sports, and Foreign Languages, Aimed at Promoting Inclusion and Equal Access to Opportunities for All Children and Youth in the Municipality of Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776502 Svoge Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svoge, 2260, Община Своге, гр. Своге, ул. Александър Стамболийски № 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svoge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svoge’s Talents – Support for the Development and Expression of Students</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000590654 Sliven Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talanted students in Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776517 MUNICIPALITY OF SLIVNITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Slivnitsa, 2200, пл. СЪЕДИНЕНИЕ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slivnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of SLIVNITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000530657 Municipality Slivo pole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Slivo Pole, 7060, площад "Демокpация" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slivo Pole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Young Danube talents"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000615118 OBSHTINA SMOLYAN</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ №12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for Talented Students in the Municipality of Smolyan"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Smolyan</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.004-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Culture, science and sports for the children of Smolyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 Smyadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smyadovo, 9820, пл. „Княз Борис І” №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Ivanovo,Smyadovo,Tsonevo,Yankovo,Zlatar</x:t>
+    <x:t>Smyadovo,Yankovo,Zlatar,Ivanovo,Tsonevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Desegregation, prevention and non-admission of discrimination in educational institutions in the municipalities of Smyadovo, Varbitsa, Veliki Preslav and Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>000056878 Municipality of Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, Средец 8300, пл. България № 8</x:t>
   </x:si>
   <x:si>
-    <x:t>Debelt,Elhovo,Fakia,Sredets,Zagortsi</x:t>
+    <x:t>Sredets,Elhovo,Zagortsi,Debelt,Fakia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge to the future</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Municipality of Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, бул. "Цар Симеон Велики" № 107</x:t>
   </x:si>
   <x:si>
-    <x:t>Bratya Kunchevi,Dalboki,Gorno Botevo,Han Asparuhovo,Hrishteni,Kaloyanovets,Preslaven,Stara Zagora,Zagore</x:t>
+    <x:t>BG05SFPR001-2.003-0061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Talents without borders"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stara Zagora,Bratya Kunchevi,Gorno Botevo,Zagore,Dalboki,Kaloyanovets,Preslaven,Han Asparuhovo,Hrishteni</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Together for the children of Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000133972 Strazhitsa Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Strazhitsa, 5150, Улица Дончо Узунов 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strazhitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strazhitsa Municipality Talents – The Path to Success</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133972 Municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, ул."Дончо Узунов" № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Asenovo,Kamen,Strazhitsa</x:t>
+    <x:t>Strazhitsa,Kamen,Asenovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Learning together: Desegregation and prevention of secondary segregation in the Municipality of Strazhitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351864 Strelcha Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Strelcha, 4530, пл. Дружба 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strelcha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A colorful world of talents in Strelcha</x:t>
   </x:si>
   <x:si>
     <x:t>000057250 OBSHTINA SUNGURLARE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sungurlare, 8470, ул. ГЕОРГИ ДИМИТРОВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungurlare</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"LEARNING TO CELEBRATE UNIQUENESS: Sungurlare Municipality in support of intercultural education, diversity and tolerance"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000970457 Tundzha Municipality</x:t>
-[...5 lines deleted...]
-    <x:t>Kabile,Kukorevo,Skalitsa,Tenevo,Veselinovo</x:t>
+    <x:t>000133997 Suhindol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Suhindol, 5240, ул. Росица, номер 106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suhindol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support and showcase of talents in Suhindol Municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000471640 Municipality of Suedinenie
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Saedinenie, 4190, ул. "6-ти септември" 13
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saedinenie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Saedinenie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000590704 Municipality of Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tvarditsa, 8890, Твърдица
+пл. Свобода 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented students in the municipality of Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000215946 Municipality of Tryavna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tryavna, 5350, ул. "Ангел Кънчев" №21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tryavna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for talented students in Tryavna Municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kabile,Tenevo,Kukorevo,Skalitsa,Veselinovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"A different color in a child's world"</x:t>
   </x:si>
   <x:si>
+    <x:t>000565626 Tutrakan Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tutrakan, 7600, ул. Трансмариска 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tutrakan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the Municipality of Tutrakan</x:t>
+  </x:si>
+  <x:si>
     <x:t>000193551 OBSHTINA HAYREDIN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hayredin, 3357, Георги Димитров № 135</x:t>
   </x:si>
   <x:si>
-    <x:t>Hayredin,Mihaylovo,Vratsa</x:t>
+    <x:t>Hayredin,Vratsa,Mihaylovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0048</x:t>
   </x:si>
   <x:si>
     <x:t>"The Power of Unity"</x:t>
   </x:si>
   <x:si>
     <x:t>000903939 Harmanli Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harmanli, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Harmanli</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>INCLUSIVE EDUCATION AND EDUCATIONAL INTEGRATION FOR ADULT LITERACY IN HARMANLI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>000903939 Harmanli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Inclusive education and educational integration for the desegregation of schools on the territory of Harmanli municipality, including prevention of secondary segregation and discrimination.</x:t>
   </x:si>
   <x:si>
+    <x:t>000471671 Municipality of Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, гр.ХИСАРЯ, ул. ГЕНЕРАЛ ГУРКО 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for Students with Exceptional Talents in Hisarya Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000615164 Municipality of Chepelare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chepelare, 4850, ул .Беломорска 44Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chepelare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Support for Talented Students in Chepelare Municipality”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000414154 Cherven Bryag Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Cherven Bryag, 5980, ул."Антим" I № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cherven Bryag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Path of Talents – Supporting the Development of Children’s Talents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000236164 munisipality of Chernoochene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chernoochene, 6701, улица "Шеста", № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chernoochene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of students from the municipality of Chernoochene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000159700 MUNICIPALITY OF CHUPRENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chuprene, 3950, ул. “Асен Балкански”  № 55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chuprene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal Talent Programme in the Municipality of Chuprene</x:t>
+  </x:si>
+  <x:si>
     <x:t>000852957 OBSHTINA SHABLA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
   </x:si>
   <x:si>
     <x:t>Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t>United in difference, we learn about life.</x:t>
   </x:si>
   <x:si>
+    <x:t>000852957 Shabla Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shabla, 9680, ул. Равно поле № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Shabla Talent House"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000931721 Municipality of Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, Бул "Славянски"17</x:t>
   </x:si>
   <x:si>
-    <x:t>Drumevo,Ivanski,Novi Pazar,Shumen</x:t>
+    <x:t>Shumen,Drumevo,Ivanski,Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0108</x:t>
   </x:si>
   <x:si>
     <x:t>A Bridge of Colors: Connecting Cultures Through Creativity and Knowledge</x:t>
   </x:si>
   <x:si>
+    <x:t>000970496 YAMBOL MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, ул. Георги С. Раковски № 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented students in the city of Yambol</x:t>
+  </x:si>
+  <x:si>
     <x:t>000499076 Primary School "St. Paisius of Hilendar"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harsovo, 7451, ул. Ал.Стамболийски 16</x:t>
   </x:si>
   <x:si>
     <x:t>Harsovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Together we fight against bullying</x:t>
   </x:si>
   <x:si>
+    <x:t>000042960 PRIMARY SCHOOL "GEORGI STOYKOV RAKOVSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Galabets, 8220, ул. " Пирин" № 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galabets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building a positive school environment</x:t>
+  </x:si>
+  <x:si>
     <x:t>000341749 PRIMARY SCHOOL "20TH OF APRIL"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ул. НИКОЛА МАРЕКОВ, номер 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Panagyurishte</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in PRIMARY SCHOOL "20TH OF APRIL"</x:t>
   </x:si>
   <x:si>
+    <x:t>000121543 Bacho Kiro Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliko Tarnovo, 5000, "Филип Тотю" № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stronger Together</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000498362 Primary school "Vasil Levski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Razgrad, 7200, бул. "Княз Борис" №35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Razgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"CODE: RESPECT! Prevention and deterrence of bullying and violence"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000454483 "Graf Nikolay Ignatiev" Innovative Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Graf-Ignatievo, 4198, ул. ИВАН ВАЗОВ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graf-Ignatievo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0175</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Prevention and Counteraction of Bullying and Violence and Reduction of Aggression in Innovative Primary School "Graf Nikolay Ignatiev"
+Graf Ignatiev Village, Plovdiv Region
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000151671 Primary School "Dimitar Blagoev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Oreshets, 3940, Улица "Димитър Благоев" №13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oreshets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and Avoidance of Bullying and Violence and Reduction of Aggression in Schools, Activity 3 – Extracurricular Interest-Based Activities</x:t>
+  </x:si>
+  <x:si>
     <x:t>000867546 DR. PETER BERON PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plastina, 7934, ул. "Девети септември" № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Makariopolsko,Plastina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0056</x:t>
   </x:si>
   <x:si>
     <x:t>SIDE BY SIDE IN THE FOOTSTEPS OF GREAT ANCESTORS</x:t>
   </x:si>
   <x:si>
+    <x:t>000049531 "ELIN PELIN" PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, кв. МЕДЕН РУДНИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School without aggression</x:t>
+  </x:si>
+  <x:si>
     <x:t>000453303 "ZAKHARI STOYANOV" PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4016, гр. Пловдив, общ. Пловдив, ул. КОМАТЕВСКО ШОСЕ, № 137</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Together for a safe school environment</x:t>
   </x:si>
   <x:si>
     <x:t>000151454 “Ivan Vazov” Primary School – Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, ул. "Цар Симеон Велики" 101</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0104</x:t>
   </x:si>
   <x:si>
     <x:t>“Violence-Free School: Integrated System for Prevention, Early Intervention, and Sustainable Models for Aggression Reduction”</x:t>
   </x:si>
   <x:si>
+    <x:t>000521462 Ivan Vazov Primary school</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, ул. „Доктор Петър Берон“ 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TrustZone – School Community for Safety</x:t>
+  </x:si>
+  <x:si>
     <x:t>000082129 Primary School "Yordan Yovkov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. "Екатерина Симитчиева" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0116</x:t>
   </x:si>
   <x:si>
     <x:t>Wish well</x:t>
   </x:si>
   <x:si>
+    <x:t>000082428 Primary school Kapitan Petko voyvoda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9021, "Капитан Първи ранг Георги Купов" №36-38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“We create a world of kindness. A school code for well-being.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000043051 "KLIMENT OHRIDSKI" PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Daskotna, 8561, ул. "Искър" №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daskotna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No bullying</x:t>
+  </x:si>
+  <x:si>
     <x:t>000454871 “‘Knyaz Boris I’ Primary School – Bogdanitsa”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bogdanitsa, 4115, улица "Първа", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Bogdanitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0066</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention and Counteraction of Bullying and Violence, and Reduction of Aggression at ‘Knyaz Boris I’ Primary School – Bogdanitsa“ - through social-emotional learning, club activities, and parental engagement”</x:t>
   </x:si>
   <x:si>
+    <x:t>000150808 "Lyuben Karavelov" Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, улица Любен Каравелов №31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"I AM HERE": A Complex Approach to Building a Safe and Inclusive School Environment through the Development of Social-Emotional Skills, Mediation, and Active Partnership with Parents and the Local Community.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000042871 OSNOVNO UCHILISHTE "NAĬDEN GEROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв. МЕДЕН РУДНИК ул. ВЪСТАНИЧЕСКА, номер 38</x:t>
   </x:si>
   <x:si>
-    <x:t>Burgas,Smolyan,Topolchane</x:t>
+    <x:t>Burgas,Topolchane,Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0099</x:t>
   </x:si>
   <x:si>
     <x:t>United through culture, science and sport: intercultural education in action</x:t>
   </x:si>
   <x:si>
     <x:t>000558231 Primary school OTEC PAISII</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 7500, Петър Вичев № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>LET'S LEND A HAND, NOT - HARASSMENT, VIOLENCE, AGGRESSION!</x:t>
   </x:si>
   <x:si>
     <x:t>000454526 Otets Paisii Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pesnopoy, 4208, ул. "Осма" №15</x:t>
   </x:si>
   <x:si>
-    <x:t>Hisarya,Pesnopoy</x:t>
+    <x:t>Pesnopoy,Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0027</x:t>
   </x:si>
   <x:si>
     <x:t>We succeed together</x:t>
   </x:si>
   <x:si>
     <x:t>000452856 Father Paisiy Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, ул. „Христо Ботев“ 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Asenovgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Father Paisiy Primary School - A Safe Zone Without Aggression</x:t>
   </x:si>
   <x:si>
     <x:t>000042490 "PEYO YAVOROV" PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв. ЛАЗУР ул. КАРЛОВО, номер 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"School without aggression - together in a supportive environment"</x:t>
   </x:si>
   <x:si>
     <x:t>000311688 Peter Parchevich primery school</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chiprovtsi, 3460, Петър Парчевич №4</x:t>
   </x:si>
   <x:si>
     <x:t>Chiprovtsi</x:t>
@@ -2069,51 +3459,51 @@
   <x:si>
     <x:t>Positive culture at "Peter Parchevich" School, Chiprovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>000453409 OU "PROF. D-R ASEN ZLATAROV" - s. BOYANTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Boyantsi, 4246, ул. Рила №2</x:t>
   </x:si>
   <x:si>
     <x:t>Boyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Together without aggression</x:t>
   </x:si>
   <x:si>
     <x:t>000122424 OSNOVNO UCHILISHTE "SV.KL.OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, ул. ИЛИЯ ЗЛАТЕВ, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Batak,Dzhulyunitsa,Pavlikeni,Varbovka</x:t>
+    <x:t>Pavlikeni,Varbovka,Batak,Dzhulyunitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Kindness in action! Together we create the change!</x:t>
   </x:si>
   <x:si>
     <x:t>000341891 OSNOVNO UCHILISHTE "SV. SV. KIRIL I METODIY"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetren, 4480, ул.52 №2</x:t>
   </x:si>
   <x:si>
     <x:t>Vetren</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention of Bullying and Violence and Reduction of Aggression at St. Cyril and St. Methodius Primary School, Vetren</x:t>
   </x:si>
   <x:si>
     <x:t>000454424 "St. Cyril and Methodius" Primary School</x:t>
   </x:si>
@@ -2141,162 +3531,171 @@
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the OSNOVNO UCHILISHTE "SV.SV.KIRIL I METODIY</x:t>
   </x:si>
   <x:si>
     <x:t>000012860 PRIMARY SCHOOL "SV. PAISIY HILENDARSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Banichan, 2905, Не приложимо</x:t>
   </x:si>
   <x:si>
     <x:t>Banichan,Dabnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Desegregation of schools, prevention of secondary segregation and measures against discrimination in the territory of Gotse Delchev municipality and Garmen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000122353 Primary School "St.Patriarch Euthymius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, ул. "Мармарлийска" 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Veliko Tarnovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0071</x:t>
   </x:si>
   <x:si>
     <x:t>Together against violence. Prevention, inclusion and a safe school environment</x:t>
   </x:si>
   <x:si>
     <x:t>000281636 ST. ST. CYRIL AND METHODISM PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, ул. "Вит" №22</x:t>
   </x:si>
   <x:si>
     <x:t>Bezhanovo,Toros</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Human library - experienced, learned, understood and appreciated</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, улица "Вит" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Bezhanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0101</x:t>
   </x:si>
   <x:si>
     <x:t>Knights of goodness and friendship against aggression</x:t>
   </x:si>
   <x:si>
     <x:t>000558546 Grundschule St. Cyril und Methodius</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nova Cherna, 7645, ул. Кирил и Методий № 87</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Cherna,Profesor-Ishirkovo,Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Together in our differences through desegregation at Primary School "Sveti Sveti Kiril i Metodii" in Nova Cherna village, Municipality of Tutrakan, and Primary and Secondary School "Sv. Kliment Ohridski" in Professor Ishirkovo village, Municipality of Silistra."</x:t>
   </x:si>
   <x:si>
+    <x:t>000151949 "Saints Cyril and Methodius" Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belo Pole, 3961, Витко Иванов № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belo Pole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0197</x:t>
+  </x:si>
+  <x:si>
     <x:t>000803159 OU Sveti Sveti Kiril i Metodii</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kanchevo, 6164, ул. "9 септември" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kanchevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Voices of change - Literacy, Employment, Dignity"</x:t>
   </x:si>
   <x:si>
     <x:t>000043852 Svetlina Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Topolitsa, 8549, ул. "Първа" 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Karnobat,Rusokastro,Topolitsa</x:t>
+    <x:t>Topolitsa,Karnobat,Rusokastro</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Together for a better future</x:t>
   </x:si>
   <x:si>
     <x:t>000453011 OU "STOYAN MIHAYLOVSKI" - gr. PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4004, ул. КОНСТАНТИН ГЕРОВ, номер 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0078</x:t>
   </x:si>
   <x:si>
     <x:t>A safe and supportive school environment at Stoyan Mihaylovski Primary School, Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>000251853 Hristaky Pavlovich Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, ул.СПАРТАК</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the Hristaky Pavlovich Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>000252318 Primary school " Hristo Botev ", Nevestino</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nevestino, 2595, ул. "Владимир Поптомов" № 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Nevestino,Sapareva Banya,Sofia</x:t>
+    <x:t>Nevestino,Sofia,Sapareva Banya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Connected in diversity</x:t>
   </x:si>
   <x:si>
     <x:t>000042622 HRISTO BOTEV PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. Победа, ул. Велека</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>The good choice</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. ПОБЕДА ул. ВЕЛЕКА</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Varna</x:t>
   </x:si>
@@ -2372,136 +3771,148 @@
   <x:si>
     <x:t>"The Pulse of Goodness" is a project aimed at building a safe, calm and positive school environment in which children feel accepted and protected. Kindness, respect and communication without aggression are encouraged through emotional learning activities, tolerance and cooperation. The project helps to create trust and support between students, teachers and parents.</x:t>
   </x:si>
   <x:si>
     <x:t>000453723 PRIMARY SCHOOL “HRISTO SMIRNENSKI” – ZhITNITSA VILLAGE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zhitnitsa, 4172, с.Житница, ул. Първа №30</x:t>
   </x:si>
   <x:si>
     <x:t>Zhitnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0038</x:t>
   </x:si>
   <x:si>
     <x:t>School for Calmness – Preventing Aggression through Partnership, Mediation, and Participation</x:t>
   </x:si>
   <x:si>
     <x:t>000558489 Primary School "Chernorizets Hrabar"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaynardzha, 7550, ул. "Ради Перчемлиев" № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Dobrich,Kaynardzha</x:t>
+    <x:t>Kaynardzha,Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0087</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for a successful future"</x:t>
   </x:si>
   <x:si>
     <x:t>000759015 Otec Paisiy Primary School in the village of Vrachesh</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vrachesh, 2151, ул. ДИМИТЪР ГЪЛЪБОВ</x:t>
   </x:si>
   <x:si>
     <x:t>Vrachesh</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Safe school environment at Primary School “Otets Paisiy”, Vrachesh, through prevention, mediation and parental partnership</x:t>
   </x:si>
   <x:si>
     <x:t>000281526 Primary School "Ivan Hadzhiyski" – Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, ул. "Христо Ботев" № 210</x:t>
   </x:si>
   <x:si>
     <x:t>Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0020</x:t>
   </x:si>
   <x:si>
     <x:t>We build bridges, not walls: for a tolerant and inclusive school environment</x:t>
   </x:si>
   <x:si>
     <x:t>000281526 Primary School "Ivan Hadjiyski" - Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, ул. "Христо Ботев" №210</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Together we live, learn, succeed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000453075 “Kocho Chestemenski Primary School”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, Гр. Пловдив, ул. Севастопол 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Prevention and deterrence of bullying and violence, and reduction of aggression at ‘Kocho Chestemenski’ Primary School, Plovdiv.”</x:t>
   </x:si>
   <x:si>
     <x:t>108501740 Primary School “Vasil Levski”
 Location: Kardzhali, Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, кв. Гледка, ул."Тина Киркова" 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Development of Social-Emotional Skills and Violence Prevention at Vasil LevskiPrimary School, Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>000759912 Primary School “Dr. Petar Beron”, Rebrovo village, Svoge Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rebrovo, 2294, Стара планина 7</x:t>
   </x:si>
   <x:si>
     <x:t>Rebrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0018</x:t>
   </x:si>
   <x:si>
     <x:t>“Be Kind – A School Without Aggression”</x:t>
   </x:si>
   <x:si>
     <x:t>000892930 "Luben Karavelov" Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, ж.к. Гарата, ул. Хан Аспарух № 50</x:t>
   </x:si>
   <x:si>
-    <x:t>Levka,Svilengrad</x:t>
+    <x:t>Svilengrad,Levka</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and non-admission of discrimination in educational institutions</x:t>
   </x:si>
   <x:si>
     <x:t>000454526 Primary School Otets Paisii</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pesnopoy, 4208, ул. Осма №15</x:t>
   </x:si>
   <x:si>
     <x:t>Pesnopoy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0033</x:t>
   </x:si>
   <x:si>
     <x:t>United for the betterment of our children</x:t>
   </x:si>
   <x:si>
     <x:t>000041381 "Petko Rachev Slaveykov" Primary School</x:t>
   </x:si>
@@ -2571,279 +3982,372 @@
   <x:si>
     <x:t>Tolerance and Safety: A Model for Effective Prevention of Bullying and Aggression in School”</x:t>
   </x:si>
   <x:si>
     <x:t>000758835 "Hristo Smirnenski" Primary School, Momin Prohod</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momin Prohod, 2035, ул."Славянска" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Momin Prohod</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0048</x:t>
   </x:si>
   <x:si>
     <x:t>"School Without Violence – A Model for Systematic Prevention"</x:t>
   </x:si>
   <x:si>
     <x:t>000209815 OU "Sv.Sv.Kiril i Metodii" s. Dushevo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dushevo, 5455, "ул. Христо Ботев 12" с. Душево</x:t>
   </x:si>
   <x:si>
+    <x:t>Dushevo,Petko Slaveykov</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>With Motivation Against Segregation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000892236 Hristo Smirnenski Primary School, Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 2600, бул. „Съединение" 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together Against Aggression at Hristo Smirnenski Primary School, Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000014150 PROFESIONALNA GIMNAZIYA "PETKO R.SLAVEĬKOV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yakoruda, 2790, ул. ЦАР БОРИС III, номер 72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yakoruda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in PROFESIONALNA GIMNAZIYA "PETKO R.SLAVEĬKOV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000252720 Vocational High School "Acad. Sergey P. Korolyov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2602, ул. „Орлинска “ 70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in  Vocational High School "Acad. Sergey P. Korolyov" Dupnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000877832 PSA Nikola Pushkarov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Popovo, 7800, "Раковска" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intellectual impulse Pushkarovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>000455457 PLOVDIV UNIVERSITY "PAISIY HILENDARSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. „Цар Асен“ №24</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of project doctoral studies at Plovdiv University "Paisiy Hilendarski"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">113061709 Positive Personal Skills in Society P.U.L.S
 </x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Pernik, 2300, ул. "Средец" 2, обл.Перник общ.Перник гр/с.Перник
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Stremtsi</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.007-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Path to knowledge: Literacy and opportunities for adults in Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>000896163 PRIRODO-MATEMATICHESKA GIMNAZIYA "AKADEMIK BOYAN PETKANCHIN"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул „Стефан Стамболов“ №10</x:t>
   </x:si>
   <x:si>
     <x:t>Haskovo,Voyvodovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Educational Bridges: Path to Unity and Equality"
 </x:t>
   </x:si>
   <x:si>
     <x:t>000016983 "Akademic Sergey Korolyov" High School of Mathematics and Natural Studies Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. "Марица" №4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0041</x:t>
   </x:si>
   <x:si>
     <x:t>School Without Bullying – "A Model for a Safe and Supportive Environment at "Akad. S. Korolyov" High School of Mathematics and  Natural Studies" - Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000403414 Vocational High School of Management and Food Technologies – Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, бул."Георги Кочев" №102</x:t>
   </x:si>
   <x:si>
-    <x:t>Pleven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.008-0026</x:t>
   </x:si>
   <x:si>
     <x:t>"Learning Together, Succeeding Together"</x:t>
   </x:si>
   <x:si>
+    <x:t>000252720 VOCATIONAL HIGH SCHOOL "ACAD. SERGEY P. KOROLEV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, ул. Орлинска № 70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Center for Excellence in VET at the Vocational High School "Acad. Sergey P. Korolyov" - Dupnitsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>106019752 "Vasil Levski" Vocational School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул. "Св. Патриарх Евтимий" №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Mezdra</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0006</x:t>
   </x:si>
   <x:si>
     <x:t>“Apostles of Kindness”</x:t>
   </x:si>
   <x:si>
+    <x:t>000764445 Vocational  School "Velizar Peev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svoge, 2260, ул. „Отец Паисий“ №9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Center for Excellence in VET at PG "Velizar Peev"</x:t>
+  </x:si>
+  <x:si>
     <x:t>176735651 Professional High School "Prof. Dr. Asen Zlatarov"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "ДИМИТЪР БЛАГОЕВ", № 84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimitrovgrad,Zhelezino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission - Together we can!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000152168 Vocational School "Prof. dr. Asen Zlatarov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, Южна промишлена зона</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.008-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dual training for successful professional and personal realization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.005-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Proffessionalism, quality, growth</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, БУЛ. "ДИМИТЪР БЛАГОЕВ", № 84</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Different, Yet Together: A School for All</x:t>
   </x:si>
   <x:si>
-    <x:t>000152168 Vocational School "Prof. dr. Asen Zlatarov"</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000608465 ‘Vasil Dimitrov’ Vocational High School, Madan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Madan, 4900, ж.к. МАЛКА РЕКА ул. ПЕРЕЛИК №3</x:t>
   </x:si>
   <x:si>
     <x:t>Madan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0090</x:t>
   </x:si>
   <x:si>
     <x:t>“A school without conflict: Building a positive and supportive environment at ‘Vasil Dimitrov’ Vocational High School, Madan”</x:t>
   </x:si>
   <x:si>
     <x:t>000499336 Professional High School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kubrat, 7300, ул."Цар Иван Аден II" №13</x:t>
   </x:si>
   <x:si>
     <x:t>Kubrat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0023</x:t>
   </x:si>
   <x:si>
     <x:t>"The power of goodness"</x:t>
   </x:si>
   <x:si>
     <x:t>000123704 Vocational High School of Agricultural Technologies “Tsanko Tserkovski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. "Руски" № 46</x:t>
   </x:si>
   <x:si>
-    <x:t>Pavlikeni</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Vocational Education for Industry and Agriculture – Centre of Excellence – Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул.: "Руски" №46</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0029</x:t>
   </x:si>
   <x:si>
     <x:t>"Calm Together"</x:t>
   </x:si>
   <x:si>
     <x:t>000842774 Professional High School of Agrarian Management - Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. "25 ти септември" 86</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Dual Education for Modern Agricultural Economy".</x:t>
   </x:si>
   <x:si>
+    <x:t>000454914 Vocational High School of Architecture, Construction and Geodesy "Arch. Kamen Petkov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4017, "Арх. Камен Петков" №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No to bullying and aggression at school - prevention and deterrence.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000454960 Professional School of interior, architecture and woodworking "Hristo Botev", Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. "Гладстон" №70</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Training through work - a guarantee for economic development and prosperity</x:t>
   </x:si>
   <x:si>
     <x:t>000522393 Vocational high school of woodworking and interior architecture "Josif Vondrak"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7002, ул. „Александровска“ №108</x:t>
   </x:si>
   <x:si>
-    <x:t>Ruse</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training at Vocational high school of woodworking and interior architecture "Josif Vondrak"</x:t>
   </x:si>
   <x:si>
     <x:t>000896213 Vocational High School of Woodworking and Construction Tsar Ivan Asen Second</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, "Пловдивска" 37</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Haskovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0036</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 School of Trust</x:t>
   </x:si>
   <x:si>
     <x:t>000232881 Vocational school of Electrical engineering and Electronics "Kapitan Petko voyvoda"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. МАРА МИХАЙЛОВА, № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Center for Excellence in Vocational Education and Training at PGEE "Captain Petko Voivoda"</x:t>
   </x:si>
   <x:si>
     <x:t>104068633 PGEE "M. V. LOMONOSOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, ул. "Никола Петров" №31</x:t>
@@ -2860,74 +4364,86 @@
   <x:si>
     <x:t>000183295 PROFESSIONAL HIGH SCHOOL OF AGRICULTURE "STEFAN TSANOV" - TOWN OF KNEZA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. "Марин Боев" 5</x:t>
   </x:si>
   <x:si>
     <x:t>Knezha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0012</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at Professional school of Agriculture "Stefan Tsanov" - town of Knezha."</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. "Марин Боев" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual systemin professional education and training in PROFESSIONAL HIGH SCHOOL OF AGRICULTURE "STEFAN TSANOV" - town of Knezha.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-3.009-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Vocational Education and Training and Skills for the Future in the Centre of Vocational Excellence at "Stefan Tsanov" Professional High School of Agriculture, Knezha.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000847248 Vocational High School of Agriculture "Todor Rachinski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Toshevo, 9500, ул. "Опълченска" № 46</x:t>
   </x:si>
   <x:si>
-    <x:t>General Toshevo,Krasen,Plachidol,Pobeda</x:t>
+    <x:t>General Toshevo,Pobeda,Krasen,Plachidol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Shared knowledge and values</x:t>
   </x:si>
   <x:si>
+    <x:t>General Toshevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center for Innovative Vocational Education: a Secure and Sustainable Green Career</x:t>
+  </x:si>
+  <x:si>
     <x:t>000499254 Proffesional High School Of Economics "Rober Shuman"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, ул. "Камчия"1</x:t>
   </x:si>
   <x:si>
-    <x:t>Razgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.005-0022</x:t>
   </x:si>
   <x:si>
     <x:t>The improvement of the quality and the efficiency of proffesional education in accordance with the needs of labor market.</x:t>
   </x:si>
   <x:si>
     <x:t>000252713 “Yordan Zahariev” Vocational High School of Economics and Management</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, ул. "19 февруари" №28</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0146</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in “Yordan Zahariev” Vocational High School of Economics and Management</x:t>
   </x:si>
   <x:si>
     <x:t>000334231 VOCATIONAL HIGH SCHOOL OF ECONOMICS AND TOURISM "ALEKO KONSTANTINOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Velingrad, 4600, ул. СЪЕДИНЕНИЕ, номер 49</x:t>
   </x:si>
   <x:si>
     <x:t>Velingrad</x:t>
@@ -2995,249 +4511,276 @@
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4004, район Южен, бул. Александър Стамболийски № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual educational system in Professional Highschool in mechanics and engineering, city of Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>000559025 Vocational High School of Agricultural Mechanization "NIKOLA Y. VAPTSAROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredishte, 7560, Ул. "Добруджа" №80</x:t>
   </x:si>
   <x:si>
     <x:t>Sredishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the leading role of the Center for Excellence at the Vocational  High School for Agricultural Mechanization N.Vaptsarov in the development of vocational education and training in the region by providing high-quality,innovative and attractive vocational education,forming professionals of the present and the future,in accordance with the dynamically changing needs of the labour market.</x:t>
   </x:si>
   <x:si>
+    <x:t>000342769 PROFESSIONAL VOCATIONAL HIGH SCHOOL OF ELECTRICAL AND MECHANICAL ENGINEERING - PAZARDZHIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, Бул. Цар Освободител № 105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>#NoH@te</x:t>
+  </x:si>
+  <x:si>
     <x:t>000403345 Profesionalna gimnaziya po mehanoelektrotehnika  - Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. "Климент Охридски" № 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual training system at PGMET - Pleven</x:t>
   </x:si>
   <x:si>
+    <x:t>000210187 Professional High School of Mechano-Electrical Engineering "Gen. Ivan Bachvarov", Sevlievo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sevlievo, 5400, ул. "Ненко Илиев" № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sevlievo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Growing Together – A School Environment Based on Respect and Cooperation"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000044160 VOCATIONAL HIGH SCHOOL OF MECHANICAL, ELECTRONIC AND ELECTRONICS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, бул. "Стефан Стамболов" №67</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Dual Future - Quality Vocational Training Through Partnership"</x:t>
   </x:si>
   <x:si>
     <x:t>000522354 Vocational School of Clothes Design and Tailoring “Nedka Ivan Lazarova” – Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Велико Търново" № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in Vocational School of Clothes Design and Tailoring “Nedka Ivan Lazarova” – Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000254810 Vocational High School of Clothing and Business Management “St. Ivan Rilski”, Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, гр. Дупница, ул. "Никола Лазарков" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0053</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention of aggression at PGOSU “St. Ivan Rilski”, Dupnitsa through training, mediation, and parental partnership."</x:t>
   </x:si>
   <x:si>
     <x:t>118500462 Vocational High School, Service and Transport</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dulovo, 7650, ул."Шуменско шосе"№42</x:t>
   </x:si>
   <x:si>
-    <x:t>Dulovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.005-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a link between education and the labor market through the development of the dual system in the Vocational High School for Clothing, Service and Transport, Dulovo</x:t>
   </x:si>
   <x:si>
     <x:t>000962670 Profesional High School of Lifting, Construction and Transport Equipment "Nikola Yonkov Vaptsarov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8602, ул.Търговска № 89</x:t>
   </x:si>
   <x:si>
-    <x:t>Yambol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the PG PSTT "Nikola Yonkov Vaptsarov"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Together in the Classroom</x:t>
   </x:si>
   <x:si>
     <x:t>000312572 Vocational higt-school of production technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "Владимир Заимов" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Building the future"</x:t>
   </x:si>
   <x:si>
     <x:t>117003945 Vocational school of industrial technologies "Atanas TS. Burov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Цар Калоян" 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training at the Professional High School of Industrial Technologies "Atanas Ts. Burov"</x:t>
   </x:si>
   <x:si>
     <x:t>000522337 Vocational School of River Shipbuilding and Navigation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. "Васил Левски" 1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training in the Vocational High School of River Shipbuilding and Navigation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000044235 Vocational High School of Agriculture “Zlatna Niva”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Aytos, 8500, ул. " Славянска" № 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safe and Inclusive School Environment for Everyone: Integrated Approaches for the Prevention of Bullying, Violence, and Discrimination</x:t>
   </x:si>
   <x:si>
     <x:t>000922882 Professional High School of Agriculture and Food Technologies</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Shumen, 9704, Шумен, бул. "Симеон Велики" №5
 </x:t>
   </x:si>
   <x:si>
     <x:t>Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and reduction of violence and aggression at Professional High School of Agriculture and Food Technologies, Shumen through training, mediation, and joint activities involving students, teachers, and parents.</x:t>
   </x:si>
   <x:si>
     <x:t>000499329 Vocational High School of Agriculture and Food Technologies "Angel Kanchev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, бул. "Априлско въстание" № 103</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0097</x:t>
   </x:si>
   <x:si>
     <x:t>School of Peace and Respect</x:t>
   </x:si>
   <x:si>
     <x:t>175787129 Vocational High School of Agriculture, Forestry and Tourism "Nikola Yonkov Vaptsarov" town of Chepelare</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chepelare, 4850, Беломорска 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Chepelare</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Support for the dual system of training in the PGSGST "N. J. Vaptsarov", Chepelare city, Smolyan region"</x:t>
   </x:si>
   <x:si>
     <x:t>000123637 Professional High School of Building, Architecture and Geodesy  “Angel Popov”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5002, ул. Никола Габровски № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0087</x:t>
   </x:si>
   <x:si>
     <x:t>We choose to understand each other</x:t>
   </x:si>
   <x:si>
     <x:t>000522347 VOCATIONAL HIGH SCHOOL OF CONSTRUCTION, ARCHITECTURE AND GEODESY "PENYO PENEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ГРАД РУСЕ, БУЛ. "ЦАР ОСВОБОДИТЕЛ" № 105А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Qualifications and innovations in the fields of construction, arts and design</x:t>
   </x:si>
   <x:si>
     <x:t>000582675 Dobri Zhelyazkov" Vocational High School for Textile and Apparel</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, пл. "Стоил войвода" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.005-0017</x:t>
   </x:si>
   <x:si>
     <x:t>The dual training system in "Dobri Zhelyazkov" Vocational High School for Textile and Apparel  - a shortcut to a successful career</x:t>
   </x:si>
   <x:si>
     <x:t>000672806 Professional High School of Telecommunications</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, Академик Стефан Младенов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Together For The Future</x:t>
   </x:si>
   <x:si>
     <x:t>120565499 PG PO TEHNIKA I TEHNOLOGII HRISTO BOTEV-SMOLYAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, ул. "ТРАКИЯ", номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>South Central (BG42)</x:t>
@@ -3249,50 +4792,62 @@
     <x:t>Development of the Dual Training System at PGT "Hristo Botev" - Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>000522532 Vocational School of Transport</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Проф. Димитър Баларев" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training in the Vocational High School of Transport</x:t>
   </x:si>
   <x:si>
     <x:t>175550048 Vocational High School of Transport, Service and Light Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул.25 септември 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Relationship between education and the labor market</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000962510 Vocational High School of Tourism "Aleko Konstantinov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, ул. "Търговска" №85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The voice of brave</x:t>
   </x:si>
   <x:si>
     <x:t>000044203 VOCATIONAL HIGH SCHOOL OF TOURISM "PROF. DR. ASEN ZLATAROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8001, бул."Стефан Стамболов", № 53</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Academy “Successful New Beginning”</x:t>
   </x:si>
   <x:si>
     <x:t>112010754 Vocational Gymnasium for Hairdressing and Restaurant Management</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, ул. "Граф Игнатиев" №3 A</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Educational recap for a solid start</x:t>
   </x:si>
@@ -3369,135 +4924,165 @@
   <x:si>
     <x:t>Pathway to a Profession – From School to the Real-World Work Environment</x:t>
   </x:si>
   <x:si>
     <x:t>000185872 Vocational School of Nuclear Energy "Igor V. Kurchatov" - Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kozloduy, 3320, ул.ОСВОБОДИТЕЛ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Center for Excellence in VET at the PG for Nuclear Energy "Igor V. Kurchatov" - Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>000210073 VOCATIONAL TECHNICAL HIGH SCHOOL "Dr. NIKOLA VASILIADI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. Брянска № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.009-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Excellence Hub Gabrovo - a regional ecosystem for quality vocational education and training</x:t>
   </x:si>
   <x:si>
+    <x:t>000962492 Vocational Technical Secondary School “Ivan Raynov”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, улица"Цар Иван Александър" №42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technological Leap: Support for Practical Skills and Professional Development</x:t>
+  </x:si>
+  <x:si>
     <x:t>000017163 Vocational Technical High School - Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. „Тодор Каблешков“ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0058</x:t>
   </x:si>
   <x:si>
     <x:t>“Safe and supportive school community: Prevention of aggression and violence at the Vocational Technical High School - Sandanski”</x:t>
   </x:si>
   <x:si>
     <x:t>177060299 PROFILIRANA GIMNAZIA "HRISTO BOTEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, ул. ЦАР САМУИЛ, номер 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0105</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the Profiled High School "Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>000013955 “Yane Sandanski Profiled High School”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. „Свобода“ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0056</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention of aggression at “Yane Sandanski Profiled High School”, Sandanski through training, mediation, and parental partnership."</x:t>
   </x:si>
   <x:si>
     <x:t>000185517 Specialized High School of Natural Sciences and Mathematics "Academician Ivan Tsenov", Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, бул. “Демокрация” №18</x:t>
   </x:si>
   <x:si>
-    <x:t>Vratsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0013</x:t>
   </x:si>
   <x:si>
     <x:t>A future for good</x:t>
   </x:si>
   <x:si>
     <x:t>000806438 Nikola Obreshkov Profiled High School of Natural Sciences and Mathematics, Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, ул. "Орешака" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual training system in the municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
+    <x:t>000758290 1st Primary School "Vasil Levski" in the town of Kostinbrod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kostinbrod, 2230, ул. СТАРА ПЛАНИНА 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together Against Aggression at 1st Primary School ‘Vasil Levski’, Kostinbrod: Training, Support, and Partnership for a Safe School Environment.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000802281 I OU "SVETI PAISIY HILENDARSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Galabovo, 6280, ул. СЛАВЯНСКА, номер 17А</x:t>
   </x:si>
   <x:si>
     <x:t>Galabovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education - tolerant together</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0004715040046 District East of Plovdiv Municipality.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4006, бул."Шести септември" № 274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for children with talents in District East of Plovdiv Municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>000025459 Regional Educational Department  - Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized territorial administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. Тракия № 2, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Mission for Education</x:t>
   </x:si>
   <x:si>
     <x:t>812118128 Regional department of education - Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Уилям Гладстон" № 150</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas (BG341)</x:t>
   </x:si>
@@ -3702,66 +5287,60 @@
   </x:si>
   <x:si>
     <x:t>"Together for the success of every child"
 Partnership project for dropout prevention and support for children at risk</x:t>
   </x:si>
   <x:si>
     <x:t>831903375 Regional Department of Education – Sofia-city</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1303, ул."Антим I" №17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Let's bring their future back
 A Project for Outreach, Inclusion and Retention of Children and Students in the Education System of Sofia City Region</x:t>
   </x:si>
   <x:si>
     <x:t>000818606 Regional Department of Education - Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, Барейро № 9, ет. 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Stara Zagora</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.002-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Access to Education for Every Child – Kazanlak, Pavel Banya, Maglizh</x:t>
   </x:si>
   <x:si>
     <x:t>000876239 Regional Education Office – Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, ул. "Иван Вазов" №1, ет. 2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Full range: from 4 to 16 years old</x:t>
   </x:si>
   <x:si>
     <x:t>130034290 Regional department of education - Haskovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. "Патриарх Евтимий" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Education with no exceptions</x:t>
   </x:si>
   <x:si>
     <x:t>121054995 Regional Department of Education – Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. "Жорж Папазов" № 6</x:t>
   </x:si>
@@ -3793,260 +5372,296 @@
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "Искър" № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0009</x:t>
   </x:si>
   <x:si>
     <x:t>School and business in partnership for dual education</x:t>
   </x:si>
   <x:si>
     <x:t>102151450 Association Demetra</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул.Шейново №102а</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Contributing to a multicultural environment without violence through the application of intercultural education and sports</x:t>
   </x:si>
   <x:si>
     <x:t>176987823 VIA HUMANICA ASSOCIATION</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. "Кирил и Методий" №18</x:t>
   </x:si>
   <x:si>
-    <x:t>Letnitsa,Lovech</x:t>
+    <x:t>Lovech,Letnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0104</x:t>
   </x:si>
   <x:si>
     <x:t>Close And Different</x:t>
   </x:si>
   <x:si>
     <x:t>176988131 SDRUZHENIE "SOCIUS"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, ул. "Христо Ботев" 77</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Second chance for knowledge</x:t>
   </x:si>
   <x:si>
     <x:t>176972771 Association "UTRE - respect, tolerance, understanding, unity"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tarnak, 3249, с. Търнак, ул. Крайна, №62, общ. Бяла Слатина, обл. Враца</x:t>
   </x:si>
   <x:si>
-    <x:t>Borovan,Byala Slatina,Gabare,Tarnak</x:t>
+    <x:t>Tarnak,Byala Slatina,Gabare,Borovan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Learning to live together"</x:t>
   </x:si>
   <x:si>
     <x:t>101159444 BUSINESS INCUBATOR – GOTSE DELCHEV, ENTREPRENEURSHIP PROMOTION CENTRE, ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, Царица Йоанна 12</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad (BG413)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Partnership for Adult Literacy in Gotse Delchev Region</x:t>
   </x:si>
   <x:si>
     <x:t>130253455 CENTRAL POLICE TAEKWON - DO CLUB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1408, гр. София,  р-н Триадица, ж.к. Иван Вазов, ул. Балша № 18 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Dzhurovo,Sofia</x:t>
+    <x:t>Sofia,Dzhurovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0092</x:t>
   </x:si>
   <x:si>
     <x:t>A CHILD HELPS A CHILD</x:t>
   </x:si>
   <x:si>
     <x:t>000016976 Seventh Secondary School "Kuzman Shapkarev" - Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. "Илинден", №13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"My safe world"</x:t>
   </x:si>
   <x:si>
     <x:t>000662107 Agricultural Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1373, ул. Суходолска №30</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of project doctoral studies at the Agricultural Academy</x:t>
   </x:si>
   <x:si>
+    <x:t>000673146 Sofia Vocational School "Knjaginja Evdokia"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. „Атанас Далчев“ 8, р-н "Изгрев"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Well-being for students, teachers, parents.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670680 SOFIYSKI UNIVERSITET "SV.KLIMENT OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.004-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Developing Innovative MEthods, Technologies and mOdels to support a Data driven Economy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.004-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dynamics of Historical and Religious Processes, Social Inclusion and Cultural Diversity in Depopulated Regions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PhD Academy: New knowledge and technologies for innovation and sustainable development (PhDA)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Future Jobs: Social Innovation and Competence Building in Response to the Demands of the Creative Arts, Recreational Industries and New  Media Environment
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-3.004-0007</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000670680 Sofia University “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, бул. "Цар Освободител" 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Interdisciplinary training of doctoral students to develop knowledge and competencies in various branches of modern research for healthy life and clean technologies (INTERDOC)</x:t>
   </x:si>
   <x:si>
     <x:t>115148365 SOCIAL FOUNDATION INDI-ROMA 97</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул."Ал. Стамболийски" №52,</x:t>
   </x:si>
   <x:si>
     <x:t>Kuklen,Perushtitsa,Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Together to Success: Improving Intercultural Communication in Education"</x:t>
   </x:si>
   <x:si>
+    <x:t>000047787 SU "Yurii Gagarin"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, жк "Зорница", бл. 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at the "Yuri Gagarin Sports School" in Burgas</x:t>
+  </x:si>
+  <x:si>
     <x:t>000459562 SU CHERNORIZETS HRABAR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4023, ж.к. ТРАКИЯ, ул. СЪЕДИНЕНИЕ, номер 9</x:t>
   </x:si>
   <x:si>
     <x:t>Plovdiv,Simeonovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Integration and friendship through club activities based on interests - " Together we can do anything "</x:t>
   </x:si>
   <x:si>
     <x:t>126157440 SU "SV.PAISIY HILENDARSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. КРЕСНА, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Literacy of adults from the Municipality of Haskovo in "St. Paisii Hilendarski" Secondary School, town Haskovo</x:t>
   </x:si>
   <x:si>
     <x:t>000183152 Secondary school "Hristo Smirnenski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Koynare, 5986, ул. "ХРИСТО БОТЕВ", номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Brenitsa,Koynare</x:t>
+    <x:t>Koynare,Brenitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Different but united we will succeed!</x:t>
   </x:si>
   <x:si>
     <x:t>000152030 "Nikola Yonkov Vaptsarov" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Drenovets, 3920, ул."Георги Димитров " №130, община Ружинци, обл.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>Drenovets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Let's stop the bullying</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177209622 St. Cyril and Methodius" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dimovo, 3750, ул. „Георги Димитров“ № 38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullying has no place here</x:t>
   </x:si>
   <x:si>
     <x:t>000760213 Secondary school "Neofit Rilski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Banya, 2040, ул. "Маришка" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Dolna Banya,Momin Prohod</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Differences are a territory with no borders!
 United - the municipalities of Kostenets and Dolna Banya  - for a better future! 
 Let's go down this path together!</x:t>
   </x:si>
   <x:si>
     <x:t>108502689 "Hristo Botev" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chorbadzhiysko, 6890, Квартал "Старо Чорбаджийско" № 40</x:t>
   </x:si>
   <x:si>
@@ -4056,72 +5671,87 @@
     <x:t>BG05SFPR001-1.010-0108</x:t>
   </x:si>
   <x:si>
     <x:t>“School of Trust”</x:t>
   </x:si>
   <x:si>
     <x:t>000123533 BACHO KIRO SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Pavlikeni, 5200, ул. "Св. Св. Кирил и Методий", № 53
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Brave enough to be kind</x:t>
   </x:si>
   <x:si>
     <x:t>000123533 SREDNO UCHILISHTE "BACHO KIRO"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, Ул. "Св. св. Кирил и Методий" № 53</x:t>
   </x:si>
   <x:si>
-    <x:t>Batak,Pavlikeni,Varbovka</x:t>
+    <x:t>Pavlikeni,Batak,Varbovka</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>We learn together, we live together</x:t>
   </x:si>
   <x:si>
     <x:t>115777575 Secondary school "Brothers Miladinovi"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Plovdiv, 4004, ул. "Тодор Александров" 14
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Calm classroom</x:t>
   </x:si>
   <x:si>
+    <x:t>000082271 SU "VASIL LEVSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dolni Chiflik, 9120, ул. ТРЕТИ МАРТ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dolni Chiflik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in SU "VASIL LEVSKI"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000808028 Secondary school "Vasil Levski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Galabovo, 6280, кв. Строител</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0144</x:t>
   </x:si>
   <x:si>
     <x:t>A school without violence: An example for preventing and a supportive space</x:t>
   </x:si>
   <x:si>
     <x:t>000082264 "Vasil Levski" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, ул. Георги Димитров 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"School without aggression - a school of trust"</x:t>
   </x:si>
   <x:si>
     <x:t>000282400 Secondary school "Vasil Levski</x:t>
@@ -4156,242 +5786,291 @@
   <x:si>
     <x:t>000802356 “Exarch Antim I” Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, ул.  “Св. Климент Охридски” № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Flight towards change - preventing violence and promoting goodness</x:t>
   </x:si>
   <x:si>
     <x:t>000043652 Elin Pelin High School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruen, 8540, Ул.“Първи май“ №12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0111</x:t>
   </x:si>
   <x:si>
     <x:t>Bullying is not cool</x:t>
   </x:si>
   <x:si>
+    <x:t>000183060 Secondary School "Ivan Vazov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Mezdra, 3100, ул."Георги Димитров"№32
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School Dialogue: Prevention, Trust, Understanding</x:t>
+  </x:si>
+  <x:si>
     <x:t>000042540 SU "IVAN VAZOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. ХР. БОТЕВ, номер 42</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Tankovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0098</x:t>
   </x:si>
   <x:si>
     <x:t>Coast of understanding - intercultural education through culture and sport in Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000183060 SU Ivan Vazov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул. Георги Димитров № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Banitsa,Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Intecultural Education for Joint Success</x:t>
   </x:si>
   <x:si>
     <x:t>000048803 "Yordan Yovkov" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв. ИЗГРЕВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Let's stop the bullying now</x:t>
   </x:si>
   <x:si>
     <x:t>000760156 SREDNO UCHILISHTE "LYUBEN KARAVELOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Koprivshtitsa, 2077, бул. "Хаджи Ненчо Палавеев" 77</x:t>
   </x:si>
   <x:si>
-    <x:t>Koprivshtitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Creating a Safe, Supportive and Inclusive School Environment at Lyuben Karavelov Secondary School – Koprivshtitsa through the Prevention of Aggression, Violence and Bullying and the Promotion of a Culture of Tolerance, Respect and Cooperation among Students, Teachers and Parents.</x:t>
   </x:si>
   <x:si>
     <x:t>000082104 LYUBEN KARAVELOV SECONDARY SCHOOL - City of Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, ж.к. "Аспарухово", ул. "Народни будители", № 17 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Mission TED – Tolerance, Empathy, Kindness</x:t>
   </x:si>
   <x:si>
     <x:t>000209992 SU "MAKSIM RAYKOVICH"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. ВАСИЛ ЛЕВСКИ, № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0103</x:t>
   </x:si>
   <x:si>
     <x:t>„Strong without violence“</x:t>
   </x:si>
   <x:si>
     <x:t>181446602 "Nedyalka Shileva" Secondary School - Saedinenie</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Saedinenie, 4190, „Баба Исака Скачкова” № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Saedinenie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Nedyalka Shileva Secondary School – A School Without Aggression</x:t>
   </x:si>
   <x:si>
+    <x:t>000453292 SU "NIKOLA VAPTSAROV" - gr. PLOVDIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4003, Огражден, номер 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For a Safe, Inclusive and Supportive School Environment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175522060 Nikola Voyvodov Secondary School – Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3005, гр. Враца, ж.к. "Дъбника"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and Protection Against Bullying and Violence, and Reduction of Aggression at Nikola Voyvodov Secondary School – Vratsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>176744305 SU "NIKOLA Y. VAPTSAROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruzhintsi, 3930, ул. ГОРАН ЦЕНОВ, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Ruzhintsi,Vidin</x:t>
+    <x:t>Vidin,Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>MRET (Motivation, Responsibility, Empathy, Tolerance)</x:t>
   </x:si>
   <x:si>
     <x:t>000258404 Seconday school "Petko Rachov Slaveykov@</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. "Райко Жинзифов" 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0046</x:t>
   </x:si>
   <x:si>
     <x:t>"Time for you"</x:t>
   </x:si>
   <x:si>
     <x:t>000048995 Secondary School "Petko Rosen"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. "Меден рудник", зона А, до бл.404</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0142</x:t>
   </x:si>
   <x:si>
     <x:t>Hand in Hand Towards Goodness</x:t>
   </x:si>
   <x:si>
     <x:t>000212633 "Raicho Karolev" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. "Любен Каравелов" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant school – a safe environment for all</x:t>
   </x:si>
   <x:si>
     <x:t>104075663 Middle School "St. Kliment Ohridski", Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suhindol, 5240, ул. Росица 78</x:t>
   </x:si>
   <x:si>
-    <x:t>Suhindol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0061</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention of aggression at St. "Kliment Ohridski" Secondary School, Suhindol through training, mediation, and parent partnership”</x:t>
   </x:si>
   <x:si>
     <x:t>000012999 "St. Paisius of Halendar" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ablanitsa, 2932, ул. Христо Ботев 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ablanitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>We can</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0081</x:t>
   </x:si>
   <x:si>
     <x:t>No aggression or harassment</x:t>
   </x:si>
   <x:si>
+    <x:t>000154055 "Saints Cyril and Methodius" Primary and secondary school - Bregovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bregovo, 3790, "Хан Омуртаг" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bregovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Stop bullying - choose kindness"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000042679 Secondary School "St.St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, ул. "Димитър Благоев "№44</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-1.004-0097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friendship without borders</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.010-0109</x:t>
   </x:si>
   <x:si>
     <x:t>"Bullying hurts kindness heals"</x:t>
   </x:si>
   <x:si>
     <x:t>000151867 Secondary school ,,Sv.Sv. Kiril and Metodii''</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novo Selo, 3784, ул."Никола Петков" №24</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Selo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence, reduction of aggression at school</x:t>
   </x:si>
   <x:si>
     <x:t>000867037 SECONDARY SCHOOL" ST.ST.CYRIL AND METHODIUS"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Antonovo, 7970, ул. ТУЗЛУШКИ ГЕРОЙ, номер 20</x:t>
@@ -4411,147 +6090,259 @@
   <x:si>
     <x:t>Bulgaria, Burgas, 8112, кв. Рудник, ул. "П.Р. Славейков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"New beginning - 2"</x:t>
   </x:si>
   <x:si>
     <x:t>000893181 Secondary School “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stambolovo, 6362, ...</x:t>
   </x:si>
   <x:si>
     <x:t>Stambolovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0110</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention and Reduction of Bullying, Violence and Aggression Among Students at Secondary School ‘St. Kliment Ohridski’, Stambolovo”</x:t>
   </x:si>
   <x:si>
+    <x:t>000891419 St. Kliment Ohridski Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Simeonovgrad, 6490, ул. "Христо Ботев" №37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simeonovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at St. Kliment Ohridski Secondary School, Simeonovgrad.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000083131 St. Kliment Ohridski Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dalgopol, 9250, ул. Цар Симеон 50</x:t>
   </x:si>
   <x:si>
-    <x:t>Dalgopol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Our School – A Territory of Goodness</x:t>
   </x:si>
   <x:si>
     <x:t>000013777 Secondary School "St. Clement of Ohrid"  Slashten</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slashten, 2937, "Гоце Делчев" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Slashten</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0033</x:t>
   </x:si>
   <x:si>
     <x:t>“School Without Violence: Modern Approaches for Preventing Bullying and Aggression at Secondary School 'St. Kliment  Ohridsky' , Slashten”</x:t>
   </x:si>
   <x:si>
+    <x:t>825168476 Secondary School “Saint Sedmochislenitsi”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4023, ЖК "Тракия", улица "Съединение", №81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0138</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„ Succeeding TOGETHER“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000921823 "TRAIKO SIMEONOV" SECONDARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shumen, 9700, "Ген. Драгомиров" № 44Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>With mission and respect - no to aggression!</x:t>
+  </x:si>
+  <x:si>
     <x:t>000922754 SU "Han Isperih" Novi pazar</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novi Pazar, 9900, "Ген. Владимир Заимов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0051</x:t>
   </x:si>
   <x:si>
     <x:t>"A school with a horizon - building values and worthy successors."</x:t>
   </x:si>
   <x:si>
     <x:t>000151504 Hristo Botev Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gramada, 3830, ул. Ангел Мишев 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Gramada</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Positive School Environment</x:t>
   </x:si>
   <x:si>
+    <x:t>000252624 Secondary School Hristo Botev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bobovdol, 2670, ул.СВ.СВ.КИРИЛ И МЕТОДИЙ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bobovdol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in Secondary School Hristo Botev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000499186 "Hristo Botev" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tsar Kaloyan, 7280, Ул. Освобождение 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsar Kaloyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together against aggression</x:t>
+  </x:si>
+  <x:si>
     <x:t>000042686 "Hristo Botev" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, град Карнобат, ул. Христо Ботев № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0006</x:t>
   </x:si>
   <x:si>
     <x:t>School for all</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Be a Buddy</x:t>
   </x:si>
   <x:si>
     <x:t>000499186 "Hristo Botev" Secondary School.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsar Kaloyan, 7280, ул.Освобождение №26</x:t>
   </x:si>
   <x:si>
     <x:t>Tsar Kaloyan,Vladimirovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0105</x:t>
   </x:si>
   <x:si>
     <x:t>Together, hand in hand.</x:t>
   </x:si>
   <x:si>
+    <x:t>000758803 Sredno uchilishte "Hristo Botev", grad Dragoman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dragoman, 2210, град Драгоман, ул. Кирил и Методий 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dragoman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at the "Hristo Botev" Secondary School in the town of Dragoman.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000402967 "Hristo Smirnenski" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pleven, 5800, ул. Климент Охридски 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in "Hristo Smirnenski" secondary school</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000454792 "Hristo Smirnenski" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Brezovo, 4160, ул. В. Коларов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be a Buddy, Not a Bully</x:t>
+  </x:si>
+  <x:si>
     <x:t>000402173 SECONDARY SCHOOL "HRISTO SMIRNENSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. "Георги Раковски" № 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulyantsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Classroom of TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0024</x:t>
   </x:si>
   <x:si>
     <x:t>"COMPLEX PROGRAMS FOR DESEGREGATION AND PREVENTION OF SECONDARY SEGREGATION AND AGAINST DISCRIMINATION IN THE MUNICIPALITIES OF GULYANTSI AND SUHINDOL"</x:t>
   </x:si>
   <x:si>
     <x:t>000013791 Secondary School "Nikola Vaptsarov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. "Иван Вазов" 3</x:t>
   </x:si>
   <x:si>
     <x:t>Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0013</x:t>
   </x:si>
   <x:si>
     <x:t>We learn and succeed</x:t>
   </x:si>
@@ -4580,196 +6371,232 @@
     <x:t>BG05SFPR001-1.010-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at ‘Otets Paisiy’ Secondary School, Kirkovo Village</x:t>
   </x:si>
   <x:si>
     <x:t>000760188 "HRISTO BOTEV" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, ул. „Цар Освободител“ № 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Together for a safe and inclusive school environment at High school "Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>000402173 Secondary school „Hristo Smirnenski“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. „Георги Раковски“ № 19
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Gulyantsi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.004-0023</x:t>
   </x:si>
   <x:si>
     <x:t>INTERCULTURAL TALKS IN THE CITY OF FLOWERS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. „Георги Раковски“ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„DEJA VU - BACK TO EDUCATION“</x:t>
   </x:si>
   <x:si>
     <x:t>000460010 Konstantin Velichkov Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. Бугариево 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Together we succeed</x:t>
   </x:si>
   <x:si>
     <x:t>000521474 SU S PREPODAVANE NA NEMSKI EZIK "FRIDRIH SHILER"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7013, ж.к. ЗДРАВЕЦ-ИЗТОК ул. ИЗМАИЛ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0099</x:t>
   </x:si>
   <x:si>
     <x:t>Stop &amp; Talk: Anti-Aggression Strategies (STaaS) at "Deutsche Schule"</x:t>
   </x:si>
   <x:si>
     <x:t>000342662 St. St. Cyril and Methodius High School.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, бул. България 69</x:t>
   </x:si>
   <x:si>
-    <x:t>Strelcha</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in schools</x:t>
   </x:si>
   <x:si>
     <x:t>000499186 'Hristo Botev' Secondary School</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Tsar Kaloyan, 7280, Ул. Освобождение 26</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.008-0031</x:t>
   </x:si>
   <x:si>
     <x:t>With care for every child</x:t>
   </x:si>
   <x:si>
     <x:t>000842176 Nikola Vaptsarov Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karapelit, 9390, ул"Втора" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Karapelit</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and addressing bullying, violence, and aggression at  “Nikola Vaptsarov”, village Karapelit through training for students and teachers, workshops with parents, a mediation club, discussion tables, and inter-school meetings, with special focus on students from minority and vulnerable groups to create a safe, inclusive, and supportive school environment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270495 SOFIA MUNICIPALITY – BANKYA DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bankya, 1320, ул. "Цар Симеон" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANKYA – A STAGE FOR TALENT: Support for children and students in music, theatre, STEM, sports, culinary and visual arts, foreign languages and digital media</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270480 Sofia Municipality - Vazrazhdane district</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1303, Бул. „Александър Стамболийски“ № 62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia Cap.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talents in the heart of Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270579 SO - district "Krasna Polyana"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1330, ул. „Освобождение“ № 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Academy for young artists, history through the lens and on stage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270598 Sofia Municipality – Nadezhda District</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1220, гр.София, ул."Осми март " 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Students with Talents: Ecology, STEM, and a Greenhouse for the Future</x:t>
   </x:si>
   <x:si>
     <x:t>000124026 STOPANSKA AKADEMIYA "DIMITAR A. TSENOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. ЕМАНУИЛ ЧАКЪРОВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"Danube and Black Sea in the EU Strategic Innovation Agenda Lighthouse, through the Project based Doctoral Studies in the Green and Blue Economy, and the Indrustry 5.0 Management</x:t>
   </x:si>
   <x:si>
     <x:t>000082307 SS"St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Ignatievo, 9143, гр. Игнатиево, ул. Плиска 11
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ignatievo,Varna</x:t>
+    <x:t>Varna,Ignatievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Friends in different colors</x:t>
   </x:si>
   <x:si>
     <x:t>000558350 SU "VASIL LEVSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Glavinitsa, 7630, ул."Оборище" 57</x:t>
   </x:si>
   <x:si>
-    <x:t>Dobrotitsa,Glavinitsa</x:t>
+    <x:t>Glavinitsa,Dobrotitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0102</x:t>
   </x:si>
   <x:si>
     <x:t>United in science, work and entertainment</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, УЛ. ХРИСТО БОТЕВ 42</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of education at SU "Ivan Vazov" in support of the construction of a new model of health care for children in the UIR</x:t>
   </x:si>
   <x:si>
     <x:t>000012611 SU "SV.SV. KIRIL I METODIY"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yakoruda, 2790, ул. КИРИЛ И МЕТОДИЙ, номер 68</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Yakoruda</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0083</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the "ST.ST. CYRIL AND METHOD" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>108070279 "CHRISTO BOTEV" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dzhebel, 6850, ул. ТРАКИЯ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>Dzhebel</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the "CHRISTO BOTEV" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>000012745 St. Paisiy Hilendarski Secondary School</x:t>
   </x:si>
@@ -4813,72 +6640,108 @@
   <x:si>
     <x:t>831917834 TECHNICAL UNIVERSITY - SOFIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, кв. ДЪРВЕНИЦА ул. КЛИМЕНТ ОХРИДСКИ, номер 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Support for project-based PhD studies in the professional field of "Electrical Engineering, Electronics and Automation" at the Technical University- Sofia.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0025</x:t>
   </x:si>
   <x:si>
     <x:t>DOCTORAL SCHOOLS FOR SCIENCE, INNOVATION AND GREEN ENERGY IN ICT "DUNIZVIKT"</x:t>
   </x:si>
   <x:si>
     <x:t>123024538 TRAKIYSKI UNIVERSITET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ж.к. Студентски град, Тракийски университет, Ректорат</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia,Stara Zagora,Varna</x:t>
+    <x:t>Stara Zagora,Varna,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0023</x:t>
   </x:si>
   <x:si>
     <x:t>PhD studies for development of economically applicable and innovative models for research and professional development at Trakia University - Stara Zagora; Medical University - Varna and Sofia University - Sofia (DREAM TrU)</x:t>
   </x:si>
   <x:si>
     <x:t>000871644 Third Primary School "Petko Rachov Slaveykov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, ул. БЯЛО МОРЕ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0072</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">We learn, dream, create. Diversity makes us strong.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000012472 Third Primary School ‘Dimitar Talev’</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, бул. Св.Св.Кирил и Методий № 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Prevention of aggression at Third Primary School ‘Dimitar Talev’, Blagoevgrad through training, mediation, and parental partnership.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000311649 Third Primary School “Dr. Petar Beron”, Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Montana, 3400, ул. “Княз Александър Батенберг“ № 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Change Through Support: A Sustainable Model for Reducing Aggression and Strengthening a Positive School Climate”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000044185 Commercial High School Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул.Георги Шагунов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project proposal by the Burgas Commercial High School under project "BG05SFPR001-1.010 'Prevention and Avoidance of Bullying and Violence and Reduction of Aggression in Schools'"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670602 University of National and World Economy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ж.к. Студенстки град, ул. 8-МИ ДЕКЕМВРИ, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative Doctoral Education 2030</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Doctoral Project 2030</x:t>
   </x:si>
   <x:si>
     <x:t>000670552 University of Library Studies and Information Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, бул. Цариградско шосе 119</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0005</x:t>
@@ -4914,109 +6777,130 @@
   <x:si>
     <x:t>203740812 Fund Manager of Financial Instruments in Bulgaria JSC</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Single-member joint stock company – SMJSC (EAD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Лъчезар Станчев № 5, Софарма Бизнес Тауърс, сграда А, ет. 5.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of financial instruments under Programme Education 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>175460843 Bulgarian Memory Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, ул. "Атанас Дуков" 32, бизнес сграда "МПлаза" ет.8</x:t>
   </x:si>
   <x:si>
-    <x:t>Ablanitsa,Belitsa,Hadzhidimovo,Kochan,Ribnovo,Satovcha,Slashten,Valkosel,Yakoruda</x:t>
+    <x:t>Belitsa,Yakoruda,Ribnovo,Ablanitsa,Hadzhidimovo,Satovcha,Kochan,Valkosel,Slashten</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Path to University for students from vulnerable groups"</x:t>
   </x:si>
   <x:si>
     <x:t>000670673 HIMIKO-TEHNOLOGICHEN I METALURGICHEN UNIVERSITET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, бул. КЛИМЕНТ ОХРИДСКИ, номер 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of project-based doctoral studies and establishment of a doctoral school at the University of Chemical Technology and Metallurgy</x:t>
   </x:si>
   <x:si>
     <x:t>000378480 10TH ELEMENTARY SCHOOL "ALEKO KONSTANTINOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2304, кв. Изток, ул. Клемент Готвалд 2
 2</x:t>
   </x:si>
   <x:si>
     <x:t>Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Together against violence - school of respect</x:t>
   </x:si>
   <x:si>
     <x:t>204570472 „Private Professional High School of Digital Science SoftUni BUDITEL” Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, ж.к. Младост 4, бул. „Александър Малинов“ № 78</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0043</x:t>
   </x:si>
   <x:si>
     <x:t>“Building Respect and Safety: Violence Prevention at SoftUni BUDITEL Private High School”</x:t>
   </x:si>
   <x:si>
+    <x:t>202216178 Private Primary School "Tsar Simeon the Great".ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at Tsar Simeon the Great Private Primary School</x:t>
+  </x:si>
+  <x:si>
     <x:t>000019488 Fourth Primary School “St. Cosmas and Damian” - Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. "Тодор Каблешков" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0055</x:t>
   </x:si>
   <x:si>
     <x:t>“A safe school environment at 4th Primary School "St. Cosmas and Damian", Sandanski through prevention, mediation, and cooperation with parents.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000802466 Sixth Primary School ‘St. Nicholas’, Stara Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, ул. "Генерал Гурко" №46А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safe School Environment: Preventing Violence and Aggression at Sixth Primary School “St. Nicholas” - Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>000251807 Sixth Primary School "Paisiy Hilendarski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, ул. "Ефрем Каранов" №33</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0037</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Prevention and deterrence of bullying and violence and reduction of aggression in the Sixth Primary School "St. Paisiy Hilendarski"
 </x:t>
   </x:si>
   <x:si>
     <x:t>000934863 SHUMENSKI UNIVERSITET "EPISKOP KONSTANTIN PRESLAVSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. УНИВЕРСИТЕТСКА, номер 115</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>IntegrITy: Integrating science into business through interdisciplinary doctoral programmes in the field of Computer science, STEM technologies and foreign languages for specific purposes for sustainable regional development</x:t>
@@ -5467,51 +7351,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O389"/>
+  <x:dimension ref="A1:O536"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -5703,17028 +7587,23937 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>178669.55</x:v>
+        <x:v>171287.28</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>178669.55</x:v>
+        <x:v>171287.28</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>35733.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>250535.89</x:v>
+        <x:v>178669.55</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>250535.89</x:v>
+        <x:v>178669.55</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>62064.05</x:v>
+        <x:v>35733.91</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>178715.66</x:v>
+        <x:v>250535.89</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>178715.66</x:v>
+        <x:v>250535.89</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>0</x:v>
+        <x:v>62064.05</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>247323.33</x:v>
+        <x:v>178715.66</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>247323.33</x:v>
+        <x:v>178715.66</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>55722.27</x:v>
+        <x:v>34000</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>249298.96</x:v>
+        <x:v>247323.33</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>249298.96</x:v>
+        <x:v>247323.33</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>51531.92</x:v>
+        <x:v>55722.27</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>145439.43</x:v>
+        <x:v>249298.96</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>145439.43</x:v>
+        <x:v>249298.96</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>0</x:v>
+        <x:v>51531.92</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>72044.71</x:v>
+        <x:v>178930.5</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>72044.71</x:v>
+        <x:v>178930.5</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>178725.53</x:v>
+        <x:v>145439.43</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>178725.53</x:v>
+        <x:v>145439.43</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>0</x:v>
+        <x:v>29087.89</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>255643.94</x:v>
+        <x:v>178611.93</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>255643.94</x:v>
+        <x:v>178611.93</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>50617.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>123585.65</x:v>
+        <x:v>72044.71</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>123585.65</x:v>
+        <x:v>72044.71</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>178811.16</x:v>
+        <x:v>178725.53</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>178811.16</x:v>
+        <x:v>178725.53</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>154313.31</x:v>
+        <x:v>255643.94</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>154313.31</x:v>
+        <x:v>255643.94</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>50617.9</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>382908.22</x:v>
+        <x:v>123585.65</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>382908.22</x:v>
+        <x:v>123585.65</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>76581.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>148439.1</x:v>
+        <x:v>178811.16</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>148439.1</x:v>
+        <x:v>178811.16</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>35762.23</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>95060.81</x:v>
+        <x:v>154313.31</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>95060.81</x:v>
+        <x:v>154313.31</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>129503.09</x:v>
+        <x:v>103714.09</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>129503.09</x:v>
+        <x:v>103714.09</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>25900.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>176970.51</x:v>
+        <x:v>382908.22</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>176970.51</x:v>
+        <x:v>382908.22</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>0</x:v>
+        <x:v>76581.64</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>199931.07</x:v>
+        <x:v>52872.85</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>199931.07</x:v>
+        <x:v>52872.85</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>49205.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="H40" s="3" t="s">
+      <x:c r="I40" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="I40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J40" s="4">
-        <x:v>607929.08</x:v>
+        <x:v>148439.1</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>607929.08</x:v>
+        <x:v>148439.1</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>249357.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>661536.16</x:v>
+        <x:v>95060.81</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>661536.16</x:v>
+        <x:v>95060.81</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>132307.23</x:v>
+        <x:v>19012.16</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="G42" s="3" t="s">
+      <x:c r="H42" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>178871.24</x:v>
+        <x:v>129503.09</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>178871.24</x:v>
+        <x:v>129503.09</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>35774.25</x:v>
+        <x:v>25900.62</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>127290.84</x:v>
+        <x:v>176970.51</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>127290.84</x:v>
+        <x:v>176970.51</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>25458.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>0</x:v>
+        <x:v>199931.07</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>0</x:v>
+        <x:v>199931.07</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>0</x:v>
+        <x:v>49205.55</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>230519</x:v>
+        <x:v>735026.04</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>230519</x:v>
+        <x:v>735026.04</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>46103.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>24</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I46" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="G46" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>246417.09</x:v>
+        <x:v>607929.08</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>246417.09</x:v>
+        <x:v>607929.08</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>85381.86</x:v>
+        <x:v>249357.56</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H47" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="I47" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>240155.23</x:v>
+        <x:v>661536.16</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>240155.23</x:v>
+        <x:v>661536.16</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>48000</x:v>
+        <x:v>278332.19</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>373332.84</x:v>
+        <x:v>178871.24</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>373332.84</x:v>
+        <x:v>178871.24</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>74666.57</x:v>
+        <x:v>35774.25</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D49" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>41943318.17</x:v>
+        <x:v>178498.33</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>41943318.17</x:v>
+        <x:v>178498.33</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>18303841.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>511647.3</x:v>
+        <x:v>77790.51</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>511647.3</x:v>
+        <x:v>77790.51</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>193595.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>673454.19</x:v>
+        <x:v>99683.79</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>673454.19</x:v>
+        <x:v>99683.79</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>317222.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>1149212.19</x:v>
+        <x:v>127290.84</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>1149212.19</x:v>
+        <x:v>127290.84</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>551479.58</x:v>
+        <x:v>25458.16</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G53" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H53" s="3" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I53" s="3" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O53" s="3" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D54" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E54" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F54" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G54" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F54" s="3" t="s">
+      <x:c r="H54" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="G54" s="3" t="s">
+      <x:c r="I54" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="H54" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J54" s="4">
-        <x:v>253759.85</x:v>
+        <x:v>230519</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>253759.85</x:v>
+        <x:v>230519</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>14738.5</x:v>
+        <x:v>137694.13</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D55" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E55" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F55" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D55" s="3" t="s">
+      <x:c r="H55" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E55" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="3" t="s">
+      <x:c r="I55" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="G55" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J55" s="4">
-        <x:v>71856331.58</x:v>
+        <x:v>246417.09</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>71856331.58</x:v>
+        <x:v>246417.09</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>38436080.93</x:v>
+        <x:v>85381.86</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D56" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E56" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F56" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G56" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F56" s="3" t="s">
+      <x:c r="H56" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="G56" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H56" s="3" t="s">
+      <x:c r="I56" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="I56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4">
-        <x:v>255181.81</x:v>
+        <x:v>240155.23</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>255181.81</x:v>
+        <x:v>240155.23</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>51036.14</x:v>
+        <x:v>48000</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>103023717.41</x:v>
+        <x:v>373332.84</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>103023717.41</x:v>
+        <x:v>373332.84</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>74791160.55</x:v>
+        <x:v>74666.57</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>47036271.21</x:v>
+        <x:v>41943318.17</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>47036271.21</x:v>
+        <x:v>41943318.17</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>21949458.36</x:v>
+        <x:v>18300877.46</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>85224873.3</x:v>
+        <x:v>511647.3</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>85224873.3</x:v>
+        <x:v>511647.3</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>17044974.66</x:v>
+        <x:v>248354.66</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>126018597.05</x:v>
+        <x:v>673454.19</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>126018597.05</x:v>
+        <x:v>673454.19</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>25203719</x:v>
+        <x:v>317222.04</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>95738173.06</x:v>
+        <x:v>1149212.19</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>95738173.06</x:v>
+        <x:v>1149212.19</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>22528852.32</x:v>
+        <x:v>551479.58</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>26791405.06</x:v>
+        <x:v>1502199.67</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>26791405.06</x:v>
+        <x:v>1502199.67</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>13053190.59</x:v>
+        <x:v>464718.01</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>178623.46</x:v>
+        <x:v>253759.85</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>178623.46</x:v>
+        <x:v>253759.85</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>35724.69</x:v>
+        <x:v>14738.5</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>511160.88</x:v>
+        <x:v>71856331.58</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>511160.88</x:v>
+        <x:v>71856331.58</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>102231.78</x:v>
+        <x:v>38436080.93</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>255181.81</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>255181.81</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>0</x:v>
+        <x:v>51036.14</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>973063.1</x:v>
+        <x:v>103023717.41</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>973063.1</x:v>
+        <x:v>103023717.41</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>468409.42</x:v>
+        <x:v>85217962.93</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>161231.32</x:v>
+        <x:v>47036271.21</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>161231.32</x:v>
+        <x:v>47036271.21</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>0</x:v>
+        <x:v>24183215.46</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>36</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>140003.15</x:v>
+        <x:v>85224873.3</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>140003.15</x:v>
+        <x:v>85224873.3</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>0</x:v>
+        <x:v>17075038.62</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>362851.14</x:v>
+        <x:v>126018597.05</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>362851.14</x:v>
+        <x:v>126018597.05</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>72570.22</x:v>
+        <x:v>25203719</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>164571.79</x:v>
+        <x:v>95738173.06</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>164571.79</x:v>
+        <x:v>95738173.06</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>0</x:v>
+        <x:v>26141130.5</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G71" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H71" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="G71" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H71" s="3" t="s">
+      <x:c r="I71" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="I71" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J71" s="4">
-        <x:v>337721.04</x:v>
+        <x:v>26791405.06</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>337721.04</x:v>
+        <x:v>26791405.06</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>67500</x:v>
+        <x:v>13053190.59</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="G72" s="3" t="s">
+      <x:c r="I72" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="H72" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J72" s="4">
-        <x:v>313815.95</x:v>
+        <x:v>178623.46</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>313815.95</x:v>
+        <x:v>178623.46</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>62763.19</x:v>
+        <x:v>35724.69</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D73" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E73" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F73" s="3" t="s">
+      <x:c r="G73" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
+      <x:c r="I73" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="H73" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>26802.74</x:v>
+        <x:v>511160.88</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>26802.74</x:v>
+        <x:v>511160.88</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>0</x:v>
+        <x:v>102231.78</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="G74" s="3" t="s">
+      <x:c r="I74" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="H74" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J74" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>27683.39</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H75" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="H75" s="3" t="s">
+      <x:c r="I75" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="I75" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J75" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>973063.1</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>973063.1</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>468409.42</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="G76" s="3" t="s">
+      <x:c r="H76" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="H76" s="3" t="s">
+      <x:c r="I76" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="I76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J76" s="4">
-        <x:v>366408.87</x:v>
+        <x:v>161231.32</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>366408.87</x:v>
+        <x:v>161231.32</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>73281.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="G77" s="3" t="s">
+      <x:c r="H77" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="H77" s="3" t="s">
+      <x:c r="I77" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="I77" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J77" s="4">
-        <x:v>99739.77</x:v>
+        <x:v>140003.15</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>99739.77</x:v>
+        <x:v>140003.15</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>19947.95</x:v>
+        <x:v>28000.63</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="G78" s="3" t="s">
+      <x:c r="H78" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="H78" s="3" t="s">
+      <x:c r="I78" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>173576.41</x:v>
+        <x:v>362851.14</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>173576.41</x:v>
+        <x:v>362851.14</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>34715.29</x:v>
+        <x:v>72570.22</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="G79" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="G79" s="3" t="s">
+      <x:c r="H79" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="H79" s="3" t="s">
+      <x:c r="I79" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="I79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J79" s="4">
-        <x:v>152143.4</x:v>
+        <x:v>164571.79</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>152143.4</x:v>
+        <x:v>164571.79</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>30428.68</x:v>
+        <x:v>32900</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
+      <x:c r="I80" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="H80" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>337721.04</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>337721.04</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>0</x:v>
+        <x:v>67500</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="G81" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H81" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="G81" s="3" t="s">
+      <x:c r="I81" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="H81" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J81" s="4">
-        <x:v>103987.38</x:v>
+        <x:v>202852.99</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>103987.38</x:v>
+        <x:v>202852.99</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>20797.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>177227.34</x:v>
+        <x:v>313815.95</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>177227.34</x:v>
+        <x:v>313815.95</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>35445.47</x:v>
+        <x:v>62763.19</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D83" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E83" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F83" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G83" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H83" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I83" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J83" s="4">
-        <x:v>135299.28</x:v>
+        <x:v>26802.74</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>135299.28</x:v>
+        <x:v>26802.74</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>27059.86</x:v>
+        <x:v>5360.55</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>259706.68</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>259706.68</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>51941.34</x:v>
+        <x:v>27683.39</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>240463.03</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>240463.03</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>48092.61</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>211721.87</x:v>
+        <x:v>366408.87</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>211721.87</x:v>
+        <x:v>366408.87</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>76875.57</x:v>
+        <x:v>73281.78</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>235622.72</x:v>
+        <x:v>99739.77</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>235622.72</x:v>
+        <x:v>99739.77</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>79009.52</x:v>
+        <x:v>19947.95</x:v>
       </x:c>
       <x:c r="N87" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>234414.46</x:v>
+        <x:v>173576.41</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>234414.46</x:v>
+        <x:v>173576.41</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>46882.89</x:v>
+        <x:v>34715.29</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>31</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>127849.14</x:v>
+        <x:v>152143.4</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>127849.14</x:v>
+        <x:v>152143.4</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>25569.83</x:v>
+        <x:v>30428.68</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H90" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="H90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>143476.68</x:v>
+        <x:v>35897.23</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>143476.68</x:v>
+        <x:v>35897.23</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>28695.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>182556.99</x:v>
+        <x:v>103987.38</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>182556.99</x:v>
+        <x:v>103987.38</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>45905.64</x:v>
+        <x:v>21484.66</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>377790.19</x:v>
+        <x:v>177227.34</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>377790.19</x:v>
+        <x:v>177227.34</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>75558.04</x:v>
+        <x:v>35445.47</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D93" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E93" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F93" s="3" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="G93" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H93" s="3" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I93" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C93" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J93" s="4">
-        <x:v>173446.17</x:v>
+        <x:v>135299.28</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>173446.17</x:v>
+        <x:v>135299.28</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>34689.23</x:v>
+        <x:v>27059.86</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C94" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D94" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E94" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F94" s="3" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G94" s="3" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I94" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C94" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J94" s="4">
-        <x:v>195135.17</x:v>
+        <x:v>259706.68</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>195135.17</x:v>
+        <x:v>259706.68</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>39027.03</x:v>
+        <x:v>51941.34</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D95" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E95" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F95" s="3" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="G95" s="3" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H95" s="3" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I95" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C95" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J95" s="4">
-        <x:v>88523.34</x:v>
+        <x:v>262603.82</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>88523.34</x:v>
+        <x:v>262603.82</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>21523.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C96" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D96" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E96" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F96" s="3" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="G96" s="3" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H96" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="I96" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C96" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J96" s="4">
-        <x:v>176024.49</x:v>
+        <x:v>259587.98</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>176024.49</x:v>
+        <x:v>259587.98</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>35204.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G97" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H97" s="3" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I97" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J97" s="4">
-        <x:v>220838.45</x:v>
+        <x:v>240463.03</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>220838.45</x:v>
+        <x:v>240463.03</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>67286.15</x:v>
+        <x:v>48092.61</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C98" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D98" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="G98" s="3" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I98" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C98" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J98" s="4">
-        <x:v>106379.19</x:v>
+        <x:v>368058.06</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>106379.19</x:v>
+        <x:v>368058.06</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>26515.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D99" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E99" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F99" s="3" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="G99" s="3" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H99" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="I99" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C99" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J99" s="4">
-        <x:v>234891.68</x:v>
+        <x:v>379746.07</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>234891.68</x:v>
+        <x:v>379746.07</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>46978.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="I100" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C100" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J100" s="4">
-        <x:v>332258.34</x:v>
+        <x:v>383075.01</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>332258.34</x:v>
+        <x:v>383075.01</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>66451.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D101" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E101" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F101" s="3" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G101" s="3" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H101" s="3" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="I101" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C101" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J101" s="4">
-        <x:v>111603.17</x:v>
+        <x:v>375725.83</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>111603.17</x:v>
+        <x:v>375725.83</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>32642.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D102" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G102" s="3" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="I102" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C102" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J102" s="4">
-        <x:v>255558.03</x:v>
+        <x:v>294211.71</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>255558.03</x:v>
+        <x:v>294211.71</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>84453.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E103" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F103" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="G103" s="3" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I103" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C103" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>77085.43</x:v>
+        <x:v>371414.31</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>77085.43</x:v>
+        <x:v>371414.31</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>25971.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D104" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E104" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F104" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="G104" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C104" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J104" s="4">
-        <x:v>254441.25</x:v>
+        <x:v>377464.22</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>254441.25</x:v>
+        <x:v>377464.22</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>104946.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D105" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E105" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F105" s="3" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G105" s="3" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H105" s="3" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="I105" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C105" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J105" s="4">
-        <x:v>241606.87</x:v>
+        <x:v>211721.87</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>241606.87</x:v>
+        <x:v>211721.87</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>48321.38</x:v>
+        <x:v>76875.57</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C106" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D106" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E106" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F106" s="3" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="G106" s="3" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H106" s="3" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="I106" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C106" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J106" s="4">
-        <x:v>199109.32</x:v>
+        <x:v>235622.72</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>199109.32</x:v>
+        <x:v>235622.72</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>48526.1</x:v>
+        <x:v>79009.52</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>207971.05</x:v>
+        <x:v>234414.46</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>207971.05</x:v>
+        <x:v>234414.46</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>41594.21</x:v>
+        <x:v>46882.89</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>255638.9</x:v>
+        <x:v>382334.42</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>255638.9</x:v>
+        <x:v>382334.42</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>51127.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>198644.04</x:v>
+        <x:v>127849.14</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>198644.04</x:v>
+        <x:v>127849.14</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>39728.81</x:v>
+        <x:v>25569.83</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>224028.08</x:v>
+        <x:v>143476.68</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>224028.08</x:v>
+        <x:v>143476.68</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>44805.61</x:v>
+        <x:v>28695.34</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>382124.41</x:v>
+        <x:v>182556.99</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>382124.41</x:v>
+        <x:v>182556.99</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>76424.88</x:v>
+        <x:v>45905.64</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>199276.81</x:v>
+        <x:v>377790.19</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>199276.81</x:v>
+        <x:v>377790.19</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>53342.64</x:v>
+        <x:v>75558.04</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>255612.43</x:v>
+        <x:v>294546.46</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>255612.43</x:v>
+        <x:v>294546.46</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>96022.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>255045.49</x:v>
+        <x:v>173446.17</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>255045.49</x:v>
+        <x:v>173446.17</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>87211.24</x:v>
+        <x:v>68586.63</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>191656.33</x:v>
+        <x:v>375093.46</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>191656.33</x:v>
+        <x:v>375093.46</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>38331.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>202884.22</x:v>
+        <x:v>383237.16</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>202884.22</x:v>
+        <x:v>383237.16</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>40576.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>170892.16</x:v>
+        <x:v>347833.24</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>170892.16</x:v>
+        <x:v>347833.24</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>34178.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>383107.9</x:v>
+        <x:v>85353.88</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>383107.9</x:v>
+        <x:v>85353.88</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>76621.59</x:v>
+        <x:v>17070.78</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>249370.59</x:v>
+        <x:v>377222.34</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>249370.59</x:v>
+        <x:v>377222.34</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>101649.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N119" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>376669.94</x:v>
+        <x:v>195135.17</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>376669.94</x:v>
+        <x:v>195135.17</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>75333.99</x:v>
+        <x:v>39027.03</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="G121" s="3" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H121" s="3" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="I121" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="G121" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J121" s="4">
-        <x:v>200646.87</x:v>
+        <x:v>190030.62</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>200646.87</x:v>
+        <x:v>190030.62</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>73233.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>254816.44</x:v>
+        <x:v>88523.34</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>254816.44</x:v>
+        <x:v>88523.34</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>61077.37</x:v>
+        <x:v>21523.51</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>208326.1</x:v>
+        <x:v>250333.49</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>208326.1</x:v>
+        <x:v>250333.49</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>41665.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>253284.62</x:v>
+        <x:v>231583.4</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>253284.62</x:v>
+        <x:v>231583.4</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>79929.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>40</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>234493.2</x:v>
+        <x:v>347056.02</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>234493.2</x:v>
+        <x:v>347056.02</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>46898.55</x:v>
+        <x:v>69411.2</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C126" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D126" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E126" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F126" s="3" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="G126" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C126" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>383457.86</x:v>
+        <x:v>383452.02</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>383457.86</x:v>
+        <x:v>383452.02</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>368652.88</x:v>
+        <x:v>176024.49</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>368652.88</x:v>
+        <x:v>176024.49</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>73730.58</x:v>
+        <x:v>51001.37</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C128" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D128" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E128" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F128" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C128" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>253334.73</x:v>
+        <x:v>383025.62</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>253334.73</x:v>
+        <x:v>383025.62</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>50666.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>196792.68</x:v>
+        <x:v>382698.01</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>196792.68</x:v>
+        <x:v>382698.01</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>39358.54</x:v>
+        <x:v>76539.6</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>124370.34</x:v>
+        <x:v>205045.01</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>124370.34</x:v>
+        <x:v>205045.01</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>40587.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D131" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E131" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F131" s="3" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="G131" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H131" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F131" s="3" t="s">
+      <x:c r="I131" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="G131" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J131" s="4">
-        <x:v>367171.17</x:v>
+        <x:v>220838.45</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>367171.17</x:v>
+        <x:v>220838.45</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>73434.24</x:v>
+        <x:v>67286.15</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>383423.11</x:v>
+        <x:v>235889.58</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>383423.11</x:v>
+        <x:v>235889.58</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>76684.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>253119.26</x:v>
+        <x:v>370474.28</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>253119.26</x:v>
+        <x:v>370474.28</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>102395.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>376249.22</x:v>
+        <x:v>106379.19</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>376249.22</x:v>
+        <x:v>106379.19</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>75249.84</x:v>
+        <x:v>26515.56</x:v>
       </x:c>
       <x:c r="N134" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>127917.92</x:v>
+        <x:v>380353.58</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>127917.92</x:v>
+        <x:v>380353.58</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>32953.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>199218.14</x:v>
+        <x:v>234891.68</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>199218.14</x:v>
+        <x:v>234891.68</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>39843.63</x:v>
+        <x:v>46978.34</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>0</x:v>
+        <x:v>332258.34</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>0</x:v>
+        <x:v>332258.34</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>-0</x:v>
+        <x:v>66451.67</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>380402.89</x:v>
+        <x:v>111603.17</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>380402.89</x:v>
+        <x:v>111603.17</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>76080.59</x:v>
+        <x:v>32642.59</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>150335.7</x:v>
+        <x:v>356354.95</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>150335.7</x:v>
+        <x:v>356354.95</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>30067.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>255178.6</x:v>
+        <x:v>255558.03</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>255178.6</x:v>
+        <x:v>255558.03</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>51035.62</x:v>
+        <x:v>132491.36</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>245223.16</x:v>
+        <x:v>77085.43</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>245223.16</x:v>
+        <x:v>77085.43</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>71607.86</x:v>
+        <x:v>25971.69</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>202507.98</x:v>
+        <x:v>284717.66</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>202507.98</x:v>
+        <x:v>284717.66</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>70424.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H143" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="H143" s="3" t="s">
+      <x:c r="I143" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="I143" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J143" s="4">
-        <x:v>200595.35</x:v>
+        <x:v>374666.67</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>200595.35</x:v>
+        <x:v>374666.67</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>40119.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C144" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D144" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E144" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F144" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C144" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>203452.89</x:v>
+        <x:v>322025.47</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>203452.89</x:v>
+        <x:v>322025.47</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>50186.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N144" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>145934.78</x:v>
+        <x:v>254441.25</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>145934.78</x:v>
+        <x:v>254441.25</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>35451</x:v>
+        <x:v>162223.63</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>210768.41</x:v>
+        <x:v>241606.87</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>210768.41</x:v>
+        <x:v>241606.87</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>0</x:v>
+        <x:v>48321.38</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>109282.07</x:v>
+        <x:v>382416.03</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>109282.07</x:v>
+        <x:v>382416.03</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="H148" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="H148" s="3" t="s">
+      <x:c r="I148" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J148" s="4">
-        <x:v>176259.29</x:v>
+        <x:v>199109.32</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>176259.29</x:v>
+        <x:v>199109.32</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>0</x:v>
+        <x:v>48526.1</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D149" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E149" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F149" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C149" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F149" s="3" t="s">
+      <x:c r="G149" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="G149" s="3" t="s">
+      <x:c r="H149" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="H149" s="3" t="s">
+      <x:c r="I149" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="I149" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J149" s="4">
-        <x:v>254999.65</x:v>
+        <x:v>250690.51</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>254999.65</x:v>
+        <x:v>250690.51</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>75960.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C150" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D150" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E150" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F150" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C150" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F150" s="3" t="s">
+      <x:c r="G150" s="3" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>142650.49</x:v>
+        <x:v>207971.05</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>142650.49</x:v>
+        <x:v>207971.05</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>0</x:v>
+        <x:v>41594.21</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>46782.96</x:v>
+        <x:v>255638.9</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>46782.96</x:v>
+        <x:v>255638.9</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>0</x:v>
+        <x:v>86421.23</x:v>
       </x:c>
       <x:c r="N151" s="5">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>129568.52</x:v>
+        <x:v>139156.57</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>129568.52</x:v>
+        <x:v>139156.57</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>53844.2</x:v>
+        <x:v>352280.53</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>53844.2</x:v>
+        <x:v>352280.53</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N153" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>210121.35</x:v>
+        <x:v>380579.34</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>210121.35</x:v>
+        <x:v>380579.34</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>42024.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>56373</x:v>
+        <x:v>332522.16</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>56373</x:v>
+        <x:v>332522.16</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>11000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>181583.48</x:v>
+        <x:v>369088.28</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>181583.48</x:v>
+        <x:v>369088.28</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>38195.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>96157.29</x:v>
+        <x:v>357722.35</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>96157.29</x:v>
+        <x:v>357722.35</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>96209.97</x:v>
+        <x:v>198644.04</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>96209.97</x:v>
+        <x:v>198644.04</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>19241.99</x:v>
+        <x:v>39728.81</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>96983.77</x:v>
+        <x:v>174884.78</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>96983.77</x:v>
+        <x:v>174884.78</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>154178.31</x:v>
+        <x:v>224028.08</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>154178.31</x:v>
+        <x:v>224028.08</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>0</x:v>
+        <x:v>44805.61</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H161" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="H161" s="3" t="s">
+      <x:c r="I161" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="I161" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J161" s="4">
-        <x:v>137440.96</x:v>
+        <x:v>382124.41</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>137440.96</x:v>
+        <x:v>382124.41</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>50722.63</x:v>
+        <x:v>76424.88</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C162" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D162" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E162" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F162" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C162" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F162" s="3" t="s">
+      <x:c r="G162" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="G162" s="3" t="s">
+      <x:c r="H162" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="H162" s="3" t="s">
+      <x:c r="I162" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="I162" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J162" s="4">
-        <x:v>27953.55</x:v>
+        <x:v>199276.81</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>27953.55</x:v>
+        <x:v>199276.81</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>0</x:v>
+        <x:v>87793.57</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D163" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E163" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F163" s="3" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="G163" s="3" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="H163" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="C163" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F163" s="3" t="s">
+      <x:c r="I163" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="G163" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>358616.69</x:v>
+        <x:v>259080.49</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>358616.69</x:v>
+        <x:v>259080.49</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>70000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N163" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C164" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D164" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E164" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F164" s="3" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="G164" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="I164" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="C164" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J164" s="4">
-        <x:v>168630.06</x:v>
+        <x:v>254376.36</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>168630.06</x:v>
+        <x:v>254376.36</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N164" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D165" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E165" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F165" s="3" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="G165" s="3" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="H165" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="C165" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F165" s="3" t="s">
+      <x:c r="I165" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="G165" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J165" s="4">
-        <x:v>281198.29</x:v>
+        <x:v>255612.43</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>281198.29</x:v>
+        <x:v>255612.43</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>0</x:v>
+        <x:v>96022.56</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C166" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D166" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E166" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F166" s="3" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="G166" s="3" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H166" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="C166" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F166" s="3" t="s">
+      <x:c r="I166" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="G166" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J166" s="4">
-        <x:v>84300.21</x:v>
+        <x:v>255045.49</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>84300.21</x:v>
+        <x:v>255045.49</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>0</x:v>
+        <x:v>87211.24</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D167" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E167" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F167" s="3" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C167" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F167" s="3" t="s">
+      <x:c r="I167" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="G167" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J167" s="4">
-        <x:v>112288.9</x:v>
+        <x:v>378018.56</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>112288.9</x:v>
+        <x:v>378018.56</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>58210.27</x:v>
+        <x:v>75603.71</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="G168" s="3" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="H168" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="G168" s="3" t="s">
+      <x:c r="I168" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="H168" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J168" s="4">
-        <x:v>167336.02</x:v>
+        <x:v>317919.78</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>167336.02</x:v>
+        <x:v>317919.78</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E169" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F169" s="3" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="G169" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F169" s="3" t="s">
+      <x:c r="H169" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="G169" s="3" t="s">
+      <x:c r="I169" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="H169" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J169" s="4">
-        <x:v>154205.21</x:v>
+        <x:v>372266.38</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>154205.21</x:v>
+        <x:v>372266.38</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>30923.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C170" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D170" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E170" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F170" s="3" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="G170" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C170" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F170" s="3" t="s">
+      <x:c r="H170" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="G170" s="3" t="s">
+      <x:c r="I170" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="H170" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J170" s="4">
-        <x:v>169772.62</x:v>
+        <x:v>191656.33</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>169772.62</x:v>
+        <x:v>191656.33</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>33954.53</x:v>
+        <x:v>38331.27</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D171" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E171" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F171" s="3" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="G171" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C171" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F171" s="3" t="s">
+      <x:c r="H171" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="G171" s="3" t="s">
+      <x:c r="I171" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="H171" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J171" s="4">
-        <x:v>143514.66</x:v>
+        <x:v>202884.22</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>143514.66</x:v>
+        <x:v>202884.22</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>28702.92</x:v>
+        <x:v>40576.84</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D172" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E172" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F172" s="3" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="G172" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C172" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F172" s="3" t="s">
+      <x:c r="H172" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="G172" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H172" s="3" t="s">
+      <x:c r="I172" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="I172" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J172" s="4">
-        <x:v>144398.93</x:v>
+        <x:v>170892.16</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>144398.93</x:v>
+        <x:v>170892.16</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>0</x:v>
+        <x:v>34178.43</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D173" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E173" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F173" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C173" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F173" s="3" t="s">
+      <x:c r="G173" s="3" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>177727.84</x:v>
+        <x:v>382532.01</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>177727.84</x:v>
+        <x:v>382532.01</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>197473</x:v>
+        <x:v>376918.2</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>197473</x:v>
+        <x:v>376918.2</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>39494.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>355953.2</x:v>
+        <x:v>249370.59</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>355953.2</x:v>
+        <x:v>249370.59</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>71190.64</x:v>
+        <x:v>134811.38</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>247465.78</x:v>
+        <x:v>383107.9</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>247465.78</x:v>
+        <x:v>383107.9</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>62684.08</x:v>
+        <x:v>76621.59</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="H177" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="H177" s="3" t="s">
+      <x:c r="I177" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="I177" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J177" s="4">
-        <x:v>119122</x:v>
+        <x:v>383406.96</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>119122</x:v>
+        <x:v>383406.96</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>23824.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D178" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E178" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F178" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="C178" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F178" s="3" t="s">
+      <x:c r="G178" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="G178" s="3" t="s">
+      <x:c r="H178" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="H178" s="3" t="s">
+      <x:c r="I178" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="I178" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J178" s="4">
-        <x:v>6028.97</x:v>
+        <x:v>382714.46</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>6028.97</x:v>
+        <x:v>382714.46</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>1205.79</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D179" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E179" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F179" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="C179" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F179" s="3" t="s">
+      <x:c r="G179" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="G179" s="3" t="s">
+      <x:c r="H179" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="H179" s="3" t="s">
+      <x:c r="I179" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="I179" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J179" s="4">
-        <x:v>102983.1</x:v>
+        <x:v>200646.87</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>102983.1</x:v>
+        <x:v>200646.87</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>0</x:v>
+        <x:v>73233.38</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="G180" s="3" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J180" s="4">
-        <x:v>178868.76</x:v>
+        <x:v>376669.94</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>178868.76</x:v>
+        <x:v>376669.94</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>0</x:v>
+        <x:v>75333.99</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>157062.73</x:v>
+        <x:v>294678.15</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>157062.73</x:v>
+        <x:v>294678.15</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>31412.55</x:v>
+        <x:v>58935.63</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J182" s="4">
-        <x:v>49479.7</x:v>
+        <x:v>382555.75</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>49479.7</x:v>
+        <x:v>382555.75</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>223220.63</x:v>
+        <x:v>254816.44</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>223220.63</x:v>
+        <x:v>254816.44</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>44644.13</x:v>
+        <x:v>61077.37</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H184" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="H184" s="3" t="s">
+      <x:c r="I184" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="I184" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J184" s="4">
-        <x:v>178367.45</x:v>
+        <x:v>381913.81</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>178367.45</x:v>
+        <x:v>381913.81</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>35673.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D185" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E185" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F185" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C185" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F185" s="3" t="s">
+      <x:c r="G185" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H185" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="G185" s="3" t="s">
+      <x:c r="I185" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="H185" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J185" s="4">
-        <x:v>94119.1</x:v>
+        <x:v>379018.37</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>94119.1</x:v>
+        <x:v>379018.37</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>18823.82</x:v>
+        <x:v>75803.67</x:v>
       </x:c>
       <x:c r="N185" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C186" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D186" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E186" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F186" s="3" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="G186" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H186" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="C186" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F186" s="3" t="s">
+      <x:c r="I186" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="G186" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J186" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>374245.21</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>374245.21</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>29840.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D187" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E187" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F187" s="3" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="G187" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H187" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="C187" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F187" s="3" t="s">
+      <x:c r="I187" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="G187" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J187" s="4">
-        <x:v>51326.91</x:v>
+        <x:v>383105.54</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>51326.91</x:v>
+        <x:v>383105.54</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C188" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D188" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E188" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F188" s="3" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="G188" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C188" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F188" s="3" t="s">
+      <x:c r="H188" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="G188" s="3" t="s">
+      <x:c r="I188" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="H188" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J188" s="4">
-        <x:v>71132.63</x:v>
+        <x:v>208326.1</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>71132.63</x:v>
+        <x:v>208326.1</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>0</x:v>
+        <x:v>41665.22</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D189" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E189" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F189" s="3" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="G189" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="C189" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F189" s="3" t="s">
+      <x:c r="H189" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="G189" s="3" t="s">
+      <x:c r="I189" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="H189" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J189" s="4">
-        <x:v>153358.41</x:v>
+        <x:v>383351.6</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>153358.41</x:v>
+        <x:v>383351.6</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>31370.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C190" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D190" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E190" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F190" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="G190" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="C190" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F190" s="3" t="s">
+      <x:c r="H190" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="G190" s="3" t="s">
+      <x:c r="I190" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="H190" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J190" s="4">
-        <x:v>345063.86</x:v>
+        <x:v>253284.62</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>345063.86</x:v>
+        <x:v>253284.62</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>69012.77</x:v>
+        <x:v>79929.19</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D191" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E191" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F191" s="3" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="G191" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C191" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F191" s="3" t="s">
+      <x:c r="H191" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="G191" s="3" t="s">
+      <x:c r="I191" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="H191" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J191" s="4">
-        <x:v>166832.23</x:v>
+        <x:v>234493.2</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>166832.23</x:v>
+        <x:v>234493.2</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>33366.44</x:v>
+        <x:v>46898.55</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C192" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D192" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E192" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F192" s="3" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="G192" s="3" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="H192" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C192" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F192" s="3" t="s">
+      <x:c r="I192" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="G192" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J192" s="4">
-        <x:v>177066.01</x:v>
+        <x:v>383457.86</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>177066.01</x:v>
+        <x:v>383457.86</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>35413.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D193" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E193" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F193" s="3" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="G193" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C193" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F193" s="3" t="s">
+      <x:c r="H193" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="G193" s="3" t="s">
+      <x:c r="I193" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="H193" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J193" s="4">
-        <x:v>215264.84</x:v>
+        <x:v>368652.88</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>215264.84</x:v>
+        <x:v>368652.88</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>43052.96</x:v>
+        <x:v>73730.58</x:v>
       </x:c>
       <x:c r="N193" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C194" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D194" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E194" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F194" s="3" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="G194" s="3" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="H194" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="C194" s="3" t="s">
+      <x:c r="I194" s="3" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="J194" s="4">
+        <x:v>253334.73</x:v>
+      </x:c>
+      <x:c r="K194" s="4">
+        <x:v>253334.73</x:v>
+      </x:c>
+      <x:c r="L194" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M194" s="4">
+        <x:v>50666.94</x:v>
+      </x:c>
+      <x:c r="N194" s="5">
         <x:v>31</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D195" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E195" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F195" s="3" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="G195" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="C195" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F195" s="3" t="s">
+      <x:c r="H195" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="G195" s="3" t="s">
+      <x:c r="I195" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="H195" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J195" s="4">
-        <x:v>26488.28</x:v>
+        <x:v>373475.22</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>26488.28</x:v>
+        <x:v>373475.22</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C196" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D196" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E196" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F196" s="3" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="G196" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="C196" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F196" s="3" t="s">
+      <x:c r="H196" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="G196" s="3" t="s">
+      <x:c r="I196" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="H196" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J196" s="4">
-        <x:v>157754.2</x:v>
+        <x:v>349034.01</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>157754.2</x:v>
+        <x:v>349034.01</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>31550.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D197" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E197" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F197" s="3" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="G197" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="C197" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F197" s="3" t="s">
+      <x:c r="H197" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="G197" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H197" s="3" t="s">
+      <x:c r="I197" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="I197" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J197" s="4">
-        <x:v>244346.13</x:v>
+        <x:v>196792.68</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>244346.13</x:v>
+        <x:v>196792.68</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>48869.23</x:v>
+        <x:v>39358.54</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D198" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="H198" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="C198" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F198" s="3" t="s">
+      <x:c r="I198" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="G198" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J198" s="4">
-        <x:v>1533788.86</x:v>
+        <x:v>124370.34</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>1533788.86</x:v>
+        <x:v>124370.34</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>726579.53</x:v>
+        <x:v>40587.49</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>858</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>859</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>860</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>861</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>189410.4</x:v>
+        <x:v>352955.55</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>189410.4</x:v>
+        <x:v>352955.55</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>37882.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>862</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>863</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>864</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>215734.71</x:v>
+        <x:v>367171.17</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>215734.71</x:v>
+        <x:v>367171.17</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>43146.94</x:v>
+        <x:v>73434.24</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
-        <x:v>868</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>52448.91</x:v>
+        <x:v>383423.11</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>52448.91</x:v>
+        <x:v>383423.11</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>0</x:v>
+        <x:v>76684.62</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
-        <x:v>871</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
-        <x:v>872</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
-        <x:v>873</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J202" s="4">
-        <x:v>151234.62</x:v>
+        <x:v>296564</x:v>
       </x:c>
       <x:c r="K202" s="4">
-        <x:v>151234.62</x:v>
+        <x:v>296564</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>30246.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
-        <x:v>877</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
-        <x:v>878</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
-        <x:v>880</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="J203" s="4">
-        <x:v>56990.39</x:v>
+        <x:v>253119.26</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>56990.39</x:v>
+        <x:v>253119.26</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>0</x:v>
+        <x:v>102395.03</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
-        <x:v>884</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>366329.05</x:v>
+        <x:v>376249.22</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>366329.05</x:v>
+        <x:v>376249.22</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>73265.81</x:v>
+        <x:v>75249.84</x:v>
       </x:c>
       <x:c r="N204" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
-        <x:v>887</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
-        <x:v>888</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="J205" s="4">
-        <x:v>378333.12</x:v>
+        <x:v>381097.32</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>378333.12</x:v>
+        <x:v>381097.32</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
-        <x:v>75666</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N205" s="5">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
-        <x:v>889</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
-        <x:v>890</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
-        <x:v>891</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="J206" s="4">
-        <x:v>282388.35</x:v>
+        <x:v>330653.4</x:v>
       </x:c>
       <x:c r="K206" s="4">
-        <x:v>282388.35</x:v>
+        <x:v>330653.4</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
-        <x:v>56477.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N206" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
-        <x:v>894</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="J207" s="4">
-        <x:v>178728.83</x:v>
+        <x:v>378194.71</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>178728.83</x:v>
+        <x:v>378194.71</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>16503.11</x:v>
+        <x:v>380944.72</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>16503.11</x:v>
+        <x:v>380944.72</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
-        <x:v>902</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
-        <x:v>903</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
-        <x:v>904</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
-        <x:v>905</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>906</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>466092.65</x:v>
+        <x:v>180120.92</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>466092.65</x:v>
+        <x:v>180120.92</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="C210" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D210" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E210" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F210" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="C210" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G210" s="3" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="H210" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="H210" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I210" s="3" t="s">
-        <x:v>909</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="J210" s="4">
-        <x:v>116570.51</x:v>
+        <x:v>331380.37</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>116570.51</x:v>
+        <x:v>331380.37</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>23000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N210" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>910</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
-        <x:v>911</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
-        <x:v>913</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>383407.98</x:v>
+        <x:v>127917.92</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>383407.98</x:v>
+        <x:v>127917.92</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>32953.54</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
-        <x:v>915</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
-        <x:v>916</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
-        <x:v>917</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
-        <x:v>918</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J212" s="4">
-        <x:v>267810.91</x:v>
+        <x:v>199218.14</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>267810.91</x:v>
+        <x:v>199218.14</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
-        <x:v>53562.18</x:v>
+        <x:v>39843.63</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
-        <x:v>919</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
-        <x:v>920</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
-        <x:v>922</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
-        <x:v>923</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="J213" s="4">
-        <x:v>160250.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K213" s="4">
-        <x:v>160250.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
-        <x:v>32050.11</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="N213" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
-        <x:v>924</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
-        <x:v>925</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
-        <x:v>927</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
-        <x:v>928</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="J214" s="4">
-        <x:v>127354.16</x:v>
+        <x:v>383151.7</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>127354.16</x:v>
+        <x:v>383151.7</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N214" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
-        <x:v>929</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
-        <x:v>931</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
-        <x:v>932</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="J215" s="4">
-        <x:v>618967.91</x:v>
+        <x:v>380402.89</x:v>
       </x:c>
       <x:c r="K215" s="4">
-        <x:v>618967.91</x:v>
+        <x:v>380402.89</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>0</x:v>
+        <x:v>76080.59</x:v>
       </x:c>
       <x:c r="N215" s="5">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
-        <x:v>934</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="J216" s="4">
-        <x:v>94566.91</x:v>
+        <x:v>242393.38</x:v>
       </x:c>
       <x:c r="K216" s="4">
-        <x:v>94566.91</x:v>
+        <x:v>242393.38</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>0</x:v>
+        <x:v>48478.68</x:v>
       </x:c>
       <x:c r="N216" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
-        <x:v>939</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
-        <x:v>942</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="J217" s="4">
-        <x:v>112788.82</x:v>
+        <x:v>150335.7</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>112788.82</x:v>
+        <x:v>150335.7</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>22557.76</x:v>
+        <x:v>30067.14</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="C218" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D218" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E218" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F218" s="3" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="G218" s="3" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C218" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G218" s="3" t="s">
+      <x:c r="H218" s="3" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="I218" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="H218" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J218" s="4">
-        <x:v>185077.63</x:v>
+        <x:v>271308.73</x:v>
       </x:c>
       <x:c r="K218" s="4">
-        <x:v>185077.63</x:v>
+        <x:v>271308.73</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
-        <x:v>37015.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N218" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
-        <x:v>947</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
-        <x:v>948</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
-        <x:v>949</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
-        <x:v>950</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="J219" s="4">
-        <x:v>237917.61</x:v>
+        <x:v>255178.6</x:v>
       </x:c>
       <x:c r="K219" s="4">
-        <x:v>237917.61</x:v>
+        <x:v>255178.6</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
-        <x:v>47583.52</x:v>
+        <x:v>51035.62</x:v>
       </x:c>
       <x:c r="N219" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
-        <x:v>951</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
-        <x:v>952</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
-        <x:v>954</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I220" s="3" t="s">
-        <x:v>955</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="J220" s="4">
-        <x:v>136277.81</x:v>
+        <x:v>162331.68</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>136277.81</x:v>
+        <x:v>162331.68</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>25000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
-        <x:v>956</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
-        <x:v>957</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
-        <x:v>958</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
-        <x:v>959</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="J221" s="4">
-        <x:v>176456.85</x:v>
+        <x:v>344165.25</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>176456.85</x:v>
+        <x:v>344165.25</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C222" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D222" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E222" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F222" s="3" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="G222" s="3" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="H222" s="3" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="I222" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
-      <x:c r="C222" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J222" s="4">
-        <x:v>170229.5</x:v>
+        <x:v>196685.8</x:v>
       </x:c>
       <x:c r="K222" s="4">
-        <x:v>170229.5</x:v>
+        <x:v>196685.8</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
-        <x:v>34045</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N222" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D223" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E223" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F223" s="3" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="G223" s="3" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="H223" s="3" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="I223" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="C223" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J223" s="4">
-        <x:v>129097.52</x:v>
+        <x:v>126530.66</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>129097.52</x:v>
+        <x:v>126530.66</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N223" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
-        <x:v>971</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
-        <x:v>973</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="J224" s="4">
-        <x:v>184047.29</x:v>
+        <x:v>245223.16</x:v>
       </x:c>
       <x:c r="K224" s="4">
-        <x:v>184047.29</x:v>
+        <x:v>245223.16</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>36809.44</x:v>
+        <x:v>88980.52</x:v>
       </x:c>
       <x:c r="N224" s="5">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
-        <x:v>974</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
-        <x:v>975</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
-        <x:v>976</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
-        <x:v>977</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="J225" s="4">
-        <x:v>374400.84</x:v>
+        <x:v>366738.44</x:v>
       </x:c>
       <x:c r="K225" s="4">
-        <x:v>374400.84</x:v>
+        <x:v>366738.44</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
-        <x:v>74880</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N225" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="C226" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D226" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E226" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F226" s="3" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="G226" s="3" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="H226" s="3" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="I226" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="C226" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J226" s="4">
-        <x:v>78333.81</x:v>
+        <x:v>202507.98</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>78333.81</x:v>
+        <x:v>202507.98</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>0</x:v>
+        <x:v>70424.96</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D227" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E227" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F227" s="3" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="G227" s="3" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="H227" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="C227" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F227" s="3" t="s">
+      <x:c r="I227" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="G227" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J227" s="4">
-        <x:v>199768.28</x:v>
+        <x:v>200595.35</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>199768.28</x:v>
+        <x:v>200595.35</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>39953.66</x:v>
+        <x:v>40119.07</x:v>
       </x:c>
       <x:c r="N227" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="C228" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D228" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E228" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F228" s="3" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="G228" s="3" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="H228" s="3" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="I228" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="C228" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J228" s="4">
-        <x:v>785628.6</x:v>
+        <x:v>203452.89</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>785628.6</x:v>
+        <x:v>203452.89</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>0</x:v>
+        <x:v>50186.49</x:v>
       </x:c>
       <x:c r="N228" s="5">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="C229" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D229" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E229" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F229" s="3" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="G229" s="3" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="H229" s="3" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="I229" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="C229" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J229" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>381521.24</x:v>
       </x:c>
       <x:c r="K229" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>381521.24</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M229" s="4">
-        <x:v>26011.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N229" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="C230" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D230" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E230" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F230" s="3" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="G230" s="3" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="H230" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="C230" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F230" s="3" t="s">
+      <x:c r="I230" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
-      <x:c r="G230" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J230" s="4">
-        <x:v>363874.76</x:v>
+        <x:v>206965.71</x:v>
       </x:c>
       <x:c r="K230" s="4">
-        <x:v>363874.76</x:v>
+        <x:v>206965.71</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N230" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D231" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E231" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F231" s="3" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="G231" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="C231" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F231" s="3" t="s">
+      <x:c r="H231" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="G231" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H231" s="3" t="s">
+      <x:c r="I231" s="3" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="I231" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J231" s="4">
-        <x:v>270001.59</x:v>
+        <x:v>382323.62</x:v>
       </x:c>
       <x:c r="K231" s="4">
-        <x:v>270001.59</x:v>
+        <x:v>382323.62</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
-        <x:v>54000.32</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N231" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="C232" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D232" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E232" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F232" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="C232" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F232" s="3" t="s">
+      <x:c r="G232" s="3" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="J232" s="4">
-        <x:v>178920.63</x:v>
+        <x:v>380743.76</x:v>
       </x:c>
       <x:c r="K232" s="4">
-        <x:v>178920.63</x:v>
+        <x:v>380743.76</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
-        <x:v>35784.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N232" s="5">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="J233" s="4">
-        <x:v>185161.69</x:v>
+        <x:v>282488.77</x:v>
       </x:c>
       <x:c r="K233" s="4">
-        <x:v>185161.69</x:v>
+        <x:v>282488.77</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
-        <x:v>40225.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N233" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="J234" s="4">
-        <x:v>136585.3</x:v>
+        <x:v>145934.78</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>136585.3</x:v>
+        <x:v>145934.78</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>0</x:v>
+        <x:v>35451</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>1012</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>1013</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>214458.15</x:v>
+        <x:v>168870.67</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>214458.15</x:v>
+        <x:v>168870.67</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>42891.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
-        <x:v>1023</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>173257.61</x:v>
+        <x:v>210768.41</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>173257.61</x:v>
+        <x:v>210768.41</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
-        <x:v>1026</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="J237" s="4">
-        <x:v>139098.29</x:v>
+        <x:v>135265.21</x:v>
       </x:c>
       <x:c r="K237" s="4">
-        <x:v>139098.29</x:v>
+        <x:v>135265.21</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
-        <x:v>27819.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N237" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
-        <x:v>1030</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
-        <x:v>1031</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="J238" s="4">
-        <x:v>134369.15</x:v>
+        <x:v>109282.07</x:v>
       </x:c>
       <x:c r="K238" s="4">
-        <x:v>134369.15</x:v>
+        <x:v>109282.07</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>26873.83</x:v>
+        <x:v>21856.41</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
-        <x:v>1036</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>178485.16</x:v>
+        <x:v>5021.4</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>178485.16</x:v>
+        <x:v>5021.4</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>35697.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N239" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="J240" s="4">
-        <x:v>177836.5</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="K240" s="4">
-        <x:v>177836.5</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N240" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
-        <x:v>1043</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
-        <x:v>1044</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>128567.4</x:v>
+        <x:v>171237.89</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>128567.4</x:v>
+        <x:v>171237.89</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
-        <x:v>1046</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>1047</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
-        <x:v>1048</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="J242" s="4">
-        <x:v>59614.69</x:v>
+        <x:v>128587.29</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>59614.69</x:v>
+        <x:v>128587.29</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N242" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>947243.12</x:v>
+        <x:v>43414.51</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>947243.12</x:v>
+        <x:v>43414.51</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N243" s="5">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
-        <x:v>1055</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
-        <x:v>1056</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="J244" s="4">
-        <x:v>169527.61</x:v>
+        <x:v>26035.53</x:v>
       </x:c>
       <x:c r="K244" s="4">
-        <x:v>169527.61</x:v>
+        <x:v>26035.53</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>33905.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N244" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
-        <x:v>1059</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
-        <x:v>1060</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
-        <x:v>1061</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>95502.04</x:v>
+        <x:v>254999.65</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>95502.04</x:v>
+        <x:v>254999.65</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>19100.4</x:v>
+        <x:v>75960.18</x:v>
       </x:c>
       <x:c r="N245" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
-        <x:v>1063</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
-        <x:v>1064</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
-        <x:v>1066</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="J246" s="4">
-        <x:v>131910.43</x:v>
+        <x:v>157972.35</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>131910.43</x:v>
+        <x:v>157972.35</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N246" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
-        <x:v>1068</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
-        <x:v>1069</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
-        <x:v>1070</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="J247" s="4">
-        <x:v>178912.99</x:v>
+        <x:v>142650.49</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>178912.99</x:v>
+        <x:v>142650.49</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
-        <x:v>35782.6</x:v>
+        <x:v>28530</x:v>
       </x:c>
       <x:c r="N247" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>1072</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>1073</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
-        <x:v>1074</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
-        <x:v>1075</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>262583.15</x:v>
+        <x:v>46782.96</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>262583.15</x:v>
+        <x:v>46782.96</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>1076</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>1077</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
-        <x:v>1079</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="J249" s="4">
-        <x:v>363018.08</x:v>
+        <x:v>151244.49</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>363018.08</x:v>
+        <x:v>151244.49</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>72603.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>1080</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>1082</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>1083</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>382656.96</x:v>
+        <x:v>129568.52</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>382656.96</x:v>
+        <x:v>129568.52</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>76531.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>1084</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>1085</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
-        <x:v>1086</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="I251" s="3" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="J251" s="4">
-        <x:v>265221.84</x:v>
+        <x:v>55877.46</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>265221.84</x:v>
+        <x:v>55877.46</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
-        <x:v>1088</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
-        <x:v>1089</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
-        <x:v>1090</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="J252" s="4">
-        <x:v>132161.38</x:v>
+        <x:v>58288.55</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>132161.38</x:v>
+        <x:v>58288.55</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>26432</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>1092</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
-        <x:v>1093</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
-        <x:v>1094</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
-        <x:v>1095</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>53844.2</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>53844.2</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
-        <x:v>1096</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
-        <x:v>1097</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
-        <x:v>1098</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
-        <x:v>1099</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>332146.26</x:v>
+        <x:v>178860.53</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>332146.26</x:v>
+        <x:v>178860.53</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>66429.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>1100</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>1101</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>1102</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>1103</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>177563.2</x:v>
+        <x:v>210121.35</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>177563.2</x:v>
+        <x:v>210121.35</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>0</x:v>
+        <x:v>42024.26</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>1104</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>1105</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
-        <x:v>873</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
-        <x:v>1106</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
-        <x:v>1107</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>132893.35</x:v>
+        <x:v>56373</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>132893.35</x:v>
+        <x:v>56373</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>0</x:v>
+        <x:v>11000</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
-        <x:v>1108</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
-        <x:v>1109</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>1110</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
-        <x:v>1112</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>1324279.72</x:v>
+        <x:v>181583.48</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>1324279.72</x:v>
+        <x:v>181583.48</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>0</x:v>
+        <x:v>38195.35</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
-        <x:v>1113</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
-        <x:v>1114</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
-        <x:v>1117</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>1328836.1</x:v>
+        <x:v>96157.29</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>1328836.1</x:v>
+        <x:v>96157.29</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>42</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
-        <x:v>1118</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
-        <x:v>1119</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
-        <x:v>1120</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
-        <x:v>1121</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>177517.1</x:v>
+        <x:v>96209.97</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>177517.1</x:v>
+        <x:v>96209.97</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>35503.42</x:v>
+        <x:v>19241.99</x:v>
       </x:c>
       <x:c r="N259" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
-        <x:v>1122</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
-        <x:v>1123</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
-        <x:v>1124</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
-        <x:v>1125</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>176772.95</x:v>
+        <x:v>96983.77</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>176772.95</x:v>
+        <x:v>96983.77</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
-        <x:v>1126</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>1127</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
-        <x:v>1128</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
-        <x:v>1129</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="J261" s="4">
-        <x:v>178702.48</x:v>
+        <x:v>154178.31</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>178702.48</x:v>
+        <x:v>154178.31</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>35740.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
-        <x:v>1130</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
-        <x:v>1131</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>1132</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
-        <x:v>1133</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
-        <x:v>1134</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="J262" s="4">
-        <x:v>176777.89</x:v>
+        <x:v>137440.96</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>176777.89</x:v>
+        <x:v>137440.96</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>0</x:v>
+        <x:v>50722.63</x:v>
       </x:c>
       <x:c r="N262" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
-        <x:v>1135</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>1136</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>1137</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>1138</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="J263" s="4">
-        <x:v>360820.63</x:v>
+        <x:v>27953.55</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>360820.63</x:v>
+        <x:v>27953.55</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>72163.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>1139</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>1140</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>1141</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>1142</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>1143</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>115991.07</x:v>
+        <x:v>358616.69</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>115991.07</x:v>
+        <x:v>358616.69</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>23197.82</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>1144</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>1146</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>1147</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>1148</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>76500.39</x:v>
+        <x:v>168630.06</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>76500.39</x:v>
+        <x:v>168630.06</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>15300</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>1149</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>1150</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>1151</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>1152</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>1153</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>198976.79</x:v>
+        <x:v>281198.29</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>198976.79</x:v>
+        <x:v>281198.29</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>39778.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
-        <x:v>1154</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>1155</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
-        <x:v>1156</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
-        <x:v>1157</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>173616.53</x:v>
+        <x:v>84300.21</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>173616.53</x:v>
+        <x:v>84300.21</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>69446.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>1158</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>1159</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
-        <x:v>1161</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
-        <x:v>1162</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>176132.52</x:v>
+        <x:v>112288.9</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>176132.52</x:v>
+        <x:v>112288.9</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>35226.5</x:v>
+        <x:v>77159.16</x:v>
       </x:c>
       <x:c r="N268" s="5">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>1164</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
-        <x:v>1165</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
-        <x:v>1166</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>180995.51</x:v>
+        <x:v>167336.02</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>180995.51</x:v>
+        <x:v>167336.02</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>36199.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N269" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>1168</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
-        <x:v>1169</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>199416.87</x:v>
+        <x:v>154205.21</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>199416.87</x:v>
+        <x:v>154205.21</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>39883.37</x:v>
+        <x:v>30923.96</x:v>
       </x:c>
       <x:c r="N270" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
-        <x:v>1173</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
-        <x:v>1174</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>196867.36</x:v>
+        <x:v>68263.02</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>196867.36</x:v>
+        <x:v>68263.02</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>35000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
-        <x:v>1176</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
-        <x:v>1177</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
-        <x:v>1178</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="J272" s="4">
-        <x:v>158085.24</x:v>
+        <x:v>169772.62</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>158085.24</x:v>
+        <x:v>169772.62</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>31617.05</x:v>
+        <x:v>33954.53</x:v>
       </x:c>
       <x:c r="N272" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
-        <x:v>1179</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
-        <x:v>1180</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
-        <x:v>1181</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
-        <x:v>1182</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>199040.2</x:v>
+        <x:v>143514.66</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>199040.2</x:v>
+        <x:v>143514.66</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>39369.47</x:v>
+        <x:v>28702.92</x:v>
       </x:c>
       <x:c r="N273" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>1183</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
-        <x:v>1184</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>1185</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
-        <x:v>1186</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
-        <x:v>1187</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="J274" s="4">
-        <x:v>197878.23</x:v>
+        <x:v>144398.93</x:v>
       </x:c>
       <x:c r="K274" s="4">
-        <x:v>197878.23</x:v>
+        <x:v>144398.93</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
-        <x:v>39575.64</x:v>
+        <x:v>28879</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>1188</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
-        <x:v>1189</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
-        <x:v>1190</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
-        <x:v>1191</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="J275" s="4">
-        <x:v>91802.65</x:v>
+        <x:v>177727.84</x:v>
       </x:c>
       <x:c r="K275" s="4">
-        <x:v>91802.65</x:v>
+        <x:v>177727.84</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
-        <x:v>18360.53</x:v>
+        <x:v>35545.57</x:v>
       </x:c>
       <x:c r="N275" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
-        <x:v>1193</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
-        <x:v>1194</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="J276" s="4">
-        <x:v>141984.43</x:v>
+        <x:v>197473</x:v>
       </x:c>
       <x:c r="K276" s="4">
-        <x:v>141984.43</x:v>
+        <x:v>197473</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
-        <x:v>28396.89</x:v>
+        <x:v>39494.6</x:v>
       </x:c>
       <x:c r="N276" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
-        <x:v>1197</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>1198</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
-        <x:v>1199</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="J277" s="4">
-        <x:v>88214.59</x:v>
+        <x:v>355953.2</x:v>
       </x:c>
       <x:c r="K277" s="4">
-        <x:v>88214.59</x:v>
+        <x:v>355953.2</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M277" s="4">
-        <x:v>17642.92</x:v>
+        <x:v>71190.64</x:v>
       </x:c>
       <x:c r="N277" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
-        <x:v>1204</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>197858.23</x:v>
+        <x:v>247465.78</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>197858.23</x:v>
+        <x:v>247465.78</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>39571.64</x:v>
+        <x:v>84858.39</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
-        <x:v>1206</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
-        <x:v>1207</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>1208</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>154865.66</x:v>
+        <x:v>119122</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>154865.66</x:v>
+        <x:v>119122</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>30677.51</x:v>
+        <x:v>23824.4</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>18</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>140818.86</x:v>
+        <x:v>6028.97</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>140818.86</x:v>
+        <x:v>6028.97</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>28163.77</x:v>
+        <x:v>1205.79</x:v>
       </x:c>
       <x:c r="N280" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>1216</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>1056</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>199132.28</x:v>
+        <x:v>102983.1</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>199132.28</x:v>
+        <x:v>102983.1</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>39826</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>1220</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>1222</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="J282" s="4">
-        <x:v>197692.54</x:v>
+        <x:v>178868.76</x:v>
       </x:c>
       <x:c r="K282" s="4">
-        <x:v>197692.54</x:v>
+        <x:v>178868.76</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
-        <x:v>39500</x:v>
+        <x:v>35773.75</x:v>
       </x:c>
       <x:c r="N282" s="5">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>1223</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>1224</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>1225</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
-        <x:v>1226</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
-        <x:v>1227</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>199940.64</x:v>
+        <x:v>157062.73</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>199940.64</x:v>
+        <x:v>157062.73</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>39988.13</x:v>
+        <x:v>31412.55</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>1228</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>1230</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
-        <x:v>1231</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
-        <x:v>1232</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>199998.85</x:v>
+        <x:v>49479.7</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>199998.85</x:v>
+        <x:v>49479.7</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>39880.77</x:v>
+        <x:v>9895</x:v>
       </x:c>
       <x:c r="N284" s="5">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>1233</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
-        <x:v>1234</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
-        <x:v>1235</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>1236</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="J285" s="4">
-        <x:v>198908.85</x:v>
+        <x:v>223220.63</x:v>
       </x:c>
       <x:c r="K285" s="4">
-        <x:v>198908.85</x:v>
+        <x:v>223220.63</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
-        <x:v>39781.77</x:v>
+        <x:v>44644.13</x:v>
       </x:c>
       <x:c r="N285" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
-        <x:v>1238</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>178413.78</x:v>
+        <x:v>178367.45</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>178413.78</x:v>
+        <x:v>178367.45</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>35682.76</x:v>
+        <x:v>35673.49</x:v>
       </x:c>
       <x:c r="N286" s="5">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
-        <x:v>1241</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
-        <x:v>1242</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
-        <x:v>1243</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
-        <x:v>1244</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
-        <x:v>1245</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="J287" s="4">
-        <x:v>170097.31</x:v>
+        <x:v>94119.1</x:v>
       </x:c>
       <x:c r="K287" s="4">
-        <x:v>170097.31</x:v>
+        <x:v>94119.1</x:v>
       </x:c>
       <x:c r="L287" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M287" s="4">
-        <x:v>34019.46</x:v>
+        <x:v>18823.82</x:v>
       </x:c>
       <x:c r="N287" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
-        <x:v>1246</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
-        <x:v>1249</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="J288" s="4">
-        <x:v>132726.87</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K288" s="4">
-        <x:v>132726.87</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L288" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M288" s="4">
-        <x:v>26545.37</x:v>
+        <x:v>29840.11</x:v>
       </x:c>
       <x:c r="N288" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
-        <x:v>1250</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
-        <x:v>1251</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
-        <x:v>1252</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
-        <x:v>1253</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="J289" s="4">
-        <x:v>76199.3</x:v>
+        <x:v>178755.17</x:v>
       </x:c>
       <x:c r="K289" s="4">
-        <x:v>76199.3</x:v>
+        <x:v>178755.17</x:v>
       </x:c>
       <x:c r="L289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N289" s="5">
-        <x:v>18</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
-        <x:v>1254</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
-        <x:v>1256</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
-        <x:v>1257</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H290" s="3" t="s">
-        <x:v>1258</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="I290" s="3" t="s">
-        <x:v>1259</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="J290" s="4">
-        <x:v>225479.73</x:v>
+        <x:v>51326.91</x:v>
       </x:c>
       <x:c r="K290" s="4">
-        <x:v>225479.73</x:v>
+        <x:v>51326.91</x:v>
       </x:c>
       <x:c r="L290" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M290" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N290" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
-        <x:v>1260</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
-        <x:v>1261</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
-        <x:v>1262</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
-        <x:v>1263</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="J291" s="4">
-        <x:v>144510.87</x:v>
+        <x:v>71132.63</x:v>
       </x:c>
       <x:c r="K291" s="4">
-        <x:v>144510.87</x:v>
+        <x:v>71132.63</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
-        <x:v>0</x:v>
+        <x:v>14226.52</x:v>
       </x:c>
       <x:c r="N291" s="5">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
-        <x:v>1264</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
-        <x:v>1265</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
-        <x:v>1266</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
-        <x:v>1268</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="J292" s="4">
-        <x:v>160773.47</x:v>
+        <x:v>153358.41</x:v>
       </x:c>
       <x:c r="K292" s="4">
-        <x:v>160773.47</x:v>
+        <x:v>153358.41</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M292" s="4">
-        <x:v>34043.86</x:v>
+        <x:v>31370.82</x:v>
       </x:c>
       <x:c r="N292" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
-        <x:v>1269</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
-        <x:v>1270</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
-        <x:v>1271</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
-        <x:v>1272</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>131220.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>131220.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>0</x:v>
+        <x:v>69012.77</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
-        <x:v>1274</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
-        <x:v>1275</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
-        <x:v>1278</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>251660.42</x:v>
+        <x:v>166832.23</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>251660.42</x:v>
+        <x:v>166832.23</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>0</x:v>
+        <x:v>33366.44</x:v>
       </x:c>
       <x:c r="N294" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>1279</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>1280</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>1281</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>1282</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>178710.71</x:v>
+        <x:v>177066.01</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>178710.71</x:v>
+        <x:v>177066.01</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>0</x:v>
+        <x:v>35413.2</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>1283</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>1284</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
-        <x:v>1285</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
-        <x:v>1286</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>1499140.72</x:v>
+        <x:v>215264.84</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>1499140.72</x:v>
+        <x:v>215264.84</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>555371.83</x:v>
+        <x:v>43052.96</x:v>
       </x:c>
       <x:c r="N296" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
-        <x:v>1290</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="J297" s="4">
-        <x:v>1352082.96</x:v>
+        <x:v>178841.6</x:v>
       </x:c>
       <x:c r="K297" s="4">
-        <x:v>1352082.96</x:v>
+        <x:v>178841.6</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
-        <x:v>636379.89</x:v>
+        <x:v>35768.32</x:v>
       </x:c>
       <x:c r="N297" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
-        <x:v>1291</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="J298" s="4">
-        <x:v>1107583.23</x:v>
+        <x:v>26488.28</x:v>
       </x:c>
       <x:c r="K298" s="4">
-        <x:v>1107583.23</x:v>
+        <x:v>26488.28</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M298" s="4">
-        <x:v>422300.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N298" s="5">
-        <x:v>64</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
-        <x:v>1293</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
-        <x:v>1294</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="J299" s="4">
-        <x:v>1307292.03</x:v>
+        <x:v>157754.2</x:v>
       </x:c>
       <x:c r="K299" s="4">
-        <x:v>1307292.03</x:v>
+        <x:v>157754.2</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
-        <x:v>498748.97</x:v>
+        <x:v>31550.84</x:v>
       </x:c>
       <x:c r="N299" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>1493481.52</x:v>
+        <x:v>244346.13</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>1493481.52</x:v>
+        <x:v>244346.13</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>608999.35</x:v>
+        <x:v>48869.23</x:v>
       </x:c>
       <x:c r="N300" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>1297</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
-        <x:v>1298</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
-        <x:v>1300</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="J301" s="4">
-        <x:v>1504261.61</x:v>
+        <x:v>178831.73</x:v>
       </x:c>
       <x:c r="K301" s="4">
-        <x:v>1504261.61</x:v>
+        <x:v>178831.73</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
-        <x:v>684167.85</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N301" s="5">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1301</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
-        <x:v>858</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>1303</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
-        <x:v>1304</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="J302" s="4">
-        <x:v>171324.52</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>171324.52</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>34046.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N302" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>1306</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
-        <x:v>1307</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
-        <x:v>1309</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
-        <x:v>1310</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>155971.83</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>155971.83</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>31194.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>40</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1313</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="J304" s="4">
-        <x:v>148939.73</x:v>
+        <x:v>1299663.82</x:v>
       </x:c>
       <x:c r="K304" s="4">
-        <x:v>148939.73</x:v>
+        <x:v>1299663.82</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N304" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>1317</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
-        <x:v>1318</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
-        <x:v>1319</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>74414.07</x:v>
+        <x:v>1533788.86</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>74414.07</x:v>
+        <x:v>1533788.86</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>47422.04</x:v>
+        <x:v>726579.53</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
-        <x:v>1320</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
-        <x:v>1323</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
-        <x:v>1324</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="J306" s="4">
-        <x:v>177352.47</x:v>
+        <x:v>189410.4</x:v>
       </x:c>
       <x:c r="K306" s="4">
-        <x:v>177352.47</x:v>
+        <x:v>189410.4</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
-        <x:v>0</x:v>
+        <x:v>37882.08</x:v>
       </x:c>
       <x:c r="N306" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
-        <x:v>1327</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>1328</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>1329</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="J307" s="4">
-        <x:v>192594.05</x:v>
+        <x:v>215734.71</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>192594.05</x:v>
+        <x:v>215734.71</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>81071.49</x:v>
+        <x:v>43146.94</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
-        <x:v>1332</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>126692.33</x:v>
+        <x:v>52448.91</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>126692.33</x:v>
+        <x:v>52448.91</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>0</x:v>
+        <x:v>10489.78</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>18</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
-        <x:v>1335</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
-        <x:v>1336</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
-        <x:v>904</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
-        <x:v>1338</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="J309" s="4">
-        <x:v>152642.25</x:v>
+        <x:v>151234.62</x:v>
       </x:c>
       <x:c r="K309" s="4">
-        <x:v>152642.25</x:v>
+        <x:v>151234.62</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
-        <x:v>0</x:v>
+        <x:v>30246.92</x:v>
       </x:c>
       <x:c r="N309" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1339</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1340</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
-        <x:v>1343</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>150691.33</x:v>
+        <x:v>549507.11</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>150691.33</x:v>
+        <x:v>549507.11</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>30138.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
-        <x:v>1346</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
-        <x:v>1347</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="J311" s="4">
-        <x:v>172485.83</x:v>
+        <x:v>56990.39</x:v>
       </x:c>
       <x:c r="K311" s="4">
-        <x:v>172485.83</x:v>
+        <x:v>56990.39</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
-        <x:v>0</x:v>
+        <x:v>11000</x:v>
       </x:c>
       <x:c r="N311" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
-        <x:v>1141</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
-        <x:v>1350</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
-        <x:v>1351</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>32084.26</x:v>
+        <x:v>1326508.94</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>32084.26</x:v>
+        <x:v>1326508.94</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N312" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
-        <x:v>1354</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
-        <x:v>1355</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="J313" s="4">
-        <x:v>99744.71</x:v>
+        <x:v>69244.49</x:v>
       </x:c>
       <x:c r="K313" s="4">
-        <x:v>99744.71</x:v>
+        <x:v>69244.49</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
-        <x:v>19948.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N313" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
-        <x:v>1360</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="J314" s="4">
-        <x:v>178129.55</x:v>
+        <x:v>378333.12</x:v>
       </x:c>
       <x:c r="K314" s="4">
-        <x:v>178129.55</x:v>
+        <x:v>378333.12</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
-        <x:v>35625.91</x:v>
+        <x:v>75666</x:v>
       </x:c>
       <x:c r="N314" s="5">
-        <x:v>24</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
-        <x:v>1361</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
-        <x:v>1362</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
-        <x:v>1363</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H315" s="3" t="s">
-        <x:v>1364</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="I315" s="3" t="s">
-        <x:v>1365</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="J315" s="4">
-        <x:v>167345.89</x:v>
+        <x:v>282388.35</x:v>
       </x:c>
       <x:c r="K315" s="4">
-        <x:v>167345.89</x:v>
+        <x:v>282388.35</x:v>
       </x:c>
       <x:c r="L315" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M315" s="4">
-        <x:v>0</x:v>
+        <x:v>60551.96</x:v>
       </x:c>
       <x:c r="N315" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
-        <x:v>1366</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
-        <x:v>1367</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
-        <x:v>1369</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="J316" s="4">
-        <x:v>155788.45</x:v>
+        <x:v>366329.05</x:v>
       </x:c>
       <x:c r="K316" s="4">
-        <x:v>155788.45</x:v>
+        <x:v>366329.05</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
-        <x:v>0</x:v>
+        <x:v>73265.81</x:v>
       </x:c>
       <x:c r="N316" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
-        <x:v>1370</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
-        <x:v>1371</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
-        <x:v>1372</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="J317" s="4">
-        <x:v>176646.18</x:v>
+        <x:v>178728.83</x:v>
       </x:c>
       <x:c r="K317" s="4">
-        <x:v>176646.18</x:v>
+        <x:v>178728.83</x:v>
       </x:c>
       <x:c r="L317" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M317" s="4">
-        <x:v>0</x:v>
+        <x:v>35745.76</x:v>
       </x:c>
       <x:c r="N317" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
-        <x:v>1375</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
-        <x:v>1376</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
-        <x:v>1378</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="J318" s="4">
-        <x:v>188627.04</x:v>
+        <x:v>16503.11</x:v>
       </x:c>
       <x:c r="K318" s="4">
-        <x:v>188627.04</x:v>
+        <x:v>16503.11</x:v>
       </x:c>
       <x:c r="L318" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M318" s="4">
-        <x:v>37725.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N318" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
-        <x:v>1379</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
-        <x:v>1380</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
-        <x:v>1381</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
-        <x:v>1382</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
-        <x:v>1383</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>204827.24</x:v>
+        <x:v>466092.65</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>204827.24</x:v>
+        <x:v>466092.65</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>40965.45</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
-        <x:v>1385</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>176535.87</x:v>
+        <x:v>116570.51</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>176535.87</x:v>
+        <x:v>116570.51</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>0</x:v>
+        <x:v>23000</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
-        <x:v>1389</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
-        <x:v>1390</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
-        <x:v>1391</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
-        <x:v>1392</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="J321" s="4">
-        <x:v>176135.81</x:v>
+        <x:v>383407.98</x:v>
       </x:c>
       <x:c r="K321" s="4">
-        <x:v>176135.81</x:v>
+        <x:v>383407.98</x:v>
       </x:c>
       <x:c r="L321" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
-        <x:v>0</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="N321" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
-        <x:v>1393</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
-        <x:v>1394</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="J322" s="4">
-        <x:v>174468.04</x:v>
+        <x:v>145287.97</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>174468.04</x:v>
+        <x:v>145287.97</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>34893</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N322" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
-        <x:v>1397</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
-        <x:v>1398</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
-        <x:v>1399</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
-        <x:v>1400</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
-        <x:v>1401</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="J323" s="4">
-        <x:v>30042.77</x:v>
+        <x:v>267810.91</x:v>
       </x:c>
       <x:c r="K323" s="4">
-        <x:v>30042.77</x:v>
+        <x:v>267810.91</x:v>
       </x:c>
       <x:c r="L323" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M323" s="4">
-        <x:v>0</x:v>
+        <x:v>53562.18</x:v>
       </x:c>
       <x:c r="N323" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
-        <x:v>1402</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
-        <x:v>1403</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H324" s="3" t="s">
-        <x:v>1405</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="I324" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="J324" s="4">
-        <x:v>131152.32</x:v>
+        <x:v>160250.54</x:v>
       </x:c>
       <x:c r="K324" s="4">
-        <x:v>131152.32</x:v>
+        <x:v>160250.54</x:v>
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
-        <x:v>0</x:v>
+        <x:v>32050.11</x:v>
       </x:c>
       <x:c r="N324" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
-        <x:v>1407</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
-        <x:v>1408</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
-        <x:v>1409</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
-        <x:v>1410</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="J325" s="4">
-        <x:v>143440.89</x:v>
+        <x:v>127354.16</x:v>
       </x:c>
       <x:c r="K325" s="4">
-        <x:v>143440.89</x:v>
+        <x:v>127354.16</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
-        <x:v>52559.68</x:v>
+        <x:v>18193.45</x:v>
       </x:c>
       <x:c r="N325" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
-        <x:v>1413</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
-        <x:v>1414</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
-        <x:v>1415</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="J326" s="4">
-        <x:v>0</x:v>
+        <x:v>618967.91</x:v>
       </x:c>
       <x:c r="K326" s="4">
-        <x:v>0</x:v>
+        <x:v>618967.91</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N326" s="5">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="J327" s="4">
-        <x:v>174942.2</x:v>
+        <x:v>94566.91</x:v>
       </x:c>
       <x:c r="K327" s="4">
-        <x:v>174942.2</x:v>
+        <x:v>94566.91</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N327" s="5">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="J328" s="4">
-        <x:v>62390.45</x:v>
+        <x:v>112788.82</x:v>
       </x:c>
       <x:c r="K328" s="4">
-        <x:v>62390.45</x:v>
+        <x:v>112788.82</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
-        <x:v>0</x:v>
+        <x:v>22557.76</x:v>
       </x:c>
       <x:c r="N328" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
-        <x:v>1424</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
-        <x:v>1425</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
-        <x:v>1427</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
-        <x:v>1428</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="J329" s="4">
-        <x:v>178278.55</x:v>
+        <x:v>185077.63</x:v>
       </x:c>
       <x:c r="K329" s="4">
-        <x:v>178278.55</x:v>
+        <x:v>185077.63</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
-        <x:v>35655.71</x:v>
+        <x:v>37015.53</x:v>
       </x:c>
       <x:c r="N329" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="J330" s="4">
-        <x:v>366265.67</x:v>
+        <x:v>1319316.1</x:v>
       </x:c>
       <x:c r="K330" s="4">
-        <x:v>366265.67</x:v>
+        <x:v>1319316.1</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
-        <x:v>73253.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N330" s="5">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="J331" s="4">
-        <x:v>167573.1</x:v>
+        <x:v>237917.61</x:v>
       </x:c>
       <x:c r="K331" s="4">
-        <x:v>167573.1</x:v>
+        <x:v>237917.61</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
-        <x:v>0</x:v>
+        <x:v>47583.52</x:v>
       </x:c>
       <x:c r="N331" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
-        <x:v>1436</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
-        <x:v>1437</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
-        <x:v>1438</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="J332" s="4">
-        <x:v>176221.42</x:v>
+        <x:v>1039577.32</x:v>
       </x:c>
       <x:c r="K332" s="4">
-        <x:v>176221.42</x:v>
+        <x:v>1039577.32</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N332" s="5">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
-        <x:v>1441</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
-        <x:v>1443</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
-        <x:v>1444</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="J333" s="4">
-        <x:v>69878.1</x:v>
+        <x:v>136277.81</x:v>
       </x:c>
       <x:c r="K333" s="4">
-        <x:v>69878.1</x:v>
+        <x:v>136277.81</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
-        <x:v>0</x:v>
+        <x:v>27359.6</x:v>
       </x:c>
       <x:c r="N333" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
-        <x:v>1445</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
-        <x:v>1446</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
-        <x:v>1447</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
-        <x:v>1448</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
-        <x:v>1449</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="J334" s="4">
-        <x:v>112571.51</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="K334" s="4">
-        <x:v>112571.51</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
-        <x:v>22514.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
-        <x:v>1451</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
-        <x:v>1452</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
-        <x:v>1453</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="J335" s="4">
-        <x:v>139466.44</x:v>
+        <x:v>170229.5</x:v>
       </x:c>
       <x:c r="K335" s="4">
-        <x:v>139466.44</x:v>
+        <x:v>170229.5</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
-        <x:v>27893</x:v>
+        <x:v>34045</x:v>
       </x:c>
       <x:c r="N335" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
-        <x:v>1454</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
-        <x:v>1455</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
-        <x:v>1456</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
-        <x:v>1457</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
-        <x:v>1458</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="J336" s="4">
-        <x:v>30207.41</x:v>
+        <x:v>129097.52</x:v>
       </x:c>
       <x:c r="K336" s="4">
-        <x:v>30207.41</x:v>
+        <x:v>129097.52</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N336" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
-        <x:v>1459</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
-        <x:v>1460</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
-        <x:v>1461</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
-        <x:v>1462</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
-        <x:v>1463</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="J337" s="4">
-        <x:v>141364.69</x:v>
+        <x:v>184047.29</x:v>
       </x:c>
       <x:c r="K337" s="4">
-        <x:v>141364.69</x:v>
+        <x:v>184047.29</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
-        <x:v>28272.94</x:v>
+        <x:v>50168.59</x:v>
       </x:c>
       <x:c r="N337" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
-        <x:v>1464</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
-        <x:v>1465</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
-        <x:v>1466</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
-        <x:v>1467</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
-        <x:v>1468</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="J338" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>374400.84</x:v>
       </x:c>
       <x:c r="K338" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>374400.84</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M338" s="4">
-        <x:v>0</x:v>
+        <x:v>74880</x:v>
       </x:c>
       <x:c r="N338" s="5">
-        <x:v>20</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
-        <x:v>1469</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
-        <x:v>1470</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
-        <x:v>1471</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
-        <x:v>1472</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
-        <x:v>1473</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="J339" s="4">
-        <x:v>106427.29</x:v>
+        <x:v>78333.81</x:v>
       </x:c>
       <x:c r="K339" s="4">
-        <x:v>106427.29</x:v>
+        <x:v>78333.81</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M339" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N339" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O339" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B340" s="3" t="s">
-        <x:v>1474</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="C340" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D340" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E340" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F340" s="3" t="s">
-        <x:v>1475</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="G340" s="3" t="s">
-        <x:v>1476</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H340" s="3" t="s">
-        <x:v>1477</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="I340" s="3" t="s">
-        <x:v>1478</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="J340" s="4">
-        <x:v>4287.12</x:v>
+        <x:v>199768.28</x:v>
       </x:c>
       <x:c r="K340" s="4">
-        <x:v>4287.12</x:v>
+        <x:v>199768.28</x:v>
       </x:c>
       <x:c r="L340" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M340" s="4">
-        <x:v>0</x:v>
+        <x:v>39953.66</x:v>
       </x:c>
       <x:c r="N340" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O340" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B341" s="3" t="s">
-        <x:v>1479</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E341" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F341" s="3" t="s">
-        <x:v>1480</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="G341" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="H341" s="3" t="s">
-        <x:v>1481</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="I341" s="3" t="s">
-        <x:v>1482</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="J341" s="4">
-        <x:v>366562.01</x:v>
+        <x:v>785628.6</x:v>
       </x:c>
       <x:c r="K341" s="4">
-        <x:v>366562.01</x:v>
+        <x:v>785628.6</x:v>
       </x:c>
       <x:c r="L341" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M341" s="4">
-        <x:v>73312.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N341" s="5">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O341" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B342" s="3" t="s">
-        <x:v>1479</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
-        <x:v>1480</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
-        <x:v>1483</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
-        <x:v>1484</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="J342" s="4">
-        <x:v>178350.16</x:v>
+        <x:v>36717.12</x:v>
       </x:c>
       <x:c r="K342" s="4">
-        <x:v>178350.16</x:v>
+        <x:v>36717.12</x:v>
       </x:c>
       <x:c r="L342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N342" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1485</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
-        <x:v>1486</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="G343" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H343" s="3" t="s">
-        <x:v>1488</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="I343" s="3" t="s">
-        <x:v>1489</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="J343" s="4">
-        <x:v>184077.34</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K343" s="4">
-        <x:v>184077.34</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L343" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M343" s="4">
-        <x:v>36815.47</x:v>
+        <x:v>26011.13</x:v>
       </x:c>
       <x:c r="N343" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B344" s="3" t="s">
-        <x:v>1490</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
-        <x:v>1491</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
-        <x:v>1492</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
-        <x:v>1493</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>375725.69</x:v>
+        <x:v>61778.01</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>375725.69</x:v>
+        <x:v>61778.01</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>75145.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
-        <x:v>1496</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
-        <x:v>1497</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
-        <x:v>1499</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="J345" s="4">
-        <x:v>329802.1</x:v>
+        <x:v>363874.76</x:v>
       </x:c>
       <x:c r="K345" s="4">
-        <x:v>329802.1</x:v>
+        <x:v>363874.76</x:v>
       </x:c>
       <x:c r="L345" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M345" s="4">
-        <x:v>65960.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N345" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
-        <x:v>1500</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
-        <x:v>1501</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
-        <x:v>1502</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
-        <x:v>1503</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="J346" s="4">
-        <x:v>178824.31</x:v>
+        <x:v>270001.59</x:v>
       </x:c>
       <x:c r="K346" s="4">
-        <x:v>178824.31</x:v>
+        <x:v>270001.59</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
-        <x:v>35764.86</x:v>
+        <x:v>54000.32</x:v>
       </x:c>
       <x:c r="N346" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
-        <x:v>1504</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
-        <x:v>1505</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
-        <x:v>1506</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
-        <x:v>1507</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
-        <x:v>1508</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="J347" s="4">
-        <x:v>136046.95</x:v>
+        <x:v>178920.63</x:v>
       </x:c>
       <x:c r="K347" s="4">
-        <x:v>136046.95</x:v>
+        <x:v>178920.63</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
-        <x:v>0</x:v>
+        <x:v>35784.13</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
-        <x:v>1509</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
-        <x:v>1510</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
-        <x:v>1511</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
-        <x:v>1512</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>175294.52</x:v>
+        <x:v>185161.69</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>175294.52</x:v>
+        <x:v>185161.69</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>0</x:v>
+        <x:v>40225.17</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
-        <x:v>1514</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
-        <x:v>1515</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
-        <x:v>1516</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
-        <x:v>1517</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>156656.15</x:v>
+        <x:v>136585.3</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>156656.15</x:v>
+        <x:v>136585.3</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>61758.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
-        <x:v>1518</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
-        <x:v>1515</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
-        <x:v>1519</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
-        <x:v>1520</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="J350" s="4">
-        <x:v>372410.13</x:v>
+        <x:v>214458.15</x:v>
       </x:c>
       <x:c r="K350" s="4">
-        <x:v>372410.13</x:v>
+        <x:v>214458.15</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>74482.02</x:v>
+        <x:v>42891.63</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
-        <x:v>1521</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
-        <x:v>1522</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="I351" s="3" t="s">
-        <x:v>1524</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="J351" s="4">
-        <x:v>358083.27</x:v>
+        <x:v>173257.61</x:v>
       </x:c>
       <x:c r="K351" s="4">
-        <x:v>358083.27</x:v>
+        <x:v>173257.61</x:v>
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
-        <x:v>71616.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N351" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
-        <x:v>1525</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
-        <x:v>1526</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
-        <x:v>1527</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
-        <x:v>1528</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="J352" s="4">
-        <x:v>177587.9</x:v>
+        <x:v>139098.29</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>177587.9</x:v>
+        <x:v>139098.29</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>0</x:v>
+        <x:v>27819.39</x:v>
       </x:c>
       <x:c r="N352" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
-        <x:v>1533</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="J353" s="4">
-        <x:v>30846.2</x:v>
+        <x:v>134369.15</x:v>
       </x:c>
       <x:c r="K353" s="4">
-        <x:v>30846.2</x:v>
+        <x:v>134369.15</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
-        <x:v>0</x:v>
+        <x:v>37557.97</x:v>
       </x:c>
       <x:c r="N353" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
-        <x:v>1534</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
-        <x:v>1535</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
-        <x:v>1537</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
-        <x:v>1538</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>354457.99</x:v>
+        <x:v>98676.23</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>354457.99</x:v>
+        <x:v>98676.23</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>70891.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N354" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
-        <x:v>1539</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
-        <x:v>1540</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
-        <x:v>1541</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
-        <x:v>1543</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="J355" s="4">
-        <x:v>27607.81</x:v>
+        <x:v>178485.16</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>27607.81</x:v>
+        <x:v>178485.16</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>0</x:v>
+        <x:v>35697.03</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1544</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
-        <x:v>1546</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1547</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="J356" s="4">
-        <x:v>1332284.5</x:v>
+        <x:v>177836.5</x:v>
       </x:c>
       <x:c r="K356" s="4">
-        <x:v>1332284.5</x:v>
+        <x:v>177836.5</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
-        <x:v>522000.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N356" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
-        <x:v>1548</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
-        <x:v>1549</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
-        <x:v>1550</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
-        <x:v>1551</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
-        <x:v>1552</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="J357" s="4">
-        <x:v>312327.35</x:v>
+        <x:v>128567.4</x:v>
       </x:c>
       <x:c r="K357" s="4">
-        <x:v>312327.35</x:v>
+        <x:v>128567.4</x:v>
       </x:c>
       <x:c r="L357" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M357" s="4">
-        <x:v>62465.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N357" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
-        <x:v>1553</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
-        <x:v>1554</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
-        <x:v>1555</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
-        <x:v>1556</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
-        <x:v>1557</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="J358" s="4">
-        <x:v>147090.05</x:v>
+        <x:v>59614.69</x:v>
       </x:c>
       <x:c r="K358" s="4">
-        <x:v>147090.05</x:v>
+        <x:v>59614.69</x:v>
       </x:c>
       <x:c r="L358" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M358" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N358" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="G359" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
-        <x:v>1559</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
-        <x:v>1560</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="J359" s="4">
-        <x:v>281205.94</x:v>
+        <x:v>947243.12</x:v>
       </x:c>
       <x:c r="K359" s="4">
-        <x:v>281205.94</x:v>
+        <x:v>947243.12</x:v>
       </x:c>
       <x:c r="L359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M359" s="4">
-        <x:v>46867.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N359" s="5">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
-        <x:v>1561</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
-        <x:v>1562</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
-        <x:v>1563</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
-        <x:v>1564</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
-        <x:v>1565</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="J360" s="4">
-        <x:v>136552.38</x:v>
+        <x:v>169527.61</x:v>
       </x:c>
       <x:c r="K360" s="4">
-        <x:v>136552.38</x:v>
+        <x:v>169527.61</x:v>
       </x:c>
       <x:c r="L360" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M360" s="4">
-        <x:v>0</x:v>
+        <x:v>33905.52</x:v>
       </x:c>
       <x:c r="N360" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
-        <x:v>1566</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
-        <x:v>1567</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
-        <x:v>1568</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
-        <x:v>1569</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
-        <x:v>1570</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>169222.75</x:v>
+        <x:v>95502.04</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>169222.75</x:v>
+        <x:v>95502.04</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>0</x:v>
+        <x:v>19100.4</x:v>
       </x:c>
       <x:c r="N361" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
-        <x:v>1571</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1572</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
-        <x:v>1573</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
-        <x:v>1574</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
-        <x:v>1575</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="J362" s="4">
-        <x:v>178814.44</x:v>
+        <x:v>131910.43</x:v>
       </x:c>
       <x:c r="K362" s="4">
-        <x:v>178814.44</x:v>
+        <x:v>131910.43</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
-        <x:v>35762.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N362" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
-        <x:v>1579</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="J363" s="4">
-        <x:v>178919.8</x:v>
+        <x:v>178912.99</x:v>
       </x:c>
       <x:c r="K363" s="4">
-        <x:v>178919.8</x:v>
+        <x:v>178912.99</x:v>
       </x:c>
       <x:c r="L363" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M363" s="4">
-        <x:v>35783.96</x:v>
+        <x:v>35782.6</x:v>
       </x:c>
       <x:c r="N363" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
-        <x:v>1580</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
-        <x:v>1581</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
-        <x:v>1582</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
-        <x:v>1583</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>1479913.52</x:v>
+        <x:v>262583.15</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>1479913.52</x:v>
+        <x:v>262583.15</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>551526.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
-        <x:v>1584</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
-        <x:v>1585</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
-        <x:v>1586</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
-        <x:v>1587</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>1012747.91</x:v>
+        <x:v>89748.01</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>1012747.91</x:v>
+        <x:v>89748.01</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>439840.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N365" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
-        <x:v>1584</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
-        <x:v>1585</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
-        <x:v>1588</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="J366" s="4">
-        <x:v>1179923.62</x:v>
+        <x:v>363018.08</x:v>
       </x:c>
       <x:c r="K366" s="4">
-        <x:v>1179923.62</x:v>
+        <x:v>363018.08</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
-        <x:v>509781.53</x:v>
+        <x:v>72603.45</x:v>
       </x:c>
       <x:c r="N366" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
-        <x:v>1590</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
-        <x:v>1591</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
-        <x:v>1592</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
-        <x:v>1593</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
-        <x:v>1594</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>1533642.99</x:v>
+        <x:v>382656.96</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>1533642.99</x:v>
+        <x:v>382656.96</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>635284.77</x:v>
+        <x:v>76531.39</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
-        <x:v>1595</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
-        <x:v>1596</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
-        <x:v>1230</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
-        <x:v>1597</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
-        <x:v>1598</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>86859.08</x:v>
+        <x:v>265221.84</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>86859.08</x:v>
+        <x:v>265221.84</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>17371.82</x:v>
+        <x:v>53044.37</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
-        <x:v>1599</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
-        <x:v>1600</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
-        <x:v>1601</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
-        <x:v>1602</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="J369" s="4">
-        <x:v>943837.65</x:v>
+        <x:v>132161.38</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>943837.65</x:v>
+        <x:v>132161.38</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>389551.85</x:v>
+        <x:v>26432</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1599</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
-        <x:v>1600</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
-        <x:v>1603</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
-        <x:v>1604</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="J370" s="4">
-        <x:v>1439343.69</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="K370" s="4">
-        <x:v>1439343.69</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
-        <x:v>671184.26</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N370" s="5">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1605</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
-        <x:v>1606</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
-        <x:v>1607</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
-        <x:v>1608</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>627826.26</x:v>
+        <x:v>332146.26</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>627826.26</x:v>
+        <x:v>332146.26</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>91265.6</x:v>
+        <x:v>66429.25</x:v>
       </x:c>
       <x:c r="N371" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
-        <x:v>1609</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
-        <x:v>1610</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
-        <x:v>1612</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="J372" s="4">
-        <x:v>694775.05</x:v>
+        <x:v>177563.2</x:v>
       </x:c>
       <x:c r="K372" s="4">
-        <x:v>694775.05</x:v>
+        <x:v>177563.2</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
-        <x:v>246417.12</x:v>
+        <x:v>35512.64</x:v>
       </x:c>
       <x:c r="N372" s="5">
-        <x:v>54</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1613</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
-        <x:v>1614</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
-        <x:v>1615</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
-        <x:v>1616</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="J373" s="4">
-        <x:v>11326.95</x:v>
+        <x:v>132893.35</x:v>
       </x:c>
       <x:c r="K373" s="4">
-        <x:v>11326.95</x:v>
+        <x:v>132893.35</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N373" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1617</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
-        <x:v>1618</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
-        <x:v>1619</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
-        <x:v>1620</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
-        <x:v>1621</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
-        <x:v>1622</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>16693510.18</x:v>
+        <x:v>1324279.72</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>16693510.18</x:v>
+        <x:v>1324279.72</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>5008053.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
-        <x:v>1623</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
-        <x:v>858</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
-        <x:v>1624</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
-        <x:v>1625</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
-        <x:v>1626</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
-        <x:v>1627</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="J375" s="4">
-        <x:v>174628.72</x:v>
+        <x:v>1328836.1</x:v>
       </x:c>
       <x:c r="K375" s="4">
-        <x:v>174628.72</x:v>
+        <x:v>1328836.1</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
-        <x:v>0</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="N375" s="5">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
-        <x:v>1628</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
-        <x:v>1629</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H376" s="3" t="s">
-        <x:v>1630</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="I376" s="3" t="s">
-        <x:v>1631</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="J376" s="4">
-        <x:v>1301757.45</x:v>
+        <x:v>638887.83</x:v>
       </x:c>
       <x:c r="K376" s="4">
-        <x:v>1301757.45</x:v>
+        <x:v>638887.83</x:v>
       </x:c>
       <x:c r="L376" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M376" s="4">
-        <x:v>388123.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N376" s="5">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
-        <x:v>1632</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
-        <x:v>1633</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
-        <x:v>1634</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
-        <x:v>1635</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
-        <x:v>1636</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="J377" s="4">
-        <x:v>68633.45</x:v>
+        <x:v>177517.1</x:v>
       </x:c>
       <x:c r="K377" s="4">
-        <x:v>68633.45</x:v>
+        <x:v>177517.1</x:v>
       </x:c>
       <x:c r="L377" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M377" s="4">
-        <x:v>0</x:v>
+        <x:v>35503.42</x:v>
       </x:c>
       <x:c r="N377" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
-        <x:v>1637</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
-        <x:v>1638</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
-        <x:v>1639</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
-        <x:v>1640</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>80259.22</x:v>
+        <x:v>176772.95</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>80259.22</x:v>
+        <x:v>176772.95</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>0</x:v>
+        <x:v>35354.59</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
-        <x:v>1641</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
-        <x:v>1642</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
-        <x:v>1643</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="J379" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>178702.48</x:v>
       </x:c>
       <x:c r="K379" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>178702.48</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
-        <x:v>35754.98</x:v>
+        <x:v>35740.5</x:v>
       </x:c>
       <x:c r="N379" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
-        <x:v>1645</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
-        <x:v>1646</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
-        <x:v>1647</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
-        <x:v>1648</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>176777.89</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>176777.89</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>35754.98</x:v>
+        <x:v>35355.58</x:v>
       </x:c>
       <x:c r="N380" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
-        <x:v>1649</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
-        <x:v>1650</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
-        <x:v>1651</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
-        <x:v>1652</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="J381" s="4">
-        <x:v>837813.16</x:v>
+        <x:v>360820.63</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>837813.16</x:v>
+        <x:v>360820.63</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>331840.71</x:v>
+        <x:v>88917.75</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1653</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1654</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>1655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1656</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1657</x:v>
       </x:c>
       <x:c r="J382" s="4">
+        <x:v>178888.53</x:v>
+      </x:c>
+      <x:c r="K382" s="4">
+        <x:v>178888.53</x:v>
+      </x:c>
+      <x:c r="L382" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M382" s="4">
+        <x:v>35777.7</x:v>
+      </x:c>
+      <x:c r="N382" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O382" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="383" spans="1:15">
+      <x:c r="A383" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B383" s="3" t="s">
+        <x:v>1658</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D383" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E383" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F383" s="3" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="G383" s="3" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="H383" s="3" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="I383" s="3" t="s">
+        <x:v>1662</x:v>
+      </x:c>
+      <x:c r="J383" s="4">
+        <x:v>115991.07</x:v>
+      </x:c>
+      <x:c r="K383" s="4">
+        <x:v>115991.07</x:v>
+      </x:c>
+      <x:c r="L383" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M383" s="4">
+        <x:v>33925.96</x:v>
+      </x:c>
+      <x:c r="N383" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O383" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:15">
+      <x:c r="A384" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B384" s="3" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="C384" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D384" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E384" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F384" s="3" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="G384" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H384" s="3" t="s">
+        <x:v>1665</x:v>
+      </x:c>
+      <x:c r="I384" s="3" t="s">
+        <x:v>1666</x:v>
+      </x:c>
+      <x:c r="J384" s="4">
+        <x:v>328929.51</x:v>
+      </x:c>
+      <x:c r="K384" s="4">
+        <x:v>328929.51</x:v>
+      </x:c>
+      <x:c r="L384" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M384" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N384" s="5">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="O384" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:15">
+      <x:c r="A385" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B385" s="3" t="s">
+        <x:v>1667</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D385" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E385" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F385" s="3" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="G385" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H385" s="3" t="s">
+        <x:v>1670</x:v>
+      </x:c>
+      <x:c r="I385" s="3" t="s">
+        <x:v>1671</x:v>
+      </x:c>
+      <x:c r="J385" s="4">
+        <x:v>76500.39</x:v>
+      </x:c>
+      <x:c r="K385" s="4">
+        <x:v>76500.39</x:v>
+      </x:c>
+      <x:c r="L385" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M385" s="4">
+        <x:v>15300</x:v>
+      </x:c>
+      <x:c r="N385" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O385" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:15">
+      <x:c r="A386" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B386" s="3" t="s">
+        <x:v>1672</x:v>
+      </x:c>
+      <x:c r="C386" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D386" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E386" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F386" s="3" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="G386" s="3" t="s">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="H386" s="3" t="s">
+        <x:v>1675</x:v>
+      </x:c>
+      <x:c r="I386" s="3" t="s">
+        <x:v>1676</x:v>
+      </x:c>
+      <x:c r="J386" s="4">
+        <x:v>198976.79</x:v>
+      </x:c>
+      <x:c r="K386" s="4">
+        <x:v>198976.79</x:v>
+      </x:c>
+      <x:c r="L386" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M386" s="4">
+        <x:v>39778.51</x:v>
+      </x:c>
+      <x:c r="N386" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O386" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:15">
+      <x:c r="A387" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B387" s="3" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="C387" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D387" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E387" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F387" s="3" t="s">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="G387" s="3" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H387" s="3" t="s">
+        <x:v>1679</x:v>
+      </x:c>
+      <x:c r="I387" s="3" t="s">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="J387" s="4">
+        <x:v>173616.53</x:v>
+      </x:c>
+      <x:c r="K387" s="4">
+        <x:v>173616.53</x:v>
+      </x:c>
+      <x:c r="L387" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M387" s="4">
+        <x:v>69446.61</x:v>
+      </x:c>
+      <x:c r="N387" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O387" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:15">
+      <x:c r="A388" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B388" s="3" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="C388" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D388" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E388" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F388" s="3" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="G388" s="3" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="H388" s="3" t="s">
+        <x:v>1684</x:v>
+      </x:c>
+      <x:c r="I388" s="3" t="s">
+        <x:v>1685</x:v>
+      </x:c>
+      <x:c r="J388" s="4">
+        <x:v>176132.52</x:v>
+      </x:c>
+      <x:c r="K388" s="4">
+        <x:v>176132.52</x:v>
+      </x:c>
+      <x:c r="L388" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M388" s="4">
+        <x:v>35226.5</x:v>
+      </x:c>
+      <x:c r="N388" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O388" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:15">
+      <x:c r="A389" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B389" s="3" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="C389" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D389" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E389" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F389" s="3" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="G389" s="3" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H389" s="3" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="I389" s="3" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="J389" s="4">
+        <x:v>180995.51</x:v>
+      </x:c>
+      <x:c r="K389" s="4">
+        <x:v>180995.51</x:v>
+      </x:c>
+      <x:c r="L389" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M389" s="4">
+        <x:v>72398.2</x:v>
+      </x:c>
+      <x:c r="N389" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O389" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:15">
+      <x:c r="A390" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B390" s="3" t="s">
+        <x:v>1690</x:v>
+      </x:c>
+      <x:c r="C390" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D390" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E390" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F390" s="3" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="G390" s="3" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="H390" s="3" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="I390" s="3" t="s">
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="J390" s="4">
+        <x:v>199416.87</x:v>
+      </x:c>
+      <x:c r="K390" s="4">
+        <x:v>199416.87</x:v>
+      </x:c>
+      <x:c r="L390" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M390" s="4">
+        <x:v>79766.74</x:v>
+      </x:c>
+      <x:c r="N390" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O390" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:15">
+      <x:c r="A391" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B391" s="3" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="C391" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D391" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E391" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F391" s="3" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="G391" s="3" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H391" s="3" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="I391" s="3" t="s">
+        <x:v>1697</x:v>
+      </x:c>
+      <x:c r="J391" s="4">
+        <x:v>196867.36</x:v>
+      </x:c>
+      <x:c r="K391" s="4">
+        <x:v>196867.36</x:v>
+      </x:c>
+      <x:c r="L391" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M391" s="4">
+        <x:v>35000</x:v>
+      </x:c>
+      <x:c r="N391" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O391" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:15">
+      <x:c r="A392" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B392" s="3" t="s">
+        <x:v>1698</x:v>
+      </x:c>
+      <x:c r="C392" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D392" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E392" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F392" s="3" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="G392" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H392" s="3" t="s">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="I392" s="3" t="s">
+        <x:v>1701</x:v>
+      </x:c>
+      <x:c r="J392" s="4">
+        <x:v>158085.24</x:v>
+      </x:c>
+      <x:c r="K392" s="4">
+        <x:v>158085.24</x:v>
+      </x:c>
+      <x:c r="L392" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M392" s="4">
+        <x:v>63234.1</x:v>
+      </x:c>
+      <x:c r="N392" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O392" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:15">
+      <x:c r="A393" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B393" s="3" t="s">
+        <x:v>1702</x:v>
+      </x:c>
+      <x:c r="C393" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D393" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E393" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F393" s="3" t="s">
+        <x:v>1703</x:v>
+      </x:c>
+      <x:c r="G393" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H393" s="3" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="I393" s="3" t="s">
+        <x:v>1705</x:v>
+      </x:c>
+      <x:c r="J393" s="4">
+        <x:v>199040.2</x:v>
+      </x:c>
+      <x:c r="K393" s="4">
+        <x:v>199040.2</x:v>
+      </x:c>
+      <x:c r="L393" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M393" s="4">
+        <x:v>39369.47</x:v>
+      </x:c>
+      <x:c r="N393" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O393" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:15">
+      <x:c r="A394" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B394" s="3" t="s">
+        <x:v>1706</x:v>
+      </x:c>
+      <x:c r="C394" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D394" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E394" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F394" s="3" t="s">
+        <x:v>1707</x:v>
+      </x:c>
+      <x:c r="G394" s="3" t="s">
+        <x:v>1708</x:v>
+      </x:c>
+      <x:c r="H394" s="3" t="s">
+        <x:v>1709</x:v>
+      </x:c>
+      <x:c r="I394" s="3" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="J394" s="4">
+        <x:v>197878.23</x:v>
+      </x:c>
+      <x:c r="K394" s="4">
+        <x:v>197878.23</x:v>
+      </x:c>
+      <x:c r="L394" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M394" s="4">
+        <x:v>39575.64</x:v>
+      </x:c>
+      <x:c r="N394" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O394" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:15">
+      <x:c r="A395" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B395" s="3" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="C395" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D395" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E395" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F395" s="3" t="s">
+        <x:v>1712</x:v>
+      </x:c>
+      <x:c r="G395" s="3" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="H395" s="3" t="s">
+        <x:v>1713</x:v>
+      </x:c>
+      <x:c r="I395" s="3" t="s">
+        <x:v>1714</x:v>
+      </x:c>
+      <x:c r="J395" s="4">
+        <x:v>91802.65</x:v>
+      </x:c>
+      <x:c r="K395" s="4">
+        <x:v>91802.65</x:v>
+      </x:c>
+      <x:c r="L395" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M395" s="4">
+        <x:v>18360.53</x:v>
+      </x:c>
+      <x:c r="N395" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O395" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:15">
+      <x:c r="A396" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B396" s="3" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="C396" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D396" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E396" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F396" s="3" t="s">
+        <x:v>1716</x:v>
+      </x:c>
+      <x:c r="G396" s="3" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="H396" s="3" t="s">
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="I396" s="3" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="J396" s="4">
+        <x:v>141984.43</x:v>
+      </x:c>
+      <x:c r="K396" s="4">
+        <x:v>141984.43</x:v>
+      </x:c>
+      <x:c r="L396" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M396" s="4">
+        <x:v>28396.89</x:v>
+      </x:c>
+      <x:c r="N396" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O396" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:15">
+      <x:c r="A397" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B397" s="3" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="C397" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D397" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E397" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F397" s="3" t="s">
+        <x:v>1721</x:v>
+      </x:c>
+      <x:c r="G397" s="3" t="s">
+        <x:v>1722</x:v>
+      </x:c>
+      <x:c r="H397" s="3" t="s">
+        <x:v>1723</x:v>
+      </x:c>
+      <x:c r="I397" s="3" t="s">
+        <x:v>1724</x:v>
+      </x:c>
+      <x:c r="J397" s="4">
+        <x:v>88214.59</x:v>
+      </x:c>
+      <x:c r="K397" s="4">
+        <x:v>88214.59</x:v>
+      </x:c>
+      <x:c r="L397" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M397" s="4">
+        <x:v>17642.92</x:v>
+      </x:c>
+      <x:c r="N397" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O397" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:15">
+      <x:c r="A398" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B398" s="3" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="C398" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D398" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E398" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F398" s="3" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="G398" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H398" s="3" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="I398" s="3" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="J398" s="4">
+        <x:v>197858.23</x:v>
+      </x:c>
+      <x:c r="K398" s="4">
+        <x:v>197858.23</x:v>
+      </x:c>
+      <x:c r="L398" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M398" s="4">
+        <x:v>39571.64</x:v>
+      </x:c>
+      <x:c r="N398" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O398" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:15">
+      <x:c r="A399" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B399" s="3" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="C399" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D399" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E399" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F399" s="3" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G399" s="3" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="H399" s="3" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="I399" s="3" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="J399" s="4">
+        <x:v>154865.66</x:v>
+      </x:c>
+      <x:c r="K399" s="4">
+        <x:v>154865.66</x:v>
+      </x:c>
+      <x:c r="L399" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M399" s="4">
+        <x:v>30677.51</x:v>
+      </x:c>
+      <x:c r="N399" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O399" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:15">
+      <x:c r="A400" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B400" s="3" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="C400" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D400" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E400" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F400" s="3" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="G400" s="3" t="s">
+        <x:v>1735</x:v>
+      </x:c>
+      <x:c r="H400" s="3" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="I400" s="3" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="J400" s="4">
+        <x:v>140818.86</x:v>
+      </x:c>
+      <x:c r="K400" s="4">
+        <x:v>140818.86</x:v>
+      </x:c>
+      <x:c r="L400" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M400" s="4">
+        <x:v>28163.77</x:v>
+      </x:c>
+      <x:c r="N400" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O400" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:15">
+      <x:c r="A401" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B401" s="3" t="s">
+        <x:v>1738</x:v>
+      </x:c>
+      <x:c r="C401" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D401" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E401" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F401" s="3" t="s">
+        <x:v>1739</x:v>
+      </x:c>
+      <x:c r="G401" s="3" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="H401" s="3" t="s">
+        <x:v>1740</x:v>
+      </x:c>
+      <x:c r="I401" s="3" t="s">
+        <x:v>1741</x:v>
+      </x:c>
+      <x:c r="J401" s="4">
+        <x:v>199132.28</x:v>
+      </x:c>
+      <x:c r="K401" s="4">
+        <x:v>199132.28</x:v>
+      </x:c>
+      <x:c r="L401" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M401" s="4">
+        <x:v>39826</x:v>
+      </x:c>
+      <x:c r="N401" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O401" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:15">
+      <x:c r="A402" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B402" s="3" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="C402" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D402" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E402" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F402" s="3" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="G402" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H402" s="3" t="s">
+        <x:v>1744</x:v>
+      </x:c>
+      <x:c r="I402" s="3" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="J402" s="4">
+        <x:v>197692.54</x:v>
+      </x:c>
+      <x:c r="K402" s="4">
+        <x:v>197692.54</x:v>
+      </x:c>
+      <x:c r="L402" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M402" s="4">
+        <x:v>39500</x:v>
+      </x:c>
+      <x:c r="N402" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O402" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:15">
+      <x:c r="A403" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B403" s="3" t="s">
+        <x:v>1746</x:v>
+      </x:c>
+      <x:c r="C403" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D403" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E403" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F403" s="3" t="s">
+        <x:v>1747</x:v>
+      </x:c>
+      <x:c r="G403" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H403" s="3" t="s">
+        <x:v>1748</x:v>
+      </x:c>
+      <x:c r="I403" s="3" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="J403" s="4">
+        <x:v>199940.64</x:v>
+      </x:c>
+      <x:c r="K403" s="4">
+        <x:v>199940.64</x:v>
+      </x:c>
+      <x:c r="L403" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M403" s="4">
+        <x:v>39988.13</x:v>
+      </x:c>
+      <x:c r="N403" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O403" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:15">
+      <x:c r="A404" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B404" s="3" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="C404" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D404" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E404" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F404" s="3" t="s">
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="G404" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H404" s="3" t="s">
+        <x:v>1752</x:v>
+      </x:c>
+      <x:c r="I404" s="3" t="s">
+        <x:v>1753</x:v>
+      </x:c>
+      <x:c r="J404" s="4">
+        <x:v>199998.85</x:v>
+      </x:c>
+      <x:c r="K404" s="4">
+        <x:v>199998.85</x:v>
+      </x:c>
+      <x:c r="L404" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M404" s="4">
+        <x:v>79880.54</x:v>
+      </x:c>
+      <x:c r="N404" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O404" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:15">
+      <x:c r="A405" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B405" s="3" t="s">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="C405" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D405" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E405" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F405" s="3" t="s">
+        <x:v>1755</x:v>
+      </x:c>
+      <x:c r="G405" s="3" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="H405" s="3" t="s">
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="I405" s="3" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="J405" s="4">
+        <x:v>198908.85</x:v>
+      </x:c>
+      <x:c r="K405" s="4">
+        <x:v>198908.85</x:v>
+      </x:c>
+      <x:c r="L405" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M405" s="4">
+        <x:v>39781.77</x:v>
+      </x:c>
+      <x:c r="N405" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O405" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:15">
+      <x:c r="A406" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B406" s="3" t="s">
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="C406" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D406" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E406" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F406" s="3" t="s">
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="G406" s="3" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H406" s="3" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="I406" s="3" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="J406" s="4">
+        <x:v>178413.78</x:v>
+      </x:c>
+      <x:c r="K406" s="4">
+        <x:v>178413.78</x:v>
+      </x:c>
+      <x:c r="L406" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M406" s="4">
+        <x:v>35682.76</x:v>
+      </x:c>
+      <x:c r="N406" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O406" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:15">
+      <x:c r="A407" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B407" s="3" t="s">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="C407" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D407" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="E407" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F407" s="3" t="s">
+        <x:v>1763</x:v>
+      </x:c>
+      <x:c r="G407" s="3" t="s">
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="H407" s="3" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="I407" s="3" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="J407" s="4">
+        <x:v>170097.31</x:v>
+      </x:c>
+      <x:c r="K407" s="4">
+        <x:v>170097.31</x:v>
+      </x:c>
+      <x:c r="L407" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M407" s="4">
+        <x:v>34019.46</x:v>
+      </x:c>
+      <x:c r="N407" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O407" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:15">
+      <x:c r="A408" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B408" s="3" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="C408" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D408" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E408" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F408" s="3" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="G408" s="3" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="H408" s="3" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="I408" s="3" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="J408" s="4">
+        <x:v>132726.87</x:v>
+      </x:c>
+      <x:c r="K408" s="4">
+        <x:v>132726.87</x:v>
+      </x:c>
+      <x:c r="L408" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M408" s="4">
+        <x:v>26545.37</x:v>
+      </x:c>
+      <x:c r="N408" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O408" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:15">
+      <x:c r="A409" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B409" s="3" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="C409" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D409" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E409" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F409" s="3" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="G409" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H409" s="3" t="s">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="I409" s="3" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="J409" s="4">
+        <x:v>76199.3</x:v>
+      </x:c>
+      <x:c r="K409" s="4">
+        <x:v>76199.3</x:v>
+      </x:c>
+      <x:c r="L409" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M409" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N409" s="5">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="O409" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:15">
+      <x:c r="A410" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B410" s="3" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="C410" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D410" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E410" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F410" s="3" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="G410" s="3" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="H410" s="3" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="I410" s="3" t="s">
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="J410" s="4">
+        <x:v>225479.73</x:v>
+      </x:c>
+      <x:c r="K410" s="4">
+        <x:v>225479.73</x:v>
+      </x:c>
+      <x:c r="L410" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M410" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N410" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O410" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:15">
+      <x:c r="A411" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B411" s="3" t="s">
+        <x:v>1780</x:v>
+      </x:c>
+      <x:c r="C411" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D411" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E411" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F411" s="3" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="G411" s="3" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="H411" s="3" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="I411" s="3" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="J411" s="4">
+        <x:v>144510.87</x:v>
+      </x:c>
+      <x:c r="K411" s="4">
+        <x:v>144510.87</x:v>
+      </x:c>
+      <x:c r="L411" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M411" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N411" s="5">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="O411" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:15">
+      <x:c r="A412" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B412" s="3" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="C412" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D412" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E412" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F412" s="3" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="G412" s="3" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="H412" s="3" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="I412" s="3" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="J412" s="4">
+        <x:v>160773.47</x:v>
+      </x:c>
+      <x:c r="K412" s="4">
+        <x:v>160773.47</x:v>
+      </x:c>
+      <x:c r="L412" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M412" s="4">
+        <x:v>34043.86</x:v>
+      </x:c>
+      <x:c r="N412" s="5">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="O412" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:15">
+      <x:c r="A413" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B413" s="3" t="s">
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D413" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E413" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F413" s="3" t="s">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="G413" s="3" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="H413" s="3" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="I413" s="3" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="J413" s="4">
+        <x:v>131220.91</x:v>
+      </x:c>
+      <x:c r="K413" s="4">
+        <x:v>131220.91</x:v>
+      </x:c>
+      <x:c r="L413" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M413" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N413" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O413" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:15">
+      <x:c r="A414" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B414" s="3" t="s">
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="C414" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D414" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E414" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F414" s="3" t="s">
+        <x:v>1795</x:v>
+      </x:c>
+      <x:c r="G414" s="3" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="H414" s="3" t="s">
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="I414" s="3" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="J414" s="4">
+        <x:v>251660.42</x:v>
+      </x:c>
+      <x:c r="K414" s="4">
+        <x:v>251660.42</x:v>
+      </x:c>
+      <x:c r="L414" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M414" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N414" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O414" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:15">
+      <x:c r="A415" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B415" s="3" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="C415" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D415" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E415" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F415" s="3" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="G415" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H415" s="3" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="I415" s="3" t="s">
+        <x:v>1802</x:v>
+      </x:c>
+      <x:c r="J415" s="4">
+        <x:v>178710.71</x:v>
+      </x:c>
+      <x:c r="K415" s="4">
+        <x:v>178710.71</x:v>
+      </x:c>
+      <x:c r="L415" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M415" s="4">
+        <x:v>35742.14</x:v>
+      </x:c>
+      <x:c r="N415" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O415" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:15">
+      <x:c r="A416" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B416" s="3" t="s">
+        <x:v>1803</x:v>
+      </x:c>
+      <x:c r="C416" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D416" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E416" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F416" s="3" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="G416" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H416" s="3" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="I416" s="3" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="J416" s="4">
+        <x:v>1499140.72</x:v>
+      </x:c>
+      <x:c r="K416" s="4">
+        <x:v>1499140.72</x:v>
+      </x:c>
+      <x:c r="L416" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M416" s="4">
+        <x:v>555371.83</x:v>
+      </x:c>
+      <x:c r="N416" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O416" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:15">
+      <x:c r="A417" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B417" s="3" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D417" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E417" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F417" s="3" t="s">
+        <x:v>1808</x:v>
+      </x:c>
+      <x:c r="G417" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H417" s="3" t="s">
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="I417" s="3" t="s">
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="J417" s="4">
+        <x:v>161170.4</x:v>
+      </x:c>
+      <x:c r="K417" s="4">
+        <x:v>161170.4</x:v>
+      </x:c>
+      <x:c r="L417" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M417" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N417" s="5">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="O417" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="418" spans="1:15">
+      <x:c r="A418" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B418" s="3" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C418" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D418" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E418" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F418" s="3" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="G418" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H418" s="3" t="s">
+        <x:v>1813</x:v>
+      </x:c>
+      <x:c r="I418" s="3" t="s">
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="J418" s="4">
+        <x:v>1493481.52</x:v>
+      </x:c>
+      <x:c r="K418" s="4">
+        <x:v>1493481.52</x:v>
+      </x:c>
+      <x:c r="L418" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M418" s="4">
+        <x:v>608999.35</x:v>
+      </x:c>
+      <x:c r="N418" s="5">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="O418" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="419" spans="1:15">
+      <x:c r="A419" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B419" s="3" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D419" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E419" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F419" s="3" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="G419" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H419" s="3" t="s">
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="I419" s="3" t="s">
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="J419" s="4">
+        <x:v>1307292.03</x:v>
+      </x:c>
+      <x:c r="K419" s="4">
+        <x:v>1307292.03</x:v>
+      </x:c>
+      <x:c r="L419" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M419" s="4">
+        <x:v>626520.81</x:v>
+      </x:c>
+      <x:c r="N419" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O419" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="420" spans="1:15">
+      <x:c r="A420" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B420" s="3" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C420" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D420" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E420" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F420" s="3" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="G420" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H420" s="3" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="I420" s="3" t="s">
+        <x:v>1818</x:v>
+      </x:c>
+      <x:c r="J420" s="4">
+        <x:v>1107583.23</x:v>
+      </x:c>
+      <x:c r="K420" s="4">
+        <x:v>1107583.23</x:v>
+      </x:c>
+      <x:c r="L420" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M420" s="4">
+        <x:v>422300.96</x:v>
+      </x:c>
+      <x:c r="N420" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O420" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="421" spans="1:15">
+      <x:c r="A421" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B421" s="3" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C421" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D421" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E421" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F421" s="3" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="G421" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H421" s="3" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="I421" s="3" t="s">
+        <x:v>1820</x:v>
+      </x:c>
+      <x:c r="J421" s="4">
+        <x:v>1352082.96</x:v>
+      </x:c>
+      <x:c r="K421" s="4">
+        <x:v>1352082.96</x:v>
+      </x:c>
+      <x:c r="L421" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M421" s="4">
+        <x:v>636379.89</x:v>
+      </x:c>
+      <x:c r="N421" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O421" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="422" spans="1:15">
+      <x:c r="A422" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B422" s="3" t="s">
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="C422" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D422" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E422" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F422" s="3" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="G422" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H422" s="3" t="s">
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="I422" s="3" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="J422" s="4">
+        <x:v>1504261.61</x:v>
+      </x:c>
+      <x:c r="K422" s="4">
+        <x:v>1504261.61</x:v>
+      </x:c>
+      <x:c r="L422" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M422" s="4">
+        <x:v>684167.85</x:v>
+      </x:c>
+      <x:c r="N422" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O422" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="423" spans="1:15">
+      <x:c r="A423" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B423" s="3" t="s">
+        <x:v>1825</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D423" s="3" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="E423" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F423" s="3" t="s">
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="G423" s="3" t="s">
+        <x:v>1827</x:v>
+      </x:c>
+      <x:c r="H423" s="3" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="I423" s="3" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="J423" s="4">
+        <x:v>171324.52</x:v>
+      </x:c>
+      <x:c r="K423" s="4">
+        <x:v>171324.52</x:v>
+      </x:c>
+      <x:c r="L423" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M423" s="4">
+        <x:v>34046.72</x:v>
+      </x:c>
+      <x:c r="N423" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O423" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="424" spans="1:15">
+      <x:c r="A424" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B424" s="3" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="C424" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D424" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E424" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F424" s="3" t="s">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="G424" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H424" s="3" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="I424" s="3" t="s">
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="J424" s="4">
+        <x:v>176053.49</x:v>
+      </x:c>
+      <x:c r="K424" s="4">
+        <x:v>176053.49</x:v>
+      </x:c>
+      <x:c r="L424" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M424" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N424" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O424" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="425" spans="1:15">
+      <x:c r="A425" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B425" s="3" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="C425" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D425" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E425" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F425" s="3" t="s">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="G425" s="3" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="H425" s="3" t="s">
+        <x:v>1837</x:v>
+      </x:c>
+      <x:c r="I425" s="3" t="s">
+        <x:v>1838</x:v>
+      </x:c>
+      <x:c r="J425" s="4">
+        <x:v>155971.83</x:v>
+      </x:c>
+      <x:c r="K425" s="4">
+        <x:v>155971.83</x:v>
+      </x:c>
+      <x:c r="L425" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M425" s="4">
+        <x:v>31194.37</x:v>
+      </x:c>
+      <x:c r="N425" s="5">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="O425" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="426" spans="1:15">
+      <x:c r="A426" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B426" s="3" t="s">
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="C426" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D426" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E426" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F426" s="3" t="s">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="G426" s="3" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="H426" s="3" t="s">
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="I426" s="3" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="J426" s="4">
+        <x:v>148939.73</x:v>
+      </x:c>
+      <x:c r="K426" s="4">
+        <x:v>148939.73</x:v>
+      </x:c>
+      <x:c r="L426" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M426" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N426" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O426" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="427" spans="1:15">
+      <x:c r="A427" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B427" s="3" t="s">
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="C427" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D427" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E427" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F427" s="3" t="s">
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="G427" s="3" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="H427" s="3" t="s">
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="I427" s="3" t="s">
+        <x:v>1847</x:v>
+      </x:c>
+      <x:c r="J427" s="4">
+        <x:v>74414.07</x:v>
+      </x:c>
+      <x:c r="K427" s="4">
+        <x:v>74414.07</x:v>
+      </x:c>
+      <x:c r="L427" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M427" s="4">
+        <x:v>47422.04</x:v>
+      </x:c>
+      <x:c r="N427" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O427" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="428" spans="1:15">
+      <x:c r="A428" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B428" s="3" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="C428" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D428" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E428" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F428" s="3" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="G428" s="3" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="H428" s="3" t="s">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="I428" s="3" t="s">
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="J428" s="4">
+        <x:v>177352.47</x:v>
+      </x:c>
+      <x:c r="K428" s="4">
+        <x:v>177352.47</x:v>
+      </x:c>
+      <x:c r="L428" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M428" s="4">
+        <x:v>35470.49</x:v>
+      </x:c>
+      <x:c r="N428" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O428" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="429" spans="1:15">
+      <x:c r="A429" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B429" s="3" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D429" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E429" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F429" s="3" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="G429" s="3" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="H429" s="3" t="s">
+        <x:v>1856</x:v>
+      </x:c>
+      <x:c r="I429" s="3" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="J429" s="4">
+        <x:v>66386.17</x:v>
+      </x:c>
+      <x:c r="K429" s="4">
+        <x:v>66386.17</x:v>
+      </x:c>
+      <x:c r="L429" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M429" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N429" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O429" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="430" spans="1:15">
+      <x:c r="A430" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B430" s="3" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="C430" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D430" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E430" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F430" s="3" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="G430" s="3" t="s">
+        <x:v>1860</x:v>
+      </x:c>
+      <x:c r="H430" s="3" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="I430" s="3" t="s">
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="J430" s="4">
+        <x:v>192594.05</x:v>
+      </x:c>
+      <x:c r="K430" s="4">
+        <x:v>192594.05</x:v>
+      </x:c>
+      <x:c r="L430" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M430" s="4">
+        <x:v>81071.49</x:v>
+      </x:c>
+      <x:c r="N430" s="5">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="O430" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="431" spans="1:15">
+      <x:c r="A431" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B431" s="3" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D431" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E431" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F431" s="3" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="G431" s="3" t="s">
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="H431" s="3" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="I431" s="3" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="J431" s="4">
+        <x:v>126692.33</x:v>
+      </x:c>
+      <x:c r="K431" s="4">
+        <x:v>126692.33</x:v>
+      </x:c>
+      <x:c r="L431" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M431" s="4">
+        <x:v>25338</x:v>
+      </x:c>
+      <x:c r="N431" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O431" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="432" spans="1:15">
+      <x:c r="A432" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B432" s="3" t="s">
+        <x:v>1868</x:v>
+      </x:c>
+      <x:c r="C432" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D432" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E432" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F432" s="3" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="G432" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="H432" s="3" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="I432" s="3" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="J432" s="4">
+        <x:v>152642.25</x:v>
+      </x:c>
+      <x:c r="K432" s="4">
+        <x:v>152642.25</x:v>
+      </x:c>
+      <x:c r="L432" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M432" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N432" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O432" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="433" spans="1:15">
+      <x:c r="A433" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B433" s="3" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="C433" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D433" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E433" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F433" s="3" t="s">
+        <x:v>1873</x:v>
+      </x:c>
+      <x:c r="G433" s="3" t="s">
+        <x:v>1874</x:v>
+      </x:c>
+      <x:c r="H433" s="3" t="s">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="I433" s="3" t="s">
+        <x:v>1876</x:v>
+      </x:c>
+      <x:c r="J433" s="4">
+        <x:v>150691.33</x:v>
+      </x:c>
+      <x:c r="K433" s="4">
+        <x:v>150691.33</x:v>
+      </x:c>
+      <x:c r="L433" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M433" s="4">
+        <x:v>30138.26</x:v>
+      </x:c>
+      <x:c r="N433" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O433" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="434" spans="1:15">
+      <x:c r="A434" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B434" s="3" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="C434" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D434" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E434" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F434" s="3" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="G434" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H434" s="3" t="s">
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="I434" s="3" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="J434" s="4">
+        <x:v>172485.83</x:v>
+      </x:c>
+      <x:c r="K434" s="4">
+        <x:v>172485.83</x:v>
+      </x:c>
+      <x:c r="L434" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M434" s="4">
+        <x:v>34497</x:v>
+      </x:c>
+      <x:c r="N434" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O434" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="435" spans="1:15">
+      <x:c r="A435" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B435" s="3" t="s">
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D435" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E435" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F435" s="3" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="G435" s="3" t="s">
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="H435" s="3" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="I435" s="3" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="J435" s="4">
+        <x:v>178037.36</x:v>
+      </x:c>
+      <x:c r="K435" s="4">
+        <x:v>178037.36</x:v>
+      </x:c>
+      <x:c r="L435" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M435" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N435" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O435" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="436" spans="1:15">
+      <x:c r="A436" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B436" s="3" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="C436" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D436" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E436" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F436" s="3" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="G436" s="3" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="H436" s="3" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="I436" s="3" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="J436" s="4">
+        <x:v>32084.26</x:v>
+      </x:c>
+      <x:c r="K436" s="4">
+        <x:v>32084.26</x:v>
+      </x:c>
+      <x:c r="L436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N436" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O436" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="437" spans="1:15">
+      <x:c r="A437" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B437" s="3" t="s">
+        <x:v>1890</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D437" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E437" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F437" s="3" t="s">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="G437" s="3" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H437" s="3" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="I437" s="3" t="s">
+        <x:v>1893</x:v>
+      </x:c>
+      <x:c r="J437" s="4">
+        <x:v>99744.71</x:v>
+      </x:c>
+      <x:c r="K437" s="4">
+        <x:v>99744.71</x:v>
+      </x:c>
+      <x:c r="L437" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M437" s="4">
+        <x:v>19948.94</x:v>
+      </x:c>
+      <x:c r="N437" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O437" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="438" spans="1:15">
+      <x:c r="A438" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B438" s="3" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="C438" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D438" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E438" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F438" s="3" t="s">
+        <x:v>1895</x:v>
+      </x:c>
+      <x:c r="G438" s="3" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="H438" s="3" t="s">
+        <x:v>1897</x:v>
+      </x:c>
+      <x:c r="I438" s="3" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="J438" s="4">
+        <x:v>178129.55</x:v>
+      </x:c>
+      <x:c r="K438" s="4">
+        <x:v>178129.55</x:v>
+      </x:c>
+      <x:c r="L438" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M438" s="4">
+        <x:v>35625.91</x:v>
+      </x:c>
+      <x:c r="N438" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O438" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="439" spans="1:15">
+      <x:c r="A439" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B439" s="3" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D439" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E439" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F439" s="3" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="G439" s="3" t="s">
+        <x:v>1901</x:v>
+      </x:c>
+      <x:c r="H439" s="3" t="s">
+        <x:v>1902</x:v>
+      </x:c>
+      <x:c r="I439" s="3" t="s">
+        <x:v>1903</x:v>
+      </x:c>
+      <x:c r="J439" s="4">
+        <x:v>167345.89</x:v>
+      </x:c>
+      <x:c r="K439" s="4">
+        <x:v>167345.89</x:v>
+      </x:c>
+      <x:c r="L439" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M439" s="4">
+        <x:v>33469</x:v>
+      </x:c>
+      <x:c r="N439" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O439" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="440" spans="1:15">
+      <x:c r="A440" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B440" s="3" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="C440" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D440" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E440" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F440" s="3" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="G440" s="3" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="H440" s="3" t="s">
+        <x:v>1906</x:v>
+      </x:c>
+      <x:c r="I440" s="3" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="J440" s="4">
+        <x:v>155788.45</x:v>
+      </x:c>
+      <x:c r="K440" s="4">
+        <x:v>155788.45</x:v>
+      </x:c>
+      <x:c r="L440" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M440" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N440" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O440" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="441" spans="1:15">
+      <x:c r="A441" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B441" s="3" t="s">
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D441" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E441" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F441" s="3" t="s">
+        <x:v>1909</x:v>
+      </x:c>
+      <x:c r="G441" s="3" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="H441" s="3" t="s">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="I441" s="3" t="s">
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="J441" s="4">
+        <x:v>176646.18</x:v>
+      </x:c>
+      <x:c r="K441" s="4">
+        <x:v>176646.18</x:v>
+      </x:c>
+      <x:c r="L441" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M441" s="4">
+        <x:v>35329.23</x:v>
+      </x:c>
+      <x:c r="N441" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O441" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="442" spans="1:15">
+      <x:c r="A442" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B442" s="3" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="C442" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D442" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E442" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F442" s="3" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="G442" s="3" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="H442" s="3" t="s">
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="I442" s="3" t="s">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="J442" s="4">
+        <x:v>153888.55</x:v>
+      </x:c>
+      <x:c r="K442" s="4">
+        <x:v>153888.55</x:v>
+      </x:c>
+      <x:c r="L442" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M442" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N442" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O442" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="443" spans="1:15">
+      <x:c r="A443" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B443" s="3" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D443" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E443" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F443" s="3" t="s">
+        <x:v>1917</x:v>
+      </x:c>
+      <x:c r="G443" s="3" t="s">
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="H443" s="3" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="I443" s="3" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="J443" s="4">
+        <x:v>188627.04</x:v>
+      </x:c>
+      <x:c r="K443" s="4">
+        <x:v>188627.04</x:v>
+      </x:c>
+      <x:c r="L443" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M443" s="4">
+        <x:v>37725.4</x:v>
+      </x:c>
+      <x:c r="N443" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O443" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="444" spans="1:15">
+      <x:c r="A444" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B444" s="3" t="s">
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="C444" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D444" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E444" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F444" s="3" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="G444" s="3" t="s">
+        <x:v>1923</x:v>
+      </x:c>
+      <x:c r="H444" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="I444" s="3" t="s">
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="J444" s="4">
+        <x:v>204827.24</x:v>
+      </x:c>
+      <x:c r="K444" s="4">
+        <x:v>204827.24</x:v>
+      </x:c>
+      <x:c r="L444" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M444" s="4">
+        <x:v>40965.45</x:v>
+      </x:c>
+      <x:c r="N444" s="5">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="O444" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="445" spans="1:15">
+      <x:c r="A445" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B445" s="3" t="s">
+        <x:v>1926</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D445" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E445" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F445" s="3" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="G445" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H445" s="3" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="I445" s="3" t="s">
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="J445" s="4">
+        <x:v>176535.87</x:v>
+      </x:c>
+      <x:c r="K445" s="4">
+        <x:v>176535.87</x:v>
+      </x:c>
+      <x:c r="L445" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M445" s="4">
+        <x:v>35307.17</x:v>
+      </x:c>
+      <x:c r="N445" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O445" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="446" spans="1:15">
+      <x:c r="A446" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B446" s="3" t="s">
+        <x:v>1930</x:v>
+      </x:c>
+      <x:c r="C446" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D446" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E446" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F446" s="3" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="G446" s="3" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H446" s="3" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="I446" s="3" t="s">
+        <x:v>1933</x:v>
+      </x:c>
+      <x:c r="J446" s="4">
+        <x:v>176135.81</x:v>
+      </x:c>
+      <x:c r="K446" s="4">
+        <x:v>176135.81</x:v>
+      </x:c>
+      <x:c r="L446" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M446" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N446" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O446" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="447" spans="1:15">
+      <x:c r="A447" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B447" s="3" t="s">
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="C447" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D447" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E447" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F447" s="3" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="G447" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H447" s="3" t="s">
+        <x:v>1936</x:v>
+      </x:c>
+      <x:c r="I447" s="3" t="s">
+        <x:v>1937</x:v>
+      </x:c>
+      <x:c r="J447" s="4">
+        <x:v>174468.04</x:v>
+      </x:c>
+      <x:c r="K447" s="4">
+        <x:v>174468.04</x:v>
+      </x:c>
+      <x:c r="L447" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M447" s="4">
+        <x:v>34893</x:v>
+      </x:c>
+      <x:c r="N447" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O447" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="448" spans="1:15">
+      <x:c r="A448" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B448" s="3" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="C448" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D448" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E448" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F448" s="3" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="G448" s="3" t="s">
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="H448" s="3" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="I448" s="3" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="J448" s="4">
+        <x:v>30042.77</x:v>
+      </x:c>
+      <x:c r="K448" s="4">
+        <x:v>30042.77</x:v>
+      </x:c>
+      <x:c r="L448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N448" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O448" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="449" spans="1:15">
+      <x:c r="A449" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B449" s="3" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="C449" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D449" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E449" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F449" s="3" t="s">
+        <x:v>1944</x:v>
+      </x:c>
+      <x:c r="G449" s="3" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="H449" s="3" t="s">
+        <x:v>1945</x:v>
+      </x:c>
+      <x:c r="I449" s="3" t="s">
+        <x:v>1946</x:v>
+      </x:c>
+      <x:c r="J449" s="4">
+        <x:v>131152.32</x:v>
+      </x:c>
+      <x:c r="K449" s="4">
+        <x:v>131152.32</x:v>
+      </x:c>
+      <x:c r="L449" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M449" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N449" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O449" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="450" spans="1:15">
+      <x:c r="A450" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B450" s="3" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="C450" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D450" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E450" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F450" s="3" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="G450" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H450" s="3" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="I450" s="3" t="s">
+        <x:v>1950</x:v>
+      </x:c>
+      <x:c r="J450" s="4">
+        <x:v>128183.93</x:v>
+      </x:c>
+      <x:c r="K450" s="4">
+        <x:v>128183.93</x:v>
+      </x:c>
+      <x:c r="L450" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M450" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N450" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O450" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="451" spans="1:15">
+      <x:c r="A451" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B451" s="3" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="C451" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D451" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E451" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F451" s="3" t="s">
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="G451" s="3" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H451" s="3" t="s">
+        <x:v>1953</x:v>
+      </x:c>
+      <x:c r="I451" s="3" t="s">
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="J451" s="4">
+        <x:v>168834.2</x:v>
+      </x:c>
+      <x:c r="K451" s="4">
+        <x:v>168834.2</x:v>
+      </x:c>
+      <x:c r="L451" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M451" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N451" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O451" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="452" spans="1:15">
+      <x:c r="A452" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B452" s="3" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="C452" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D452" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E452" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F452" s="3" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="G452" s="3" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="H452" s="3" t="s">
+        <x:v>1958</x:v>
+      </x:c>
+      <x:c r="I452" s="3" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="J452" s="4">
+        <x:v>143440.89</x:v>
+      </x:c>
+      <x:c r="K452" s="4">
+        <x:v>143440.89</x:v>
+      </x:c>
+      <x:c r="L452" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M452" s="4">
+        <x:v>88357.92</x:v>
+      </x:c>
+      <x:c r="N452" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O452" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="453" spans="1:15">
+      <x:c r="A453" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B453" s="3" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="C453" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D453" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E453" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F453" s="3" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="G453" s="3" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H453" s="3" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+      <x:c r="I453" s="3" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="J453" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K453" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L453" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M453" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N453" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O453" s="3" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="454" spans="1:15">
+      <x:c r="A454" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B454" s="3" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="C454" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D454" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E454" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F454" s="3" t="s">
+        <x:v>1965</x:v>
+      </x:c>
+      <x:c r="G454" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H454" s="3" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="I454" s="3" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="J454" s="4">
+        <x:v>174942.2</x:v>
+      </x:c>
+      <x:c r="K454" s="4">
+        <x:v>174942.2</x:v>
+      </x:c>
+      <x:c r="L454" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M454" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N454" s="5">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="O454" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:15">
+      <x:c r="A455" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B455" s="3" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="C455" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D455" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E455" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F455" s="3" t="s">
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="G455" s="3" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H455" s="3" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="I455" s="3" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="J455" s="4">
+        <x:v>62390.45</x:v>
+      </x:c>
+      <x:c r="K455" s="4">
+        <x:v>62390.45</x:v>
+      </x:c>
+      <x:c r="L455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N455" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O455" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:15">
+      <x:c r="A456" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B456" s="3" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="C456" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D456" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E456" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F456" s="3" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="G456" s="3" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="H456" s="3" t="s">
+        <x:v>1974</x:v>
+      </x:c>
+      <x:c r="I456" s="3" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="J456" s="4">
+        <x:v>178278.55</x:v>
+      </x:c>
+      <x:c r="K456" s="4">
+        <x:v>178278.55</x:v>
+      </x:c>
+      <x:c r="L456" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M456" s="4">
+        <x:v>35655.71</x:v>
+      </x:c>
+      <x:c r="N456" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O456" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:15">
+      <x:c r="A457" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B457" s="3" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="C457" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D457" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E457" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F457" s="3" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="G457" s="3" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="H457" s="3" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="I457" s="3" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="J457" s="4">
+        <x:v>366265.67</x:v>
+      </x:c>
+      <x:c r="K457" s="4">
+        <x:v>366265.67</x:v>
+      </x:c>
+      <x:c r="L457" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M457" s="4">
+        <x:v>73253.14</x:v>
+      </x:c>
+      <x:c r="N457" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O457" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="458" spans="1:15">
+      <x:c r="A458" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B458" s="3" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="C458" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D458" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E458" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F458" s="3" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="G458" s="3" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="H458" s="3" t="s">
+        <x:v>1981</x:v>
+      </x:c>
+      <x:c r="I458" s="3" t="s">
+        <x:v>1982</x:v>
+      </x:c>
+      <x:c r="J458" s="4">
+        <x:v>167573.1</x:v>
+      </x:c>
+      <x:c r="K458" s="4">
+        <x:v>167573.1</x:v>
+      </x:c>
+      <x:c r="L458" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M458" s="4">
+        <x:v>33514.62</x:v>
+      </x:c>
+      <x:c r="N458" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O458" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="459" spans="1:15">
+      <x:c r="A459" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B459" s="3" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="C459" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D459" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E459" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F459" s="3" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="G459" s="3" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="H459" s="3" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="I459" s="3" t="s">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="J459" s="4">
+        <x:v>38101.7</x:v>
+      </x:c>
+      <x:c r="K459" s="4">
+        <x:v>38101.7</x:v>
+      </x:c>
+      <x:c r="L459" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M459" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N459" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O459" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="460" spans="1:15">
+      <x:c r="A460" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B460" s="3" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="C460" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D460" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E460" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F460" s="3" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="G460" s="3" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="H460" s="3" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="I460" s="3" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="J460" s="4">
+        <x:v>185133.86</x:v>
+      </x:c>
+      <x:c r="K460" s="4">
+        <x:v>185133.86</x:v>
+      </x:c>
+      <x:c r="L460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N460" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O460" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="461" spans="1:15">
+      <x:c r="A461" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B461" s="3" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D461" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E461" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F461" s="3" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="G461" s="3" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="H461" s="3" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="I461" s="3" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="J461" s="4">
+        <x:v>176221.42</x:v>
+      </x:c>
+      <x:c r="K461" s="4">
+        <x:v>176221.42</x:v>
+      </x:c>
+      <x:c r="L461" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M461" s="4">
+        <x:v>35244.28</x:v>
+      </x:c>
+      <x:c r="N461" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O461" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="462" spans="1:15">
+      <x:c r="A462" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B462" s="3" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="C462" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D462" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E462" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F462" s="3" t="s">
+        <x:v>1995</x:v>
+      </x:c>
+      <x:c r="G462" s="3" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="H462" s="3" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="I462" s="3" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="J462" s="4">
+        <x:v>69878.1</x:v>
+      </x:c>
+      <x:c r="K462" s="4">
+        <x:v>69878.1</x:v>
+      </x:c>
+      <x:c r="L462" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M462" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N462" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O462" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="463" spans="1:15">
+      <x:c r="A463" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B463" s="3" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="C463" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D463" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E463" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F463" s="3" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="G463" s="3" t="s">
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="H463" s="3" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="I463" s="3" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="J463" s="4">
+        <x:v>112571.51</x:v>
+      </x:c>
+      <x:c r="K463" s="4">
+        <x:v>112571.51</x:v>
+      </x:c>
+      <x:c r="L463" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M463" s="4">
+        <x:v>22514.3</x:v>
+      </x:c>
+      <x:c r="N463" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O463" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="464" spans="1:15">
+      <x:c r="A464" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B464" s="3" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="C464" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D464" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E464" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F464" s="3" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="G464" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H464" s="3" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="I464" s="3" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="J464" s="4">
+        <x:v>139466.44</x:v>
+      </x:c>
+      <x:c r="K464" s="4">
+        <x:v>139466.44</x:v>
+      </x:c>
+      <x:c r="L464" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M464" s="4">
+        <x:v>27893</x:v>
+      </x:c>
+      <x:c r="N464" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O464" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="465" spans="1:15">
+      <x:c r="A465" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B465" s="3" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="C465" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D465" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E465" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F465" s="3" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="G465" s="3" t="s">
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="H465" s="3" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="I465" s="3" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="J465" s="4">
+        <x:v>30207.41</x:v>
+      </x:c>
+      <x:c r="K465" s="4">
+        <x:v>30207.41</x:v>
+      </x:c>
+      <x:c r="L465" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M465" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N465" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O465" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="466" spans="1:15">
+      <x:c r="A466" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B466" s="3" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="C466" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D466" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E466" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F466" s="3" t="s">
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="G466" s="3" t="s">
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="H466" s="3" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="I466" s="3" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="J466" s="4">
+        <x:v>173151.78</x:v>
+      </x:c>
+      <x:c r="K466" s="4">
+        <x:v>173151.78</x:v>
+      </x:c>
+      <x:c r="L466" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M466" s="4">
+        <x:v>34630</x:v>
+      </x:c>
+      <x:c r="N466" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O466" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="467" spans="1:15">
+      <x:c r="A467" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B467" s="3" t="s">
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="C467" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D467" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E467" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F467" s="3" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="G467" s="3" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H467" s="3" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="I467" s="3" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="J467" s="4">
+        <x:v>141364.69</x:v>
+      </x:c>
+      <x:c r="K467" s="4">
+        <x:v>141364.69</x:v>
+      </x:c>
+      <x:c r="L467" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M467" s="4">
+        <x:v>28272.94</x:v>
+      </x:c>
+      <x:c r="N467" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O467" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="468" spans="1:15">
+      <x:c r="A468" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B468" s="3" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="C468" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D468" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E468" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F468" s="3" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="G468" s="3" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="H468" s="3" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="I468" s="3" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="J468" s="4">
+        <x:v>35897.23</x:v>
+      </x:c>
+      <x:c r="K468" s="4">
+        <x:v>35897.23</x:v>
+      </x:c>
+      <x:c r="L468" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M468" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N468" s="5">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="O468" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="469" spans="1:15">
+      <x:c r="A469" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B469" s="3" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+      <x:c r="C469" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D469" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E469" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F469" s="3" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="G469" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H469" s="3" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="I469" s="3" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="J469" s="4">
+        <x:v>59759.57</x:v>
+      </x:c>
+      <x:c r="K469" s="4">
+        <x:v>59759.57</x:v>
+      </x:c>
+      <x:c r="L469" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M469" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N469" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O469" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="470" spans="1:15">
+      <x:c r="A470" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B470" s="3" t="s">
+        <x:v>2031</x:v>
+      </x:c>
+      <x:c r="C470" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D470" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E470" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F470" s="3" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="G470" s="3" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="H470" s="3" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="I470" s="3" t="s">
+        <x:v>2034</x:v>
+      </x:c>
+      <x:c r="J470" s="4">
+        <x:v>176779.54</x:v>
+      </x:c>
+      <x:c r="K470" s="4">
+        <x:v>176779.54</x:v>
+      </x:c>
+      <x:c r="L470" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M470" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N470" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O470" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="471" spans="1:15">
+      <x:c r="A471" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B471" s="3" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="C471" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D471" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E471" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F471" s="3" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="G471" s="3" t="s">
+        <x:v>2037</x:v>
+      </x:c>
+      <x:c r="H471" s="3" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="I471" s="3" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="J471" s="4">
+        <x:v>106427.29</x:v>
+      </x:c>
+      <x:c r="K471" s="4">
+        <x:v>106427.29</x:v>
+      </x:c>
+      <x:c r="L471" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M471" s="4">
+        <x:v>21285.46</x:v>
+      </x:c>
+      <x:c r="N471" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O471" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="472" spans="1:15">
+      <x:c r="A472" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B472" s="3" t="s">
+        <x:v>2040</x:v>
+      </x:c>
+      <x:c r="C472" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D472" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E472" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F472" s="3" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="G472" s="3" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="H472" s="3" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="I472" s="3" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="J472" s="4">
+        <x:v>4287.12</x:v>
+      </x:c>
+      <x:c r="K472" s="4">
+        <x:v>4287.12</x:v>
+      </x:c>
+      <x:c r="L472" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M472" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N472" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O472" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="473" spans="1:15">
+      <x:c r="A473" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B473" s="3" t="s">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="C473" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D473" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E473" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F473" s="3" t="s">
+        <x:v>2045</x:v>
+      </x:c>
+      <x:c r="G473" s="3" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="H473" s="3" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+      <x:c r="I473" s="3" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="J473" s="4">
+        <x:v>178300.77</x:v>
+      </x:c>
+      <x:c r="K473" s="4">
+        <x:v>178300.77</x:v>
+      </x:c>
+      <x:c r="L473" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M473" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N473" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O473" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="474" spans="1:15">
+      <x:c r="A474" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B474" s="3" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="C474" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D474" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E474" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F474" s="3" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="G474" s="3" t="s">
+        <x:v>2051</x:v>
+      </x:c>
+      <x:c r="H474" s="3" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="I474" s="3" t="s">
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="J474" s="4">
+        <x:v>131191.83</x:v>
+      </x:c>
+      <x:c r="K474" s="4">
+        <x:v>131191.83</x:v>
+      </x:c>
+      <x:c r="L474" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M474" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N474" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O474" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="475" spans="1:15">
+      <x:c r="A475" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B475" s="3" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="C475" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D475" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E475" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F475" s="3" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="G475" s="3" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="H475" s="3" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="I475" s="3" t="s">
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="J475" s="4">
+        <x:v>366562.01</x:v>
+      </x:c>
+      <x:c r="K475" s="4">
+        <x:v>366562.01</x:v>
+      </x:c>
+      <x:c r="L475" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M475" s="4">
+        <x:v>73312.4</x:v>
+      </x:c>
+      <x:c r="N475" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O475" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="476" spans="1:15">
+      <x:c r="A476" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B476" s="3" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="C476" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D476" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E476" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F476" s="3" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="G476" s="3" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="H476" s="3" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="I476" s="3" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="J476" s="4">
+        <x:v>178350.16</x:v>
+      </x:c>
+      <x:c r="K476" s="4">
+        <x:v>178350.16</x:v>
+      </x:c>
+      <x:c r="L476" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M476" s="4">
+        <x:v>35670.03</x:v>
+      </x:c>
+      <x:c r="N476" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O476" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="477" spans="1:15">
+      <x:c r="A477" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B477" s="3" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="C477" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D477" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E477" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F477" s="3" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="G477" s="3" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="H477" s="3" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="I477" s="3" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="J477" s="4">
+        <x:v>184077.34</x:v>
+      </x:c>
+      <x:c r="K477" s="4">
+        <x:v>184077.34</x:v>
+      </x:c>
+      <x:c r="L477" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M477" s="4">
+        <x:v>36815.47</x:v>
+      </x:c>
+      <x:c r="N477" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O477" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="478" spans="1:15">
+      <x:c r="A478" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B478" s="3" t="s">
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="C478" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D478" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E478" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F478" s="3" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="G478" s="3" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="H478" s="3" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="I478" s="3" t="s">
+        <x:v>2069</x:v>
+      </x:c>
+      <x:c r="J478" s="4">
+        <x:v>98959.39</x:v>
+      </x:c>
+      <x:c r="K478" s="4">
+        <x:v>98959.39</x:v>
+      </x:c>
+      <x:c r="L478" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M478" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N478" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O478" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="479" spans="1:15">
+      <x:c r="A479" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B479" s="3" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="C479" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D479" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E479" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F479" s="3" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="G479" s="3" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="H479" s="3" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="I479" s="3" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="J479" s="4">
+        <x:v>176700.51</x:v>
+      </x:c>
+      <x:c r="K479" s="4">
+        <x:v>176700.51</x:v>
+      </x:c>
+      <x:c r="L479" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M479" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N479" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O479" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="480" spans="1:15">
+      <x:c r="A480" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B480" s="3" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="C480" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D480" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E480" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F480" s="3" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+      <x:c r="G480" s="3" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H480" s="3" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="I480" s="3" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="J480" s="4">
+        <x:v>160184.23</x:v>
+      </x:c>
+      <x:c r="K480" s="4">
+        <x:v>160184.23</x:v>
+      </x:c>
+      <x:c r="L480" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M480" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N480" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O480" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="481" spans="1:15">
+      <x:c r="A481" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B481" s="3" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="C481" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D481" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E481" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F481" s="3" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+      <x:c r="G481" s="3" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="H481" s="3" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="I481" s="3" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+      <x:c r="J481" s="4">
+        <x:v>178656.38</x:v>
+      </x:c>
+      <x:c r="K481" s="4">
+        <x:v>178656.38</x:v>
+      </x:c>
+      <x:c r="L481" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M481" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N481" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O481" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="482" spans="1:15">
+      <x:c r="A482" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B482" s="3" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="C482" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D482" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E482" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F482" s="3" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+      <x:c r="G482" s="3" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+      <x:c r="H482" s="3" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="I482" s="3" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="J482" s="4">
+        <x:v>375725.69</x:v>
+      </x:c>
+      <x:c r="K482" s="4">
+        <x:v>375725.69</x:v>
+      </x:c>
+      <x:c r="L482" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M482" s="4">
+        <x:v>75145.13</x:v>
+      </x:c>
+      <x:c r="N482" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O482" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="483" spans="1:15">
+      <x:c r="A483" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B483" s="3" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C483" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D483" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E483" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F483" s="3" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="G483" s="3" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="H483" s="3" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+      <x:c r="I483" s="3" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="J483" s="4">
+        <x:v>329802.1</x:v>
+      </x:c>
+      <x:c r="K483" s="4">
+        <x:v>329802.1</x:v>
+      </x:c>
+      <x:c r="L483" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M483" s="4">
+        <x:v>65960.42</x:v>
+      </x:c>
+      <x:c r="N483" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O483" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="484" spans="1:15">
+      <x:c r="A484" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B484" s="3" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="C484" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D484" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E484" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F484" s="3" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="G484" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H484" s="3" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="I484" s="3" t="s">
+        <x:v>2094</x:v>
+      </x:c>
+      <x:c r="J484" s="4">
+        <x:v>178824.31</x:v>
+      </x:c>
+      <x:c r="K484" s="4">
+        <x:v>178824.31</x:v>
+      </x:c>
+      <x:c r="L484" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M484" s="4">
+        <x:v>35764.86</x:v>
+      </x:c>
+      <x:c r="N484" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O484" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="485" spans="1:15">
+      <x:c r="A485" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B485" s="3" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+      <x:c r="C485" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D485" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E485" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F485" s="3" t="s">
+        <x:v>2096</x:v>
+      </x:c>
+      <x:c r="G485" s="3" t="s">
+        <x:v>2097</x:v>
+      </x:c>
+      <x:c r="H485" s="3" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="I485" s="3" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="J485" s="4">
+        <x:v>136046.95</x:v>
+      </x:c>
+      <x:c r="K485" s="4">
+        <x:v>136046.95</x:v>
+      </x:c>
+      <x:c r="L485" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M485" s="4">
+        <x:v>27209</x:v>
+      </x:c>
+      <x:c r="N485" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O485" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="486" spans="1:15">
+      <x:c r="A486" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B486" s="3" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="C486" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D486" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E486" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F486" s="3" t="s">
+        <x:v>2101</x:v>
+      </x:c>
+      <x:c r="G486" s="3" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H486" s="3" t="s">
+        <x:v>2102</x:v>
+      </x:c>
+      <x:c r="I486" s="3" t="s">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="J486" s="4">
+        <x:v>175294.52</x:v>
+      </x:c>
+      <x:c r="K486" s="4">
+        <x:v>175294.52</x:v>
+      </x:c>
+      <x:c r="L486" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M486" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N486" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O486" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="487" spans="1:15">
+      <x:c r="A487" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B487" s="3" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="C487" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D487" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E487" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F487" s="3" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+      <x:c r="G487" s="3" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="H487" s="3" t="s">
+        <x:v>2106</x:v>
+      </x:c>
+      <x:c r="I487" s="3" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="J487" s="4">
+        <x:v>156656.15</x:v>
+      </x:c>
+      <x:c r="K487" s="4">
+        <x:v>156656.15</x:v>
+      </x:c>
+      <x:c r="L487" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M487" s="4">
+        <x:v>61758.82</x:v>
+      </x:c>
+      <x:c r="N487" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O487" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:15">
+      <x:c r="A488" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B488" s="3" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="C488" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D488" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E488" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F488" s="3" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="G488" s="3" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="H488" s="3" t="s">
+        <x:v>2109</x:v>
+      </x:c>
+      <x:c r="I488" s="3" t="s">
+        <x:v>2110</x:v>
+      </x:c>
+      <x:c r="J488" s="4">
+        <x:v>372410.13</x:v>
+      </x:c>
+      <x:c r="K488" s="4">
+        <x:v>372410.13</x:v>
+      </x:c>
+      <x:c r="L488" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M488" s="4">
+        <x:v>74482.02</x:v>
+      </x:c>
+      <x:c r="N488" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O488" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:15">
+      <x:c r="A489" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B489" s="3" t="s">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="C489" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D489" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E489" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F489" s="3" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="G489" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H489" s="3" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="I489" s="3" t="s">
+        <x:v>2114</x:v>
+      </x:c>
+      <x:c r="J489" s="4">
+        <x:v>358083.27</x:v>
+      </x:c>
+      <x:c r="K489" s="4">
+        <x:v>358083.27</x:v>
+      </x:c>
+      <x:c r="L489" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M489" s="4">
+        <x:v>71616.65</x:v>
+      </x:c>
+      <x:c r="N489" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O489" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:15">
+      <x:c r="A490" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B490" s="3" t="s">
+        <x:v>2115</x:v>
+      </x:c>
+      <x:c r="C490" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D490" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E490" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F490" s="3" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+      <x:c r="G490" s="3" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="H490" s="3" t="s">
+        <x:v>2117</x:v>
+      </x:c>
+      <x:c r="I490" s="3" t="s">
+        <x:v>2118</x:v>
+      </x:c>
+      <x:c r="J490" s="4">
+        <x:v>177587.9</x:v>
+      </x:c>
+      <x:c r="K490" s="4">
+        <x:v>177587.9</x:v>
+      </x:c>
+      <x:c r="L490" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M490" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N490" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O490" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:15">
+      <x:c r="A491" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B491" s="3" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+      <x:c r="C491" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D491" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E491" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F491" s="3" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="G491" s="3" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="H491" s="3" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="I491" s="3" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="J491" s="4">
+        <x:v>30846.2</x:v>
+      </x:c>
+      <x:c r="K491" s="4">
+        <x:v>30846.2</x:v>
+      </x:c>
+      <x:c r="L491" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M491" s="4">
+        <x:v>6169</x:v>
+      </x:c>
+      <x:c r="N491" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O491" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:15">
+      <x:c r="A492" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B492" s="3" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="C492" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D492" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E492" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F492" s="3" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="G492" s="3" t="s">
+        <x:v>2051</x:v>
+      </x:c>
+      <x:c r="H492" s="3" t="s">
+        <x:v>2124</x:v>
+      </x:c>
+      <x:c r="I492" s="3" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="J492" s="4">
+        <x:v>354457.99</x:v>
+      </x:c>
+      <x:c r="K492" s="4">
+        <x:v>354457.99</x:v>
+      </x:c>
+      <x:c r="L492" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M492" s="4">
+        <x:v>70891.6</x:v>
+      </x:c>
+      <x:c r="N492" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O492" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:15">
+      <x:c r="A493" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B493" s="3" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+      <x:c r="C493" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D493" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E493" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F493" s="3" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="G493" s="3" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="H493" s="3" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="I493" s="3" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="J493" s="4">
+        <x:v>27607.81</x:v>
+      </x:c>
+      <x:c r="K493" s="4">
+        <x:v>27607.81</x:v>
+      </x:c>
+      <x:c r="L493" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M493" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N493" s="5">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="O493" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:15">
+      <x:c r="A494" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B494" s="3" t="s">
+        <x:v>2131</x:v>
+      </x:c>
+      <x:c r="C494" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D494" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E494" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F494" s="3" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="G494" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H494" s="3" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="I494" s="3" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+      <x:c r="J494" s="4">
+        <x:v>242339.56</x:v>
+      </x:c>
+      <x:c r="K494" s="4">
+        <x:v>242339.56</x:v>
+      </x:c>
+      <x:c r="L494" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M494" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N494" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O494" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:15">
+      <x:c r="A495" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B495" s="3" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="C495" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D495" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E495" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F495" s="3" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="G495" s="3" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="H495" s="3" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="I495" s="3" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="J495" s="4">
+        <x:v>234732.67</x:v>
+      </x:c>
+      <x:c r="K495" s="4">
+        <x:v>234732.67</x:v>
+      </x:c>
+      <x:c r="L495" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M495" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N495" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O495" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:15">
+      <x:c r="A496" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B496" s="3" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+      <x:c r="C496" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D496" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E496" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F496" s="3" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="G496" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H496" s="3" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="I496" s="3" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="J496" s="4">
+        <x:v>187260.66</x:v>
+      </x:c>
+      <x:c r="K496" s="4">
+        <x:v>187260.66</x:v>
+      </x:c>
+      <x:c r="L496" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M496" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N496" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O496" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:15">
+      <x:c r="A497" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B497" s="3" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="C497" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D497" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E497" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F497" s="3" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="G497" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H497" s="3" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="I497" s="3" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="J497" s="4">
+        <x:v>102241.44</x:v>
+      </x:c>
+      <x:c r="K497" s="4">
+        <x:v>102241.44</x:v>
+      </x:c>
+      <x:c r="L497" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M497" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N497" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O497" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="498" spans="1:15">
+      <x:c r="A498" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B498" s="3" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="C498" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D498" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E498" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F498" s="3" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+      <x:c r="G498" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H498" s="3" t="s">
+        <x:v>2150</x:v>
+      </x:c>
+      <x:c r="I498" s="3" t="s">
+        <x:v>2151</x:v>
+      </x:c>
+      <x:c r="J498" s="4">
+        <x:v>1332284.5</x:v>
+      </x:c>
+      <x:c r="K498" s="4">
+        <x:v>1332284.5</x:v>
+      </x:c>
+      <x:c r="L498" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M498" s="4">
+        <x:v>522000.59</x:v>
+      </x:c>
+      <x:c r="N498" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O498" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="499" spans="1:15">
+      <x:c r="A499" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B499" s="3" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+      <x:c r="C499" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D499" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E499" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F499" s="3" t="s">
+        <x:v>2153</x:v>
+      </x:c>
+      <x:c r="G499" s="3" t="s">
+        <x:v>2154</x:v>
+      </x:c>
+      <x:c r="H499" s="3" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="I499" s="3" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="J499" s="4">
+        <x:v>312327.35</x:v>
+      </x:c>
+      <x:c r="K499" s="4">
+        <x:v>312327.35</x:v>
+      </x:c>
+      <x:c r="L499" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M499" s="4">
+        <x:v>62465.47</x:v>
+      </x:c>
+      <x:c r="N499" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O499" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="500" spans="1:15">
+      <x:c r="A500" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B500" s="3" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="C500" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D500" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E500" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F500" s="3" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+      <x:c r="G500" s="3" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="H500" s="3" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="I500" s="3" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="J500" s="4">
+        <x:v>147090.05</x:v>
+      </x:c>
+      <x:c r="K500" s="4">
+        <x:v>147090.05</x:v>
+      </x:c>
+      <x:c r="L500" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M500" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N500" s="5">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="O500" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="501" spans="1:15">
+      <x:c r="A501" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B501" s="3" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="C501" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D501" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E501" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F501" s="3" t="s">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="G501" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H501" s="3" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="I501" s="3" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="J501" s="4">
+        <x:v>281205.94</x:v>
+      </x:c>
+      <x:c r="K501" s="4">
+        <x:v>281205.94</x:v>
+      </x:c>
+      <x:c r="L501" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M501" s="4">
+        <x:v>46867.66</x:v>
+      </x:c>
+      <x:c r="N501" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O501" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="502" spans="1:15">
+      <x:c r="A502" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B502" s="3" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="C502" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D502" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E502" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F502" s="3" t="s">
+        <x:v>2166</x:v>
+      </x:c>
+      <x:c r="G502" s="3" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="H502" s="3" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+      <x:c r="I502" s="3" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="J502" s="4">
+        <x:v>136552.38</x:v>
+      </x:c>
+      <x:c r="K502" s="4">
+        <x:v>136552.38</x:v>
+      </x:c>
+      <x:c r="L502" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M502" s="4">
+        <x:v>27310.48</x:v>
+      </x:c>
+      <x:c r="N502" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O502" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="503" spans="1:15">
+      <x:c r="A503" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B503" s="3" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="C503" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D503" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E503" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F503" s="3" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="G503" s="3" t="s">
+        <x:v>2171</x:v>
+      </x:c>
+      <x:c r="H503" s="3" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="I503" s="3" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="J503" s="4">
+        <x:v>169222.75</x:v>
+      </x:c>
+      <x:c r="K503" s="4">
+        <x:v>169222.75</x:v>
+      </x:c>
+      <x:c r="L503" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M503" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N503" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O503" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="504" spans="1:15">
+      <x:c r="A504" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B504" s="3" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="C504" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D504" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E504" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F504" s="3" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="G504" s="3" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="H504" s="3" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="I504" s="3" t="s">
+        <x:v>2178</x:v>
+      </x:c>
+      <x:c r="J504" s="4">
+        <x:v>178814.44</x:v>
+      </x:c>
+      <x:c r="K504" s="4">
+        <x:v>178814.44</x:v>
+      </x:c>
+      <x:c r="L504" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M504" s="4">
+        <x:v>35762.89</x:v>
+      </x:c>
+      <x:c r="N504" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O504" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="505" spans="1:15">
+      <x:c r="A505" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B505" s="3" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="C505" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D505" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E505" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F505" s="3" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+      <x:c r="G505" s="3" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H505" s="3" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="I505" s="3" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="J505" s="4">
+        <x:v>178919.8</x:v>
+      </x:c>
+      <x:c r="K505" s="4">
+        <x:v>178919.8</x:v>
+      </x:c>
+      <x:c r="L505" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M505" s="4">
+        <x:v>35783.96</x:v>
+      </x:c>
+      <x:c r="N505" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O505" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="506" spans="1:15">
+      <x:c r="A506" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B506" s="3" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="C506" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D506" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E506" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F506" s="3" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="G506" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H506" s="3" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="I506" s="3" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="J506" s="4">
+        <x:v>1479913.52</x:v>
+      </x:c>
+      <x:c r="K506" s="4">
+        <x:v>1479913.52</x:v>
+      </x:c>
+      <x:c r="L506" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M506" s="4">
+        <x:v>551526.38</x:v>
+      </x:c>
+      <x:c r="N506" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O506" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="507" spans="1:15">
+      <x:c r="A507" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B507" s="3" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C507" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D507" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E507" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F507" s="3" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="G507" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H507" s="3" t="s">
+        <x:v>2189</x:v>
+      </x:c>
+      <x:c r="I507" s="3" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="J507" s="4">
+        <x:v>1012747.91</x:v>
+      </x:c>
+      <x:c r="K507" s="4">
+        <x:v>1012747.91</x:v>
+      </x:c>
+      <x:c r="L507" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M507" s="4">
+        <x:v>439840.14</x:v>
+      </x:c>
+      <x:c r="N507" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O507" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="508" spans="1:15">
+      <x:c r="A508" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B508" s="3" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C508" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D508" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E508" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F508" s="3" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="G508" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H508" s="3" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="I508" s="3" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="J508" s="4">
+        <x:v>1179923.62</x:v>
+      </x:c>
+      <x:c r="K508" s="4">
+        <x:v>1179923.62</x:v>
+      </x:c>
+      <x:c r="L508" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M508" s="4">
+        <x:v>509781.53</x:v>
+      </x:c>
+      <x:c r="N508" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O508" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="509" spans="1:15">
+      <x:c r="A509" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B509" s="3" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="C509" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D509" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E509" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F509" s="3" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="G509" s="3" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="H509" s="3" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="I509" s="3" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="J509" s="4">
+        <x:v>1533642.99</x:v>
+      </x:c>
+      <x:c r="K509" s="4">
+        <x:v>1533642.99</x:v>
+      </x:c>
+      <x:c r="L509" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M509" s="4">
+        <x:v>653537.89</x:v>
+      </x:c>
+      <x:c r="N509" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O509" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="510" spans="1:15">
+      <x:c r="A510" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B510" s="3" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="C510" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D510" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E510" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F510" s="3" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+      <x:c r="G510" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H510" s="3" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="I510" s="3" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="J510" s="4">
+        <x:v>86859.08</x:v>
+      </x:c>
+      <x:c r="K510" s="4">
+        <x:v>86859.08</x:v>
+      </x:c>
+      <x:c r="L510" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M510" s="4">
+        <x:v>26423.93</x:v>
+      </x:c>
+      <x:c r="N510" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O510" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="511" spans="1:15">
+      <x:c r="A511" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B511" s="3" t="s">
+        <x:v>2202</x:v>
+      </x:c>
+      <x:c r="C511" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D511" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E511" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F511" s="3" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="G511" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H511" s="3" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="I511" s="3" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="J511" s="4">
+        <x:v>178947.79</x:v>
+      </x:c>
+      <x:c r="K511" s="4">
+        <x:v>178947.79</x:v>
+      </x:c>
+      <x:c r="L511" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M511" s="4">
+        <x:v>35789.56</x:v>
+      </x:c>
+      <x:c r="N511" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O511" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="512" spans="1:15">
+      <x:c r="A512" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B512" s="3" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="C512" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D512" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E512" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F512" s="3" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="G512" s="3" t="s">
+        <x:v>1708</x:v>
+      </x:c>
+      <x:c r="H512" s="3" t="s">
+        <x:v>2208</x:v>
+      </x:c>
+      <x:c r="I512" s="3" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+      <x:c r="J512" s="4">
+        <x:v>143870.45</x:v>
+      </x:c>
+      <x:c r="K512" s="4">
+        <x:v>143870.45</x:v>
+      </x:c>
+      <x:c r="L512" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M512" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N512" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O512" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="513" spans="1:15">
+      <x:c r="A513" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B513" s="3" t="s">
+        <x:v>2210</x:v>
+      </x:c>
+      <x:c r="C513" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D513" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E513" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F513" s="3" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="G513" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H513" s="3" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="I513" s="3" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+      <x:c r="J513" s="4">
+        <x:v>37125.41</x:v>
+      </x:c>
+      <x:c r="K513" s="4">
+        <x:v>37125.41</x:v>
+      </x:c>
+      <x:c r="L513" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M513" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N513" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O513" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="514" spans="1:15">
+      <x:c r="A514" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B514" s="3" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="C514" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D514" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E514" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F514" s="3" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="G514" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H514" s="3" t="s">
+        <x:v>2216</x:v>
+      </x:c>
+      <x:c r="I514" s="3" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+      <x:c r="J514" s="4">
+        <x:v>943837.65</x:v>
+      </x:c>
+      <x:c r="K514" s="4">
+        <x:v>943837.65</x:v>
+      </x:c>
+      <x:c r="L514" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M514" s="4">
+        <x:v>389551.85</x:v>
+      </x:c>
+      <x:c r="N514" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O514" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="515" spans="1:15">
+      <x:c r="A515" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B515" s="3" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="C515" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D515" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E515" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F515" s="3" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="G515" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H515" s="3" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="I515" s="3" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="J515" s="4">
+        <x:v>1439343.69</x:v>
+      </x:c>
+      <x:c r="K515" s="4">
+        <x:v>1439343.69</x:v>
+      </x:c>
+      <x:c r="L515" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M515" s="4">
+        <x:v>671184.26</x:v>
+      </x:c>
+      <x:c r="N515" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O515" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="516" spans="1:15">
+      <x:c r="A516" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B516" s="3" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="C516" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D516" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E516" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F516" s="3" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="G516" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H516" s="3" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="I516" s="3" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="J516" s="4">
+        <x:v>627826.26</x:v>
+      </x:c>
+      <x:c r="K516" s="4">
+        <x:v>627826.26</x:v>
+      </x:c>
+      <x:c r="L516" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M516" s="4">
+        <x:v>182531.6</x:v>
+      </x:c>
+      <x:c r="N516" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O516" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="517" spans="1:15">
+      <x:c r="A517" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B517" s="3" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+      <x:c r="C517" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D517" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E517" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F517" s="3" t="s">
+        <x:v>2225</x:v>
+      </x:c>
+      <x:c r="G517" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H517" s="3" t="s">
+        <x:v>2226</x:v>
+      </x:c>
+      <x:c r="I517" s="3" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="J517" s="4">
+        <x:v>694775.05</x:v>
+      </x:c>
+      <x:c r="K517" s="4">
+        <x:v>694775.05</x:v>
+      </x:c>
+      <x:c r="L517" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M517" s="4">
+        <x:v>246417.12</x:v>
+      </x:c>
+      <x:c r="N517" s="5">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="O517" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="518" spans="1:15">
+      <x:c r="A518" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B518" s="3" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="C518" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D518" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E518" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F518" s="3" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="G518" s="3" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="H518" s="3" t="s">
+        <x:v>2230</x:v>
+      </x:c>
+      <x:c r="I518" s="3" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="J518" s="4">
+        <x:v>11326.95</x:v>
+      </x:c>
+      <x:c r="K518" s="4">
+        <x:v>11326.95</x:v>
+      </x:c>
+      <x:c r="L518" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M518" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N518" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O518" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="519" spans="1:15">
+      <x:c r="A519" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B519" s="3" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="C519" s="3" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="D519" s="3" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="E519" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F519" s="3" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="G519" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H519" s="3" t="s">
+        <x:v>2236</x:v>
+      </x:c>
+      <x:c r="I519" s="3" t="s">
+        <x:v>2237</x:v>
+      </x:c>
+      <x:c r="J519" s="4">
+        <x:v>16693510.18</x:v>
+      </x:c>
+      <x:c r="K519" s="4">
+        <x:v>16693510.18</x:v>
+      </x:c>
+      <x:c r="L519" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M519" s="4">
+        <x:v>5008053.05</x:v>
+      </x:c>
+      <x:c r="N519" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O519" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="520" spans="1:15">
+      <x:c r="A520" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B520" s="3" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="C520" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D520" s="3" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="E520" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F520" s="3" t="s">
+        <x:v>2239</x:v>
+      </x:c>
+      <x:c r="G520" s="3" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="H520" s="3" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="I520" s="3" t="s">
+        <x:v>2242</x:v>
+      </x:c>
+      <x:c r="J520" s="4">
+        <x:v>174628.72</x:v>
+      </x:c>
+      <x:c r="K520" s="4">
+        <x:v>174628.72</x:v>
+      </x:c>
+      <x:c r="L520" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M520" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N520" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O520" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="521" spans="1:15">
+      <x:c r="A521" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B521" s="3" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="C521" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D521" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E521" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F521" s="3" t="s">
+        <x:v>2244</x:v>
+      </x:c>
+      <x:c r="G521" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H521" s="3" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="I521" s="3" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="J521" s="4">
+        <x:v>1301757.45</x:v>
+      </x:c>
+      <x:c r="K521" s="4">
+        <x:v>1301757.45</x:v>
+      </x:c>
+      <x:c r="L521" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M521" s="4">
+        <x:v>388123.33</x:v>
+      </x:c>
+      <x:c r="N521" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O521" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="522" spans="1:15">
+      <x:c r="A522" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B522" s="3" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="C522" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D522" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E522" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F522" s="3" t="s">
+        <x:v>2248</x:v>
+      </x:c>
+      <x:c r="G522" s="3" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="H522" s="3" t="s">
+        <x:v>2250</x:v>
+      </x:c>
+      <x:c r="I522" s="3" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="J522" s="4">
+        <x:v>68633.45</x:v>
+      </x:c>
+      <x:c r="K522" s="4">
+        <x:v>68633.45</x:v>
+      </x:c>
+      <x:c r="L522" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M522" s="4">
+        <x:v>13726.69</x:v>
+      </x:c>
+      <x:c r="N522" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O522" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="523" spans="1:15">
+      <x:c r="A523" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B523" s="3" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="C523" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D523" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E523" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F523" s="3" t="s">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="G523" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H523" s="3" t="s">
+        <x:v>2254</x:v>
+      </x:c>
+      <x:c r="I523" s="3" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="J523" s="4">
+        <x:v>80259.22</x:v>
+      </x:c>
+      <x:c r="K523" s="4">
+        <x:v>80259.22</x:v>
+      </x:c>
+      <x:c r="L523" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M523" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N523" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O523" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="524" spans="1:15">
+      <x:c r="A524" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B524" s="3" t="s">
+        <x:v>2256</x:v>
+      </x:c>
+      <x:c r="C524" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D524" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E524" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F524" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G524" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H524" s="3" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="I524" s="3" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="J524" s="4">
+        <x:v>151827.31</x:v>
+      </x:c>
+      <x:c r="K524" s="4">
+        <x:v>151827.31</x:v>
+      </x:c>
+      <x:c r="L524" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M524" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N524" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O524" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="525" spans="1:15">
+      <x:c r="A525" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B525" s="3" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="C525" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D525" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E525" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F525" s="3" t="s">
+        <x:v>2260</x:v>
+      </x:c>
+      <x:c r="G525" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H525" s="3" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="I525" s="3" t="s">
+        <x:v>2262</x:v>
+      </x:c>
+      <x:c r="J525" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="K525" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="L525" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M525" s="4">
+        <x:v>35754.98</x:v>
+      </x:c>
+      <x:c r="N525" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O525" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="526" spans="1:15">
+      <x:c r="A526" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B526" s="3" t="s">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="C526" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D526" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E526" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F526" s="3" t="s">
+        <x:v>2264</x:v>
+      </x:c>
+      <x:c r="G526" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H526" s="3" t="s">
+        <x:v>2265</x:v>
+      </x:c>
+      <x:c r="I526" s="3" t="s">
+        <x:v>2266</x:v>
+      </x:c>
+      <x:c r="J526" s="4">
+        <x:v>167052.84</x:v>
+      </x:c>
+      <x:c r="K526" s="4">
+        <x:v>167052.84</x:v>
+      </x:c>
+      <x:c r="L526" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M526" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N526" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O526" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="527" spans="1:15">
+      <x:c r="A527" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B527" s="3" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="C527" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D527" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E527" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F527" s="3" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="G527" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H527" s="3" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="I527" s="3" t="s">
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="J527" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="K527" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="L527" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M527" s="4">
+        <x:v>35754.98</x:v>
+      </x:c>
+      <x:c r="N527" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O527" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="528" spans="1:15">
+      <x:c r="A528" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B528" s="3" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="C528" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D528" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E528" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F528" s="3" t="s">
+        <x:v>2272</x:v>
+      </x:c>
+      <x:c r="G528" s="3" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="H528" s="3" t="s">
+        <x:v>2273</x:v>
+      </x:c>
+      <x:c r="I528" s="3" t="s">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="J528" s="4">
+        <x:v>837813.16</x:v>
+      </x:c>
+      <x:c r="K528" s="4">
+        <x:v>837813.16</x:v>
+      </x:c>
+      <x:c r="L528" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M528" s="4">
+        <x:v>331840.71</x:v>
+      </x:c>
+      <x:c r="N528" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O528" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="529" spans="1:15">
+      <x:c r="A529" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B529" s="3" t="s">
+        <x:v>2275</x:v>
+      </x:c>
+      <x:c r="C529" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D529" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E529" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F529" s="3" t="s">
+        <x:v>2276</x:v>
+      </x:c>
+      <x:c r="G529" s="3" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="H529" s="3" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="I529" s="3" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="J529" s="4">
         <x:v>1532938.61</x:v>
       </x:c>
-      <x:c r="K382" s="4">
+      <x:c r="K529" s="4">
         <x:v>1532938.61</x:v>
       </x:c>
-      <x:c r="L382" s="4">
-[...2 lines deleted...]
-      <x:c r="M382" s="4">
+      <x:c r="L529" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M529" s="4">
         <x:v>726409.26</x:v>
       </x:c>
-      <x:c r="N382" s="5">
+      <x:c r="N529" s="5">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="O382" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>1662</x:v>
+      <x:c r="O529" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="530" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="531" spans="1:15">
+      <x:c r="A531" s="0" t="s">
+        <x:v>2280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="532" spans="1:15">
+      <x:c r="A532" s="0" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="533" spans="1:15">
+      <x:c r="A533" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="534" spans="1:15">
+      <x:c r="A534" s="0" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="535" spans="1:15">
+      <x:c r="A535" s="0" t="s">
+        <x:v>2284</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A383:J383"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A388:J388"/>
+    <x:mergeCell ref="A530:J530"/>
+    <x:mergeCell ref="A531:J531"/>
+    <x:mergeCell ref="A532:J532"/>
+    <x:mergeCell ref="A533:J533"/>
+    <x:mergeCell ref="A534:J534"/>
+    <x:mergeCell ref="A535:J535"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>