--- v1 (2026-06-27)
+++ v2 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb00dd4042654419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/471913c4acbb4290ade6f328d5916925.psmdcp" Id="Rcc7c57b157184e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a2221e134c4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f799051265184b04b26add15193043ca.psmdcp" Id="R27bcbf6a83cc4b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -127,120 +127,159 @@
   <x:si>
     <x:t>Educational establishment</x:t>
   </x:si>
   <x:si>
     <x:t>School</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivanyane, 1393, „Св. Св. Кирил и Методий“ 66</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanyane</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at PRIVATE HIGH SCHOOL FOR STEM AND ENTREPRENEURSHIP "ASEN YORDANOV"</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
+    <x:t>205989748 "Private High School Democratic Education Varna" Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, ул. Янко Славчев 115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feel Safe, Believe in Yourself – A Model for a Safe and Respectful School</x:t>
+  </x:si>
+  <x:si>
     <x:t>000668505 101. Bacho Kiro Secondary School, Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, район "Надежда", ул. “Илинденско въстание” №36</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0044</x:t>
   </x:si>
   <x:si>
     <x:t>101 steps to a school of tolerance!</x:t>
   </x:si>
   <x:si>
     <x:t>000668544 106TH PRIMARY SCHOOL "GRIGORIJ TSAMBLAK"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1517, ул. ГРИГОРИЙ ЦАМБЛАК, номер 18</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0036</x:t>
   </x:si>
   <x:si>
     <x:t>An initiative of the 106th OU "Grigoriy Tsamblak" - Sofia and Vasil Levski Secondary School - Kostinbrod for the promotion of intercultural education through culture, science and sports</x:t>
   </x:si>
   <x:si>
+    <x:t>000668590 112. PRIMARY SCHOOL "STOYAN ZAIMOV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1504, бул. "КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ" № 60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the 112TH PRIMARY SCHOOL "STOYAN ZAIMOV"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000668601 119. "Academician Mikhail Arnaudov" secondary school</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, улица Латинка, номер 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0015</x:t>
   </x:si>
   <x:si>
     <x:t>The Alphabet of Good: Lessons in Empathy and Peace</x:t>
   </x:si>
   <x:si>
     <x:t>000668640 124 VASIL LEVSKI PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1517, ж.к. СУХА РЕКА ул. ВЪРШЕЦ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Encouraging the development of intercultural education, through culture, science and sports" in 124 OU "Vasil Levski" - town Sofia and First Primary School "Vasil Levski" - town of Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>000668734 134 DIMCHO DEBELYANOV Primary and Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1303, ул. ПИРОТСКА, номер 78</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Encouraging the development of intercultural education through culture, science and sport in the 134th Secondary School "Dimcho Debelianov" - town of Sofia and Professional School of Tourism - town of Samokov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000668754 136 Primary school "Luben Karavelov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1309, ул. "Димитър Петков" № 116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A path to yourself and others</x:t>
   </x:si>
   <x:si>
     <x:t>000677123 149 Secondary School “Ivan Hadjiyski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1632, Ул. „Иван Хаджийски“ № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0123</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of measures to prevent violence in the educational environment is one of the most significant actions for stopping violence and for developing students’ skills and abilities to build and maintain healthy interpersonal relationships, by increasing management capacity and pedagogical skills at the school level.</x:t>
   </x:si>
   <x:si>
     <x:t>000669183 15.High School “Adam Mitzkevich”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, ж.к Надежда 2, ул. "Йордан Хаджиконстантинов" № 68</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0098</x:t>
   </x:si>
   <x:si>
     <x:t>Impulse for Kindness</x:t>
   </x:si>
@@ -248,110 +287,146 @@
     <x:t>000668850 156.Primary School "Vasil Levski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1849, кв.Кремиковци , ул.Свежест 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0157</x:t>
   </x:si>
   <x:si>
     <x:t>School free from violence</x:t>
   </x:si>
   <x:si>
     <x:t>000677760 157. Language High School "Cesar Vaieho"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1574, гр. София, ул. Слатинска №35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ReFlow: Move with emotions, not against them! 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000669190 18. Comprehensive school "William Gladstone"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1303, ул. Пиротска №68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“The Power of Words: Dialogue, Empathy and School Mediation for a Violence-Free School Environment”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000669201 19. HIGH SHCOOL " ELIN PELIN''</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, Ул. "Яков Крайков" 16</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0147</x:t>
   </x:si>
   <x:si>
     <x:t>"Safe together, stronger together"</x:t>
   </x:si>
   <x:si>
     <x:t>000674853 2. SREDNO UCHILISHTE "AKADEMIK EMILIYAN STANEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. ГЕН. СУВОРОВ, номер 36</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0026</x:t>
   </x:si>
   <x:si>
     <x:t>United Towards the Future</x:t>
   </x:si>
   <x:si>
+    <x:t>000667905 20th Primary School ‘Todor Minkov’ offering Early French and German Language Teaching”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1463, ул. "Княз Борис I" 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Together for a Safe School: Preventing Aggression and Violence”</x:t>
+  </x:si>
+  <x:si>
     <x:t>831908909 33rd Primary School “Sankt Peterburg”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1336, ж.к. "Люлин", улица 309, № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0034</x:t>
   </x:si>
   <x:si>
     <x:t>“School Without Violence – A Space for Respect and Cooperation” for creating a safe, inclusive, and supportive school environment that prevents bullying, violence, and aggression, with a focus on building a culture of non-violent communication, mutual respect, and tolerance among students, teachers, parents, and the entire school community.</x:t>
   </x:si>
   <x:si>
     <x:t>000668028 43.OU Hristo Smirnenski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, бул. "Сливница" 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0149</x:t>
   </x:si>
   <x:si>
     <x:t>"Safe Environment - Successful Students: An Integrated Approach to Preventing Bullying and Aggression"</x:t>
   </x:si>
   <x:si>
     <x:t>000668081 51st High School ‘Elisaveta Bagryana’”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Софийски Герой 28</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and reduction of aggression at 51st Secondary School ‘Elisaveta Bagryana,’ Sofia, through integrated STEM (FLL) and artistic activities for developing social-emotional skills.</x:t>
   </x:si>
   <x:si>
+    <x:t>000668117 54-TO SU "SVETI IVAN RILSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1220, ул. ЙОРДАН ХАДЖИКОНСТАНТИНОВ, номер 38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safe School Environment – Violence Prevention at 54th Secondary School</x:t>
+  </x:si>
+  <x:si>
     <x:t>000668163 59-TO SREDNO UCHILISHTE "VASIL LEVSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1225, ул. КЕСТЕН 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0172</x:t>
   </x:si>
   <x:si>
     <x:t>School of Kindness</x:t>
   </x:si>
   <x:si>
     <x:t>000668245 67-MO OSNOVNO UCHILISHTE "VASIL DRUMEV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1379, кв. СЕРДИКА ул. Гюешево, номер 63</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Accelerated return to the educational foundation for successful presence in the labor market</x:t>
   </x:si>
   <x:si>
     <x:t>000669436 78th Secondary School "Hristo Smirnenski"</x:t>
@@ -417,53 +492,50 @@
     <x:t>131310628 Bulgarian Association for Personal Alternative</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1124, гр. София, р-н Средец, ул. ЯНТРА № 12, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Malko Tarnovo,Debelt</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"Don't change me, accept me!"</x:t>
   </x:si>
   <x:si>
     <x:t>103552688 Varna Maritime High School "St. Nikolai Chudotvorec"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, бул. Народни Будители, №4</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Vocational Success Hub of the Varna Maritime High School "St. Nikolai Chudotvorec"</x:t>
   </x:si>
   <x:si>
     <x:t>000670545 UNIVERSITY OF TELECOMMUNICATIONS AND POST</x:t>
   </x:si>
   <x:si>
     <x:t>Higher education establishment/ University</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ул. Академик Стефан Младенов 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Smart PHD Lab 5.0
 Smart Growth Project Doctorates in Telecommunications, Artificial Intelligence, Automation and Mechatronics</x:t>
@@ -474,50 +546,53 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, гр. София, П.K. 1504, бул. "Евлоги и Христо Георгиеви" 82</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Doctoral School at Rakovski National Defense College</x:t>
   </x:si>
   <x:si>
     <x:t>000012604 Second primary school "Hristo Smirnenski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. "Свобода"№10</x:t>
   </x:si>
   <x:si>
     <x:t>Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention of Aggression at Second Primary School “Hristo Smirnenski”, Sandanski through Training, Mediation, and Active Parent Partnership.</x:t>
   </x:si>
   <x:si>
+    <x:t>Terminated (termination date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000870058 2-RO SREDNO UCHILISHTE "PROFESOR NIKOLA MARINOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, ул. ТРАЙКО КИТАНЧЕВ, № 39</x:t>
   </x:si>
   <x:si>
     <x:t>Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0192</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and averting bullying and violence and reducing aggression in the 2nd Secondary School in Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>000403292 Educational Boarding School for Correction “Hristo Botev”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Podem, 5852, ул. Ж. П. Район, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Podem</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0136</x:t>
@@ -552,96 +627,117 @@
   <x:si>
     <x:t>Petko Slaveykov,Dushevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0084</x:t>
   </x:si>
   <x:si>
     <x:t>"Shared values ​​for a successful future"</x:t>
   </x:si>
   <x:si>
     <x:t>000280602 KINDERGARTEN "SLANCE"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. "Кирил и Методий" №43</x:t>
   </x:si>
   <x:si>
     <x:t>Lukovit,Dermantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"The world is a child's sunny smile"</x:t>
   </x:si>
   <x:si>
-    <x:t>Terminated (termination date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000126127 "COLOR DREAMS" KINDERGARTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varbovka, 5233, обл. Велико Търново, общ. Павликени, с. Върбовка,  ул. „Втора“ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>Varbovka,Byala Cherkva,Nedan,Dolna Lipnitsa,Pavlikeni,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0075</x:t>
   </x:si>
   <x:si>
     <x:t>DEVELOPMENT OF EDUCATION IN THE PALETTE OF ETHNICITIES IN THE TERRITORY OF THE MUNICIPALITIES OF SUHINDOL AND PAVLIKENI</x:t>
   </x:si>
   <x:si>
     <x:t>000896430 Kindergarten No. 15 "Sun"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6303, жк Орфей</x:t>
   </x:si>
   <x:si>
     <x:t>Haskovo,Konush</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0047</x:t>
   </x:si>
   <x:si>
     <x:t>A bright path for everyone</x:t>
   </x:si>
   <x:si>
     <x:t>176977010 EUROPEAN INITIATIVES WITHOUT LIMIT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. МИХАИЛ ХАДЖИКОСТОВ, 9, вх. 1, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ruse,Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0116</x:t>
   </x:si>
   <x:si>
     <x:t>"Educational Initiatives Without Borders: Creating Equal Opportunities for Students"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000019399 Eleventh Primary School "Hristo Botev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, ж.к. Еленово, ул. Батак № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IN A SCHOOL FOR HORIZONS - TOGETHER FOR A STRONG COMMUNITY OF STUDENTS, TEACHERS AND PARENTS AGAINST AGGRESSION AND BULLYING, FORMING ASSERTIVENESS AND BUILDING A DESIRED EUROPEAN SCHOOL ENVIRONMENT.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000014128 Agricultural vocational secondary school "Kliment Arkadievich Timiryazev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sandanski, 2800, Георги Казепов 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support of the Center of High Achievements</x:t>
   </x:si>
   <x:si>
     <x:t>000014128 AGRICULTURAL PROFESSIONAL HIGH SCHOOL "KLIMENT ARKADIEVICH TIMIRYAZEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. ГЕОРГИ КАЗЕПОВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of VET training at the "Kliment Timiryazev" Agricultural Vocational High School</x:t>
   </x:si>
   <x:si>
     <x:t>177224179 Executive Agency "Programme Education"</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, бул. "Цариградско шосе" 125, бл. 5</x:t>
   </x:si>
@@ -703,204 +799,312 @@
     <x:t>Bulgaria, Varna, 9002, ул. Марин Дринов №55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0026</x:t>
   </x:si>
   <x:si>
     <x:t>A multidisciplinary panel of project-based PhD programmes focused on health, biotechnology and blue growth in the Black Sea region</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175850212 "Local Action Group - Tundzha", "LAG – Tundzha"
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Inzovo, 8670, ул."Св.Св.Кирил и Методий" 9 обл.Ямбол общ.Тунджа гр/с.Генерал Инзово</x:t>
   </x:si>
   <x:si>
     <x:t>Botevo,Boyadzhik,Veselinovo,Drazhevo,Zavoy,Krumovo,Kukorevo,Roza,Skalitsa,Tenevo,Yambol,Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0045</x:t>
   </x:si>
   <x:si>
     <x:t>"In a different world, you can be authentic" - intercultural education of students in small settlements in the municipality of "Tundzha" through culture, science and sports"</x:t>
   </x:si>
   <x:si>
+    <x:t>000695114 MINISTRY OF EDUCATION AND SCIENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM/ ministry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>From Higher Education to Employment</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695114 Ministry of Education and Science</x:t>
   </x:si>
   <x:si>
-    <x:t>ACM/ ministry</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княз Александър Дондуков" № 2 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGHT START</x:t>
   </x:si>
   <x:si>
-    <x:t>000695114 MINISTRY OF EDUCATION AND SCIENCE</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, 2А</x:t>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUCCESS FOR YOU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of VET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educational routes in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for effective project management</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. “Княз Александър Дондуков”, № 2А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital transformation of school education</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Competencies in focus</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Educational routes in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>831154303 NATIONAL CULTURAL EDUCATIONAL COMPLEX WITH A LYCEUM FOR STUDYING ITALIAN LANGUAGE AND CULTURE WITH THE PARTICIPATION OF THE REPUBLIC OF ITALY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1614, обл. София (столица), общ. Столична, гр. София, район "Овча купел", ж.к. "ГОРНА БАНЯ", ул. "ВЕЧЕРНИЦА" №21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant together!</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175134459 National Center for the Improvement of the Qualification of the Pedagogical Specialists 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bankya, 1320, ул. Княз Борис I, № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Qualification for Strengthening the Capacity of Educational Leaders for Effective Development and Management of European Projects</x:t>
   </x:si>
   <x:si>
+    <x:t>000803697 Ivan Pavlov National Vocational High School of Veterinary Medicine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6006, бул.”Св.Патриарх Евтимий” № 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Support for a Centre of Excellence in VET at Ivan Pavlov National Vocational High School of Veterinary Medicine – Stara Zagora”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000282546 National Vocational High School of Veterinary Medicine “Prof. Dr. D. Dimov”, Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lovech, 5500, ул. Райна Княгиня 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Development of a Center of Excellence in Vocational Education and Training at Prof. Dr. Dimitar Dimov National Vocational High School of Veterinary Medicine – Lovech”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000282546 National Vocational School of Veterinary Medicine (NVSVM) 'Prof. Dr. D. Dimov,' Lovech"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5502, : ул. „Райна Княгиня“ № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Lovech</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-3.005-0013</x:t>
   </x:si>
   <x:si>
     <x:t>The dual education system at the National Vocational School of Veterinary Medicine (NVSVM) 'Prof. Dr. D. Dimov,' Lovech</x:t>
   </x:si>
   <x:si>
+    <x:t>000669596 National Vocational High school of Precise Techniques and Optics "M. V. Lomonosov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1303, Св. св. Кирил и Методий № 148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together we can!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000499247 National Vocational Technical High School "Sándor Petófi"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Razgrad, 7200, ул. "Илия Петров" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Razgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre for the Future – High-Quality and Modern Education at NPTG “Sándor Petófi”- Razgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670627 National Sports Academy "Vassil Levski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ул. "Академик Стефан Младенов" 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Development of project doctoral studies and creation of a doctoral school at the National Academy of Sciences(Pro-DoDu)</x:t>
   </x:si>
   <x:si>
+    <x:t>000150815 Vasil Levski" Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belogradchik, 3900, пл. Възраждане 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belogradchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No bullying</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000121607 Tsani Ginchev Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lyaskovets, 5140, гр. Лясковец, ул. „Петър Оджаков“ №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyaskovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development of Emotional Culture and Social-Emotional Skills for an Inclusive School Environment at Tsani Ginchev Primary School – Lyaskovets"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000044000 German Language School "Goethe", Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ж.к. "Зорница"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We are better together</x:t>
+  </x:si>
+  <x:si>
     <x:t>000402535 Unified Primary School 'Hristo Botev'</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mechka, 5843, ул. Христо Ботев №5</x:t>
   </x:si>
   <x:si>
     <x:t>Mechka</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Education, chance, future!</x:t>
   </x:si>
   <x:si>
     <x:t>000042842 VASSIL LEVSKI PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв.ГОРНО ЕЗЕРОВО ул.ДРУЖБА, номер 36</x:t>
   </x:si>
   <x:si>
-    <x:t>Burgas</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0113</x:t>
   </x:si>
   <x:si>
     <x:t>"Together against aggression - a school of respect, tolerance and support"</x:t>
   </x:si>
   <x:si>
+    <x:t>000281864 United School “Neofit Rilski”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dermantsi, 5780, ул. "Христо Ботев" № 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermantsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“School of Kindness – building a world without bullying and with more humanity”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000763825 Unified School "Neofit Rilski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, гр.Самоков, ул. Софийско шосе №3</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov,Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Together we will be able to more</x:t>
   </x:si>
   <x:si>
     <x:t>000453157 United School ”Pencho Slaveykov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4006, РАЙОН ИЗТОЧЕН, ул. „БАТАК“ 57</x:t>
   </x:si>
   <x:si>
     <x:t>Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0028</x:t>
@@ -923,134 +1127,176 @@
   <x:si>
     <x:t>000043592 United School "St. St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Prosenik, 8548, ул. Стара Планина №34</x:t>
   </x:si>
   <x:si>
     <x:t>Prosenik,Aytos</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Children's smiles</x:t>
   </x:si>
   <x:si>
     <x:t>Prosenik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Together for better results</x:t>
   </x:si>
   <x:si>
+    <x:t>000402725 OBU "SV.SV.KIRIL I METODIY"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tarnene, 5882, с. Търнене, ул/ "Иван Митов" 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tarnene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE POWER TO BE GOOD</x:t>
+  </x:si>
+  <x:si>
     <x:t>000182357 "Saint Cyril and Saint Methodius" Unified School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Devene, 3065, Ул. Ангел Георгиев 58</x:t>
   </x:si>
   <x:si>
     <x:t>Devene</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>School of Respect</x:t>
   </x:si>
   <x:si>
     <x:t>000922117 United School "Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Drumevo, 9815, ул. ЛЕНИН № 48</x:t>
   </x:si>
   <x:si>
+    <x:t>Drumevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the quality, applicability and effectiveness of vocational education and training in "Hristo Botev" Primary School in the village of Drumevo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drumevo,Tsarev Brod,Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Comprehensive programs for desegregation and discrimination in the Primary School "Hristo Botev" in the village of Drumevo and the Primary School "St. St. Cyril and Methodius" in the village of Tsarev Brod</x:t>
   </x:si>
   <x:si>
-    <x:t>Drumevo</x:t>
-[...5 lines deleted...]
-    <x:t>Improving the quality, applicability and effectiveness of vocational education and training in "Hristo Botev" Primary School in the village of Drumevo</x:t>
+    <x:t>000043189 "Hristo Botev” Unified School, village of Zidarovo, Sozopol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Zidarovo, 8160, с. Зидарово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zidarovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and averting bullying and violence and reducing aggression in, "Hristo Botev” Unified School, village of Zidarovo, Sozopol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000344357 Unified School "Lyuben Karavelov" town of Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул.“Веселин Стайков“№15</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Through learning to improve our lives.</x:t>
   </x:si>
   <x:si>
     <x:t>000122730 Consolidated school P.R. Slaveykov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dzhulyunitsa, 5146, ул. "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Dzhulyunitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Bridges of Understanding – Developing a School Culture of Tolerance and Cooperation</x:t>
   </x:si>
   <x:si>
     <x:t>000012967 St. Kliment Ohridski Unified School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Debren, 2961, ул. Тринадесета №3</x:t>
   </x:si>
   <x:si>
     <x:t>Debren,Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0109</x:t>
   </x:si>
   <x:si>
     <x:t>Friends forever</x:t>
   </x:si>
   <x:si>
+    <x:t>000043592 St. Cyril and Methodius Unified School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Prosenik, 8548, ул. „Стара планина“ № 34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School without bullying</x:t>
+  </x:si>
+  <x:si>
     <x:t>000013282 St. Cyril and Methodius Unified School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pletena, 2954, ул. Забърдо №1</x:t>
   </x:si>
   <x:si>
     <x:t>Pletena</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0070</x:t>
   </x:si>
   <x:si>
     <x:t>No to bullying and aggression</x:t>
   </x:si>
   <x:si>
     <x:t>000013332 St. Paisiy Hilendarski Unified School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolno Osenovo, 2757, с. Долно Осеново</x:t>
   </x:si>
   <x:si>
     <x:t>Dolno Osenovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0019</x:t>
@@ -1130,78 +1376,78 @@
   <x:si>
     <x:t>Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Discover, Develop, Inspire the Talent in Every Child</x:t>
   </x:si>
   <x:si>
     <x:t>000056764 Aytos Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aytos, 8500, Ул. Цар Освободител 3</x:t>
   </x:si>
   <x:si>
     <x:t>Aytos</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Talents of Aytos Municipality - support, development and expression</x:t>
   </x:si>
   <x:si>
+    <x:t>000093385 Municipality Aksakovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Aksakovo, 9154, Георги Петлешев 58б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aksakovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for talented students in Aksakovo Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093385 OBSHTINA AKSAKOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ, номер 58Б</x:t>
   </x:si>
   <x:si>
     <x:t>Aksakovo,Ignatievo,Izvorsko,Kichevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>United in diversity</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Support for talented students in Aksakovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000291627 Apriltsi Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Apriltsi, 5641, кв. Център, ул. Васил Левски № 109</x:t>
   </x:si>
   <x:si>
     <x:t>Apriltsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0050</x:t>
   </x:si>
   <x:si>
     <x:t>"The Path of Young Talents - Apriltsi"</x:t>
   </x:si>
   <x:si>
     <x:t>000471059 Obshtina Asenovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, пл. акад. Николай Хайтов № 9</x:t>
   </x:si>
   <x:si>
     <x:t>Asenovgrad</x:t>
   </x:si>
@@ -1243,53 +1489,50 @@
   </x:si>
   <x:si>
     <x:t>000351558 Obshtina Belovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belovo, 4470, ул. Орфей № 4А</x:t>
   </x:si>
   <x:si>
     <x:t>Belovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0052</x:t>
   </x:si>
   <x:si>
     <x:t>"Stage, Sport and Inspiration - Belovo"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000159458 Municipality of  Belogradchik
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Belogradchik, 3900, Ул. "Княз Борис I" №6
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Belogradchik</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-2.003-0088</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>000159458 OBSHTINA BELOGRADCHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул.КНЯЗ БОРИС  I, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Belogradchik,Archar,Rabisha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerance without Boundaries</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 OBSHTINA BERKOVITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ, номер 4</x:t>
@@ -1381,74 +1624,98 @@
   <x:si>
     <x:t>Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0021</x:t>
   </x:si>
   <x:si>
     <x:t>A more secure future for our children</x:t>
   </x:si>
   <x:si>
     <x:t>000471123 BREZOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Brezovo, 4160, ул. "Г. Димитров" №25</x:t>
   </x:si>
   <x:si>
     <x:t>Brezovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Brezovo – Municipality of Youth Talents</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 BURGAS MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Burgas, 8000, ул.”Александровска” № 26	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talents of Burgas</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 OBSHTINA BURGAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0071</x:t>
   </x:si>
   <x:si>
     <x:t>My world of interests</x:t>
   </x:si>
   <x:si>
+    <x:t>000093435 Municipality Byala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Byala, 9101, Андрей Премянов 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A step forward: support for gifted students</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530493 MUNICIPALITY OF BYALA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 7100, пл. "Екзарх Йосиф I" 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Byala</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-2.003-0092</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Byala</x:t>
   </x:si>
   <x:si>
     <x:t>0000934420042 ODESOS Region, Municipality of VARNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. "Стефан Караджа" №30</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Talents in Action</x:t>
   </x:si>
   <x:si>
     <x:t>0000934420023 "Varna Municipality - Asparuhovo District"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. Народни Будители № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0085</x:t>
@@ -1463,108 +1730,123 @@
     <x:t>Bulgaria, Veliki Preslav, 9850, ул. "Борис Спиров" №58</x:t>
   </x:si>
   <x:si>
     <x:t>Veliki Preslav</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"We believe in children's dreams - support for young talents in Veliki Preslav"</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 Veliko Tarnovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, площад „Майка България“ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0040</x:t>
   </x:si>
   <x:si>
     <x:t>"Support and showcase of talents in Veliko Tarnovo Municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351580 municipality Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, бул. Хан Аспарух 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In support of the young talents of the municipality of Velingrad</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Municipality Vidiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. „Бдинци“ №2</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin,Boynitsa,Chuprene,Gorni Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin - a city of cultural diversity: Strengthening education through unifying initiatives</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000193115 Municipality of Vratsa
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, улица "Стефанаки Савов" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Mathematical Talents of the Municipality of Vratsa</x:t>
   </x:si>
   <x:si>
+    <x:t>000093474 Municipality of Valchi Dol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Valchi Dol, 9280, пл. "Христо Ботев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valchi Dol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support, development and expression of talents in Vulchi Dol Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093474 OBSHTINA VALCHI DOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Valchi Dol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.004-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Future together - through education!</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Support, development and expression of talents in Vulchi Dol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000931415 Vurbitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varbitsa, 9870, ул. „Септемврийско въстание“ № 40</x:t>
   </x:si>
   <x:si>
     <x:t>Varbitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0083</x:t>
   </x:si>
   <x:si>
     <x:t>The talented children of Vurbitsa Municipality - developing and stimulating their potential</x:t>
   </x:si>
   <x:si>
     <x:t>000320655 MUNICIPALITY OF VARSHETS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varshets, 3540, Бул. "България" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Varshets</x:t>
   </x:si>
@@ -1872,69 +2154,69 @@
   <x:si>
     <x:t>BG05SFPR001-1.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Confirmation of intercultural education in Municipality Isperih"</x:t>
   </x:si>
   <x:si>
     <x:t>000776299 Ihtiman Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, rp. Ихтиман, ул. „ЦАР ОСВОБОДИТЕЛ“ №123</x:t>
   </x:si>
   <x:si>
     <x:t>Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Community and diversity in Ihtiman Municipality!</x:t>
   </x:si>
   <x:si>
     <x:t>000817778 Municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kazanlak, 6100, бул. "Розова долина" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazanlak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.006-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inclusive education and educational integration of Municipality of Kazanlak</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, бул. Розова Долина №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Kazanlak</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-2.003-0096</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Kazanlak</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Inclusive education and educational integration of Municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>000471340 Kaloyanovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaloyanovo, 4173, пл. "Възраждане" 6</x:t>
   </x:si>
   <x:si>
     <x:t>Kaloyanovo,Dalgo Pole,Dolna Mahala</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Side by side</x:t>
   </x:si>
   <x:si>
     <x:t>000057001 OBSHTINA KAMENO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kameno, 8120, ул.ОСВОБОЖДЕНИЕ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>Kameno,Rusokastro,Krastina,Cherni Vrah,Bulgarovo,Troyanovo</x:t>
   </x:si>
@@ -2041,164 +2323,161 @@
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. "България" № 41</x:t>
   </x:si>
   <x:si>
     <x:t>Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"The Talents of Kardzhali"</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 Kardzhali Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. "България" №41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0086</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Children - Education Without Borders"</x:t>
   </x:si>
   <x:si>
+    <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyustendil,Razhdavitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Together in sameness and difference - a factor for a better future"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261517 Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл. Велбъжд №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.006-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equal access of students from the Municipality of Kyustendil, the Municipality of Sofia and the Municipality of Bansko to quality and inclusive education</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kyustendil</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-2.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"STEM Robo Talents in Kyustendil"</x:t>
   </x:si>
   <x:si>
-    <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000413814 LEVSKI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Levski, 5900, бул. БЪЛГАРИЯ, № 58</x:t>
   </x:si>
   <x:si>
+    <x:t>Levski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the development and expression of the talents of children and students in the municipality of Levski"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Levski,Asenovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education in Levski municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Levski</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000291591 MUNICIPALITY OF LOVECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, "Търговска" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Yes! to talented children in Lovech Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 Municipality Lom</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Lom,Kovachitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"INTERCULTURAL DIALOGUE IN THE MUNICIPALITY OF LOM"</x:t>
   </x:si>
   <x:si>
     <x:t>000291602 OBSHTINA LUKOVIT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
   </x:si>
   <x:si>
     <x:t>Lukovit,Rumyantsevo,Kunino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>I love Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>000133844 MUNICIPALITY OF LYASKOVETS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Lyaskovets</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-2.003-0044</x:t>
   </x:si>
   <x:si>
     <x:t>The talents of Lyaskovets</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 Municipality of Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4003, бул. "Марица" 57 А</x:t>
   </x:si>
   <x:si>
     <x:t>Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Children – the pride of Maritsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193371 Municipality of Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул."Христо Ботев" 27</x:t>
@@ -2206,186 +2485,228 @@
   <x:si>
     <x:t>Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>000193088 MUNICIPALITY OF MISIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mizia, 3330, ул.Георги Димитров 25-27</x:t>
   </x:si>
   <x:si>
     <x:t>Mizia,Sofronievo,Butan,Krushovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0078</x:t>
   </x:si>
   <x:si>
     <x:t>We are friends</x:t>
   </x:si>
   <x:si>
+    <x:t>000235984 Municipality of Momchilgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Momchilgrad, 6800, "26-ти септември" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momchilgrad,Nanovitsa,Gruevo,Zvezdel,Raven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.008-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One community for all children</x:t>
+  </x:si>
+  <x:si>
     <x:t>000235984 Momchilgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, "26-ти декември" 12</x:t>
   </x:si>
   <x:si>
     <x:t>Momchilgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Second Chance" - for a better life and social inclusion of vulnerable groups</x:t>
   </x:si>
   <x:si>
-    <x:t>000235984 Municipality of Momchilgrad</x:t>
-[...11 lines deleted...]
-    <x:t>One community for all children</x:t>
+    <x:t>000817867 MAGLIZH MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Maglizh, 6180, пл. "Трети Март" № 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maglizh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New horizons for talented children in the municipality of Maglizh</x:t>
   </x:si>
   <x:si>
     <x:t>000817931 MUNICIPALITY OF PAVEL BANYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavel Banya, 6155, ул. "Освобождение" №15</x:t>
   </x:si>
   <x:si>
     <x:t>Pavel Banya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Development and Expression of Students’ Talents in the Municipality of Pavel banya</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Pavlikeni Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. "Руски" №4</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0021</x:t>
   </x:si>
   <x:si>
     <x:t>"Support for talented children in Pavlikeni municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 OBSHTINA PAZARDZHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ, номер 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"THE TALENTED GENERATION OF PAZARDZHIK"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 Municipality of Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, бул. "България" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.008-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Education without border</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pazardzhik,Panagyurishte,Aleko Konstantinovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural Poke`MON</x:t>
   </x:si>
   <x:si>
-    <x:t>000351736 Municipality of Pazardzhik</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000351743 Municipality of Panagyurishte</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ти април № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Panagyurishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0070</x:t>
   </x:si>
   <x:si>
     <x:t>"Modern environment for talent development in Panagyurishte"</x:t>
   </x:si>
   <x:si>
+    <x:t>000024916 MUNICIPALITY OF PETRIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. „Цар Борис III“ № 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Petrich - Home of Talents"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 MUNICIPAL PETRICH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrich,Kavrakirovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.006-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comprehensive programs in the municipality of Petrich for school desegregation, prevention of secondary segregation and anti-discrimination</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024916 OBSHTINA PETRICH</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Petrich,Mikrevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>We share common dreams and successes in a multicultural environment</x:t>
   </x:si>
   <x:si>
-    <x:t>000024916 MUNICIPAL PETRICH</x:t>
-[...8 lines deleted...]
-    <x:t>Comprehensive programs in the municipality of Petrich for school desegregation, prevention of secondary segregation and anti-discrimination</x:t>
+    <x:t>000351750 Peshtera Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Peshtera, 4550, ул. "Дойранска епопея" №17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Path to Talent: Supporting Gifted Children and Students in Peshtera Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000777216 Obshtina Pirdop</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pirdop, 2070, пл. Тодор Влайков № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Pirdop</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0054</x:t>
   </x:si>
   <x:si>
     <x:t>The Talent in Us: Program for Development of Children and Students in Pirdop</x:t>
   </x:si>
   <x:si>
     <x:t>000413974 Pleven Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, пл. "Възраждане" 2</x:t>
   </x:si>
   <x:si>
     <x:t>Pleven</x:t>
   </x:si>
@@ -2574,146 +2895,146 @@
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Ruse, 7000, пл. Свобода 6
 </x:t>
   </x:si>
   <x:si>
     <x:t>Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000471582 Municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sadovo, 4122, ул. "Иван Вазов" №2</x:t>
   </x:si>
   <x:si>
     <x:t>Sadovo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-2.003-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for Students with Talents in the Fields of STEM and Sports in the Municipality of Sadovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471582 OBSHTINA SADOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Validation of intercultural education in the municipality of Sadovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.008-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Complex program for desegregation of schools in the municipality of Sadovo</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Support for Students with Talents in the Fields of STEM and Sports in the Municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>000024955 Municipality of Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, гр. САНДАНСКИ, бул. Свобода 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Together We Can Achieve More! Integrated School Communities in Sandanski Municipality."
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, гр.САНДАНСКИ, бул. Свобода 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Adult literacy in Sandanski municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>000261616 Municipality of Sapareva banya</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sapareva Banya, 2650, ул. Германея № 1
 </x:t>
   </x:si>
   <x:si>
     <x:t>Sapareva Banya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Sapareva banya</x:t>
   </x:si>
   <x:si>
+    <x:t>000133965 Svishtov Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. Цанко Церковски №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program for the Support and Development of Gifted Children and Students in the Fields of STEM, Arts, Culture, Sports, and Foreign Languages, Aimed at Promoting Inclusion and Equal Access to Opportunities for All Children and Youth in the Municipality of Svishtov</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133965 OBSHTINA SVISHTOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "ЦАНКО ЦЕРКОВСКИ", № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Svishtov,Morava,Alekovo,Ovcha Mogila</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0044</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Confirmation of intercultural education through culture, science and sports in the municipality of Svishtov"</x:t>
   </x:si>
   <x:si>
-    <x:t>000133965 Svishtov Municipality</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.008-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Comprehensive Programs for School Desegregation, Prevention of Secondary Segregation and Anti-Discrimination in Svishtov Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-2.003-0045</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000776502 Svoge Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, Община Своге, гр. Своге, ул. Александър Стамболийски № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Svoge’s Talents – Support for the Development and Expression of Students</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Sliven Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0048</x:t>
@@ -2790,63 +3111,63 @@
   <x:si>
     <x:t>Desegregation, prevention and non-admission of discrimination in educational institutions in the municipalities of Smyadovo, Varbitsa, Veliki Preslav and Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>000056878 Municipality of Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, Средец 8300, пл. България № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Sredets,Elhovo,Zagortsi,Debelt,Fakia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge to the future</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Municipality of Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, бул. "Цар Симеон Велики" № 107</x:t>
   </x:si>
   <x:si>
+    <x:t>Stara Zagora,Bratya Kunchevi,Gorno Botevo,Zagore,Dalboki,Kaloyanovets,Preslaven,Han Asparuhovo,Hrishteni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.008-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together for the children of Stara Zagora Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-2.003-0061</x:t>
   </x:si>
   <x:si>
     <x:t>"Talents without borders"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Together for the children of Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 Strazhitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, Улица Дончо Узунов 5</x:t>
   </x:si>
   <x:si>
     <x:t>Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Strazhitsa Municipality Talents – The Path to Success</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 Municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, ул."Дончо Узунов" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Strazhitsa,Kamen,Asenovo</x:t>
   </x:si>
@@ -2968,74 +3289,74 @@
   <x:si>
     <x:t>Tutrakan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0098</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the Municipality of Tutrakan</x:t>
   </x:si>
   <x:si>
     <x:t>000193551 OBSHTINA HAYREDIN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hayredin, 3357, Георги Димитров № 135</x:t>
   </x:si>
   <x:si>
     <x:t>Hayredin,Vratsa,Mihaylovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0048</x:t>
   </x:si>
   <x:si>
     <x:t>"The Power of Unity"</x:t>
   </x:si>
   <x:si>
+    <x:t>000903939 Harmanli municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Harmanli, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmanli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.006-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inclusive education and educational integration for the desegregation of schools on the territory of Harmanli municipality, including prevention of secondary segregation and discrimination.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903939 Harmanli Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Harmanli, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>INCLUSIVE EDUCATION AND EDUCATIONAL INTEGRATION FOR ADULT LITERACY IN HARMANLI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>000903939 Harmanli municipality</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000471671 Municipality of Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, гр.ХИСАРЯ, ул. ГЕНЕРАЛ ГУРКО 14</x:t>
   </x:si>
   <x:si>
     <x:t>Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Students with Exceptional Talents in Hisarya Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000615164 Municipality of Chepelare</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chepelare, 4850, ул .Беломорска 44Б</x:t>
   </x:si>
   <x:si>
     <x:t>Chepelare</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0039</x:t>
@@ -3067,220 +3388,298 @@
   <x:si>
     <x:t>Chernoochene</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development and expression of the talents of students from the municipality of Chernoochene</x:t>
   </x:si>
   <x:si>
     <x:t>000159700 MUNICIPALITY OF CHUPRENE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chuprene, 3950, ул. “Асен Балкански”  № 55</x:t>
   </x:si>
   <x:si>
     <x:t>Chuprene</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal Talent Programme in the Municipality of Chuprene</x:t>
   </x:si>
   <x:si>
+    <x:t>000852957 Shabla Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shabla, 9680, ул. Равно поле № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shabla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Shabla Talent House"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000852957 OBSHTINA SHABLA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
   </x:si>
   <x:si>
-    <x:t>Shabla</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t>United in difference, we learn about life.</x:t>
   </x:si>
   <x:si>
-    <x:t>000852957 Shabla Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000931721 Municipality of Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, Бул "Славянски"17</x:t>
   </x:si>
   <x:si>
     <x:t>Shumen,Drumevo,Ivanski,Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0108</x:t>
   </x:si>
   <x:si>
     <x:t>A Bridge of Colors: Connecting Cultures Through Creativity and Knowledge</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 YAMBOL MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Георги С. Раковски № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Support for talented students in the city of Yambol</x:t>
   </x:si>
   <x:si>
+    <x:t>000082809 "Dr. Petar Beron" Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Priseltsi, 9131, ул. Централна 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Priseltsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Supportive School Environment for Social and Emotional Skills Development and Prevention of Risk Behaviour”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000499076 Primary School "St. Paisius of Hilendar"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harsovo, 7451, ул. Ал.Стамболийски 16</x:t>
   </x:si>
   <x:si>
     <x:t>Harsovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Together we fight against bullying</x:t>
   </x:si>
   <x:si>
     <x:t>000042960 PRIMARY SCHOOL "GEORGI STOYKOV RAKOVSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Galabets, 8220, ул. " Пирин" № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Galabets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0124</x:t>
   </x:si>
   <x:si>
     <x:t>Building a positive school environment</x:t>
   </x:si>
   <x:si>
+    <x:t>000401705 "Dr. Petar Beron"  Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pleven, 5800, гр. Плевен, ул. "Д-р Петър Берон" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T.R.M. Trust, Responsibility, Motivation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000082196 "Hristo Botev" Primary school city of Varna, Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9003, ул. " Кирил и Методий " №8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and mitigation of bullying, violent behaviour and aggression at 'Hristo Botev' Primary school.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000341749 PRIMARY SCHOOL "20TH OF APRIL"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ул. НИКОЛА МАРЕКОВ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in PRIMARY SCHOOL "20TH OF APRIL"</x:t>
   </x:si>
   <x:si>
     <x:t>000121543 Bacho Kiro Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, "Филип Тотю" № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0171</x:t>
   </x:si>
   <x:si>
     <x:t>Stronger Together</x:t>
   </x:si>
   <x:si>
     <x:t>000498362 Primary school "Vasil Levski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, бул. "Княз Борис" №35</x:t>
   </x:si>
   <x:si>
-    <x:t>Razgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0160</x:t>
   </x:si>
   <x:si>
     <x:t>"CODE: RESPECT! Prevention and deterrence of bullying and violence"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000403229 OSNOVNO UCHILISHTE "VASIL LEVSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Beglezh, 5872, ул. "Христо Ботев" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beglezh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School without Aggression – A Space for Respect and Cooperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000155043 "VASIL LEVSKI" PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Boynitsa, 3840, ул. "Стефан Караджа" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boynitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No to aggression</x:t>
   </x:si>
   <x:si>
     <x:t>000454483 "Graf Nikolay Ignatiev" Innovative Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Graf-Ignatievo, 4198, ул. ИВАН ВАЗОВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Graf-Ignatievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0175</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Prevention and Counteraction of Bullying and Violence and Reduction of Aggression in Innovative Primary School "Graf Nikolay Ignatiev"
 Graf Ignatiev Village, Plovdiv Region
 </x:t>
   </x:si>
   <x:si>
     <x:t>000151671 Primary School "Dimitar Blagoev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Oreshets, 3940, Улица "Димитър Благоев" №13</x:t>
   </x:si>
   <x:si>
     <x:t>Oreshets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0137</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and Avoidance of Bullying and Violence and Reduction of Aggression in Schools, Activity 3 – Extracurricular Interest-Based Activities</x:t>
   </x:si>
   <x:si>
     <x:t>000867546 DR. PETER BERON PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plastina, 7934, ул. "Девети септември" № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Makariopolsko,Plastina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0056</x:t>
   </x:si>
   <x:si>
     <x:t>SIDE BY SIDE IN THE FOOTSTEPS OF GREAT ANCESTORS</x:t>
   </x:si>
   <x:si>
+    <x:t>000453043 Basic school "Elin Pelin"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4002, Ул. Генерал Колев" 42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“School of Values: Integrated Approaches for a Safe and Positive Environment”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000049531 "ELIN PELIN" PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв. МЕДЕН РУДНИК</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0170</x:t>
   </x:si>
   <x:si>
     <x:t>School without aggression</x:t>
   </x:si>
   <x:si>
     <x:t>000453303 "ZAKHARI STOYANOV" PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4016, гр. Пловдив, общ. Пловдив, ул. КОМАТЕВСКО ШОСЕ, № 137</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Together for a safe school environment</x:t>
   </x:si>
   <x:si>
     <x:t>000151454 “Ivan Vazov” Primary School – Vidin</x:t>
@@ -3324,95 +3723,119 @@
   <x:si>
     <x:t>000082428 Primary school Kapitan Petko voyvoda</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9021, "Капитан Първи ранг Георги Купов" №36-38</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0180</x:t>
   </x:si>
   <x:si>
     <x:t>“We create a world of kindness. A school code for well-being.”</x:t>
   </x:si>
   <x:si>
     <x:t>000043051 "KLIMENT OHRIDSKI" PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Daskotna, 8561, ул. "Искър" №3</x:t>
   </x:si>
   <x:si>
     <x:t>Daskotna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0201</x:t>
   </x:si>
   <x:si>
-    <x:t>No bullying</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000454871 “‘Knyaz Boris I’ Primary School – Bogdanitsa”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bogdanitsa, 4115, улица "Първа", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Bogdanitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0066</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention and Counteraction of Bullying and Violence, and Reduction of Aggression at ‘Knyaz Boris I’ Primary School – Bogdanitsa“ - through social-emotional learning, club activities, and parental engagement”</x:t>
   </x:si>
   <x:si>
     <x:t>000150808 "Lyuben Karavelov" Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, улица Любен Каравелов №31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0193</x:t>
   </x:si>
   <x:si>
     <x:t>"I AM HERE": A Complex Approach to Building a Safe and Inclusive School Environment through the Development of Social-Emotional Skills, Mediation, and Active Partnership with Parents and the Local Community.</x:t>
   </x:si>
   <x:si>
+    <x:t>000892930 Lyuben Karavelov Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svilengrad, 6500, ж.к. ГАРАТА ул. ул. "ХАН АСПАРУХ", № 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svilengrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>From impulse to dialogue -  a safe and supportive school environment at Lyuben Karavelov Primary School, Svilengrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000042871 OSNOVNO UCHILISHTE "NAĬDEN GEROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв. МЕДЕН РУДНИК ул. ВЪСТАНИЧЕСКА, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Topolchane,Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0099</x:t>
   </x:si>
   <x:si>
     <x:t>United through culture, science and sport: intercultural education in action</x:t>
   </x:si>
   <x:si>
+    <x:t>000251846 PRIMARY SCHOOL "NEOPHITE RILSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, ул.БРАТЯ МИЛАДИНОВИ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in PRIMARY SCHOOL "NEOPHITE RILSKI"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000558231 Primary school OTEC PAISII</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 7500, Петър Вичев № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>LET'S LEND A HAND, NOT - HARASSMENT, VIOLENCE, AGGRESSION!</x:t>
   </x:si>
   <x:si>
     <x:t>000454526 Otets Paisii Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pesnopoy, 4208, ул. "Осма" №15</x:t>
   </x:si>
   <x:si>
     <x:t>Pesnopoy,Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0027</x:t>
@@ -3510,239 +3933,314 @@
   <x:si>
     <x:t>Bulgaria, Streltsi, 4152, ул.''28-ма'' 1</x:t>
   </x:si>
   <x:si>
     <x:t>Streltsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0011</x:t>
   </x:si>
   <x:si>
     <x:t>We all can</x:t>
   </x:si>
   <x:si>
     <x:t>000281490 OSNOVNO UCHILISHTE "SV.SV.KIRIL I METODIY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5504, ж.к. ГОЗНИЦА ул. БАЧО КИРО, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the OSNOVNO UCHILISHTE "SV.SV.KIRIL I METODIY</x:t>
   </x:si>
   <x:si>
+    <x:t>000961554 PRIMARY SCHOOL "St.st. Cyril and Methodius"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Boyadzhik, 8640, ул. НЕЗАВИСИМА БЪЛГАРИЯ, номер 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boyadzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000151447 "ST. KLIMENT OF OHRID" PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, ул. ЕКЗАРХ ЙОСИФ I, №номер 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All for one and one for all.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000012860 PRIMARY SCHOOL "SV. PAISIY HILENDARSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Banichan, 2905, Не приложимо</x:t>
   </x:si>
   <x:si>
     <x:t>Banichan,Dabnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Desegregation of schools, prevention of secondary segregation and measures against discrimination in the territory of Gotse Delchev municipality and Garmen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000122353 Primary School "St.Patriarch Euthymius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, ул. "Мармарлийска" 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0071</x:t>
   </x:si>
   <x:si>
     <x:t>Together against violence. Prevention, inclusion and a safe school environment</x:t>
   </x:si>
   <x:si>
     <x:t>000281636 ST. ST. CYRIL AND METHODISM PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, ул. "Вит" №22</x:t>
   </x:si>
   <x:si>
     <x:t>Bezhanovo,Toros</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Human library - experienced, learned, understood and appreciated</x:t>
   </x:si>
   <x:si>
+    <x:t>000558546 Grundschule St. Cyril und Methodius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nova Cherna, 7645, ул. Кирил и Методий № 87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Cherna,Profesor-Ishirkovo,Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.006-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Together in our differences through desegregation at Primary School "Sveti Sveti Kiril i Metodii" in Nova Cherna village, Municipality of Tutrakan, and Primary and Secondary School "Sv. Kliment Ohridski" in Professor Ishirkovo village, Municipality of Silistra."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000803159 OU Sveti Sveti Kiril i Metodii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kanchevo, 6164, ул. "9 септември" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kanchevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Voices of change - Literacy, Employment, Dignity"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, улица "Вит" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Bezhanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0101</x:t>
   </x:si>
   <x:si>
     <x:t>Knights of goodness and friendship against aggression</x:t>
   </x:si>
   <x:si>
-    <x:t>000558546 Grundschule St. Cyril und Methodius</x:t>
-[...11 lines deleted...]
-    <x:t>"Together in our differences through desegregation at Primary School "Sveti Sveti Kiril i Metodii" in Nova Cherna village, Municipality of Tutrakan, and Primary and Secondary School "Sv. Kliment Ohridski" in Professor Ishirkovo village, Municipality of Silistra."</x:t>
+    <x:t>000402482 "Saints Cyril and Methodius" Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Krushovitsa, 5881, Димитър Благоев, №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krushovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"A school where you matter"</x:t>
   </x:si>
   <x:si>
     <x:t>000151949 "Saints Cyril and Methodius" Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belo Pole, 3961, Витко Иванов № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Belo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0197</x:t>
   </x:si>
   <x:si>
-    <x:t>000803159 OU Sveti Sveti Kiril i Metodii</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000043852 Svetlina Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Topolitsa, 8549, ул. "Първа" 11</x:t>
   </x:si>
   <x:si>
+    <x:t>Topolitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0212</x:t>
+  </x:si>
+  <x:si>
     <x:t>Topolitsa,Karnobat,Rusokastro</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Together for a better future</x:t>
   </x:si>
   <x:si>
     <x:t>000453011 OU "STOYAN MIHAYLOVSKI" - gr. PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4004, ул. КОНСТАНТИН ГЕРОВ, номер 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0078</x:t>
   </x:si>
   <x:si>
     <x:t>A safe and supportive school environment at Stoyan Mihaylovski Primary School, Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>000251853 Hristaky Pavlovich Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, ул.СПАРТАК</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the Hristaky Pavlovich Primary School</x:t>
   </x:si>
   <x:si>
+    <x:t>000498519 "HRISTO BOTEV" PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vladimirovtsi, 7440, ул. "Христо Ботев" №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vladimirovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No aggression at school</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000043222 HRISTO BOTEV PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Marinka, 8154, "Христо Ботев" 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marinka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together for Tolerance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000042985 Primary School "Hristo Botev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, кв.ДОЛНО ЕЗЕРОВО ул.ПЕТКО Д. ПЕТКОВ, номер 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burgas,Zagortsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Confirmation of intercultural education through culture, science and sport in the municipalities of Burgas and Sredets"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000042622 HRISTO BOTEV PRIMARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ж.к. Победа, ул. Велека</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The good choice</x:t>
+  </x:si>
+  <x:si>
     <x:t>000252318 Primary school " Hristo Botev ", Nevestino</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nevestino, 2595, ул. "Владимир Поптомов" № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Nevestino,Sofia,Sapareva Banya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Connected in diversity</x:t>
   </x:si>
   <x:si>
-    <x:t>000042622 HRISTO BOTEV PRIMARY SCHOOL</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. ПОБЕДА ул. ВЕЛЕКА</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Together in science, sport and culture</x:t>
   </x:si>
   <x:si>
-    <x:t>000042985 Primary School "Hristo Botev"</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000403033 Primary School ''Hristo Botev"- village Pelishat, Pleven minisipality, Pleven region</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pelishat, 5895, ул. "Христо Кънчев" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Pelishat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0042</x:t>
   </x:si>
   <x:si>
     <x:t>"Stop the bullying - start the change"</x:t>
   </x:si>
   <x:si>
     <x:t>000043560 Osnovno uchilishte Hristo Botev, town Aheloy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aheloy, 8217, ул. "Дуков" №8</x:t>
   </x:si>
   <x:si>
     <x:t>Aheloy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0145</x:t>
@@ -3763,50 +4261,62 @@
     <x:t>000281106 Hristo Nikiforov Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул."Търговска"№80</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0047</x:t>
   </x:si>
   <x:si>
     <x:t>"The Pulse of Goodness" is a project aimed at building a safe, calm and positive school environment in which children feel accepted and protected. Kindness, respect and communication without aggression are encouraged through emotional learning activities, tolerance and cooperation. The project helps to create trust and support between students, teachers and parents.</x:t>
   </x:si>
   <x:si>
     <x:t>000453723 PRIMARY SCHOOL “HRISTO SMIRNENSKI” – ZhITNITSA VILLAGE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zhitnitsa, 4172, с.Житница, ул. Първа №30</x:t>
   </x:si>
   <x:si>
     <x:t>Zhitnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0038</x:t>
   </x:si>
   <x:si>
     <x:t>School for Calmness – Preventing Aggression through Partnership, Mediation, and Participation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000082136 "Tsar Simeon I" Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, ул. "Неофит Бозвели" 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"I AM THE CHANGE: Active measures against aggression and non-violence at school"</x:t>
   </x:si>
   <x:si>
     <x:t>000558489 Primary School "Chernorizets Hrabar"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaynardzha, 7550, ул. "Ради Перчемлиев" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynardzha,Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0087</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for a successful future"</x:t>
   </x:si>
   <x:si>
     <x:t>000759015 Otec Paisiy Primary School in the village of Vrachesh</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vrachesh, 2151, ул. ДИМИТЪР ГЪЛЪБОВ</x:t>
   </x:si>
   <x:si>
     <x:t>Vrachesh</x:t>
   </x:si>
@@ -3934,50 +4444,66 @@
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, ул. „Цар Освободител“ №178</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Together for peace and security at school.</x:t>
   </x:si>
   <x:si>
     <x:t>000453506 Primary School 'St. St. Cyril and Methodius'</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kostievo, 4205, ул. 'Първа' 19</x:t>
   </x:si>
   <x:si>
     <x:t>Kostievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0012</x:t>
   </x:si>
   <x:si>
     <x:t>We Learn and succeed</x:t>
   </x:si>
   <x:si>
+    <x:t>000182600 
+“Goran Chervenjashki Primary School”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mihaylovo, 3355, Георги Димитров 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mihaylovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“School without Aggression – School for Support”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000251878 “St. St. Cyril and Methodius”, Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, ул. Велико Търново 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0093</x:t>
   </x:si>
   <x:si>
     <x:t>Together Against Aggression at Primary School ‘St. St. Cyril and Methodius’, Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>105522170 Hristo Botev Primary School, village of Rakovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakovitsa, 3820, Първа 2</x:t>
   </x:si>
   <x:si>
     <x:t>Rakovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0065</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerance and Safety: A Model for Effective Prevention of Bullying and Aggression in School”</x:t>
@@ -4108,62 +4634,89 @@
     <x:t>Bulgaria, Haskovo, 6300, ул „Стефан Стамболов“ №10</x:t>
   </x:si>
   <x:si>
     <x:t>Haskovo,Voyvodovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Educational Bridges: Path to Unity and Equality"
 </x:t>
   </x:si>
   <x:si>
     <x:t>000016983 "Akademic Sergey Korolyov" High School of Mathematics and Natural Studies Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. "Марица" №4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0041</x:t>
   </x:si>
   <x:si>
     <x:t>School Without Bullying – "A Model for a Safe and Supportive Environment at "Akad. S. Korolyov" High School of Mathematics and  Natural Studies" - Blagoevgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>000558959 “St. Kliment Ohridski” High School of Natural Sciences and Mathematics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Silistra, 7500, ул. Москва № 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Together Against Aggression: Prevention, Partnership and Skills Development”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000403414 Vocational High School of Management and Food Technologies – Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, бул."Георги Кочев" №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0026</x:t>
   </x:si>
   <x:si>
     <x:t>"Learning Together, Succeeding Together"</x:t>
   </x:si>
   <x:si>
+    <x:t>000183288 Vocational Agrotechnical High Schoo Nikola Yonkov Vaptsarov, Byala Slatina town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Byala Slatina, 3200, ул. Панайот Волов 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byala Slatina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and averting of aggression in the PAG "Nikola Yonkov Vaptsarov" in Byala Slatina town</x:t>
+  </x:si>
+  <x:si>
     <x:t>000252720 VOCATIONAL HIGH SCHOOL "ACAD. SERGEY P. KOROLEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, ул. Орлинска № 70</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Center for Excellence in VET at the Vocational High School "Acad. Sergey P. Korolyov" - Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>106019752 "Vasil Levski" Vocational School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул. "Св. Патриарх Евтимий" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0006</x:t>
   </x:si>
   <x:si>
     <x:t>“Apostles of Kindness”</x:t>
   </x:si>
   <x:si>
     <x:t>000764445 Vocational  School "Velizar Peev"</x:t>
@@ -4183,114 +4736,126 @@
   <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "ДИМИТЪР БЛАГОЕВ", № 84</x:t>
   </x:si>
   <x:si>
     <x:t>Dimitrovgrad,Zhelezino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Mission - Together we can!</x:t>
   </x:si>
   <x:si>
     <x:t>000152168 Vocational School "Prof. dr. Asen Zlatarov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, Южна промишлена зона</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Dual training for successful professional and personal realization</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, БУЛ. "ДИМИТЪР БЛАГОЕВ", № 84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.008-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Different, Yet Together: A School for All</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-3.005-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Proffessionalism, quality, growth</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dimitrovgrad, 6400, БУЛ. "ДИМИТЪР БЛАГОЕВ", № 84</x:t>
-[...5 lines deleted...]
-    <x:t>Different, Yet Together: A School for All</x:t>
+    <x:t>000152168 Vocational High School "Prof. dr. Asen Zlatarov"- Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, гр. Видин, Южна промишлена зона, ПГ "Проф. д-р Асен Златаров"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vocational high school “Prof. Dr. Asen Zlatarov” – Vidin: An active Center of excellence in VET</x:t>
   </x:si>
   <x:si>
     <x:t>000608465 ‘Vasil Dimitrov’ Vocational High School, Madan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Madan, 4900, ж.к. МАЛКА РЕКА ул. ПЕРЕЛИК №3</x:t>
   </x:si>
   <x:si>
     <x:t>Madan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0090</x:t>
   </x:si>
   <x:si>
     <x:t>“A school without conflict: Building a positive and supportive environment at ‘Vasil Dimitrov’ Vocational High School, Madan”</x:t>
   </x:si>
   <x:si>
     <x:t>000499336 Professional High School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kubrat, 7300, ул."Цар Иван Аден II" №13</x:t>
   </x:si>
   <x:si>
     <x:t>Kubrat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0023</x:t>
   </x:si>
   <x:si>
     <x:t>"The power of goodness"</x:t>
   </x:si>
   <x:si>
     <x:t>000123704 Vocational High School of Agricultural Technologies “Tsanko Tserkovski”</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Pavlikeni, 5200, бул.: "Руски" №46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Calm Together"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. "Руски" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Vocational Education for Industry and Agriculture – Centre of Excellence – Pavlikeni</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Calm Together"</x:t>
   </x:si>
   <x:si>
     <x:t>000842774 Professional High School of Agrarian Management - Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. "25 ти септември" 86</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Dual Education for Modern Agricultural Economy".</x:t>
   </x:si>
   <x:si>
     <x:t>000454914 Vocational High School of Architecture, Construction and Geodesy "Arch. Kamen Petkov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4017, "Арх. Камен Петков" №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0176</x:t>
   </x:si>
@@ -4313,107 +4878,119 @@
     <x:t>000522393 Vocational high school of woodworking and interior architecture "Josif Vondrak"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7002, ул. „Александровска“ №108</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training at Vocational high school of woodworking and interior architecture "Josif Vondrak"</x:t>
   </x:si>
   <x:si>
     <x:t>000896213 Vocational High School of Woodworking and Construction Tsar Ivan Asen Second</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, "Пловдивска" 37</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0036</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 School of Trust</x:t>
   </x:si>
   <x:si>
+    <x:t>000454907 VOCATIONAL SCHOOL OF ELECTRICAL ENGINEERING AND ELECTRONICS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4002, бул. Пещерско шосе № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center for excellence in professional education and training - TECH PARK PGEE - Plovdiv</x:t>
+  </x:si>
+  <x:si>
     <x:t>000232881 Vocational school of Electrical engineering and Electronics "Kapitan Petko voyvoda"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. МАРА МИХАЙЛОВА, № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Center for Excellence in Vocational Education and Training at PGEE "Captain Petko Voivoda"</x:t>
   </x:si>
   <x:si>
     <x:t>104068633 PGEE "M. V. LOMONOSOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, ул. "Никола Петров" №31</x:t>
   </x:si>
   <x:si>
     <x:t>Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0073</x:t>
   </x:si>
   <x:si>
     <x:t>"Energy for the Future - School without Violence"</x:t>
   </x:si>
   <x:si>
     <x:t>000183295 PROFESSIONAL HIGH SCHOOL OF AGRICULTURE "STEFAN TSANOV" - TOWN OF KNEZA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. "Марин Боев" 5</x:t>
   </x:si>
   <x:si>
     <x:t>Knezha</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-3.009-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Vocational Education and Training and Skills for the Future in the Centre of Vocational Excellence at "Stefan Tsanov" Professional High School of Agriculture, Knezha.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.010-0012</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at Professional school of Agriculture "Stefan Tsanov" - town of Knezha."</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. "Марин Боев" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual systemin professional education and training in PROFESSIONAL HIGH SCHOOL OF AGRICULTURE "STEFAN TSANOV" - town of Knezha.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-3.009-0014</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000847248 Vocational High School of Agriculture "Todor Rachinski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Toshevo, 9500, ул. "Опълченска" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>General Toshevo,Pobeda,Krasen,Plachidol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Shared knowledge and values</x:t>
   </x:si>
   <x:si>
     <x:t>General Toshevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Center for Innovative Vocational Education: a Secure and Sustainable Green Career</x:t>
   </x:si>
   <x:si>
     <x:t>000499254 Proffesional High School Of Economics "Rober Shuman"</x:t>
@@ -4424,122 +5001,155 @@
   <x:si>
     <x:t>BG05SFPR001-3.005-0022</x:t>
   </x:si>
   <x:si>
     <x:t>The improvement of the quality and the efficiency of proffesional education in accordance with the needs of labor market.</x:t>
   </x:si>
   <x:si>
     <x:t>000252713 “Yordan Zahariev” Vocational High School of Economics and Management</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, ул. "19 февруари" №28</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0146</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in “Yordan Zahariev” Vocational High School of Economics and Management</x:t>
   </x:si>
   <x:si>
     <x:t>000334231 VOCATIONAL HIGH SCHOOL OF ECONOMICS AND TOURISM "ALEKO KONSTANTINOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Velingrad, 4600, ул. СЪЕДИНЕНИЕ, номер 49</x:t>
   </x:si>
   <x:si>
-    <x:t>Velingrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Happy and successful together</x:t>
   </x:si>
   <x:si>
     <x:t>000760341 Vocational High School of Ceramics</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elin Pelin, 2109, Райко Даскалов №1</x:t>
   </x:si>
   <x:si>
     <x:t>Elin Pelin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in VET /through selection/ in the PG in ceramics</x:t>
   </x:si>
   <x:si>
     <x:t>177252513 Vocational School of Computer Programming and Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8009, ж.к. Меден рудник, бул. Захари Стоянов</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of VET training in VSCPI - Burgas</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Burgas, 8009, ж.к. Меден рудник, бул. Захари Стоянов, п.к. 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Center for Excellence in Computer Science - Burgas</x:t>
+  </x:si>
+  <x:si>
     <x:t>126526357 "Raina Knyaginya" Vocational High School of Light Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. Добруджа №79</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Education today for professional success tomorrow</x:t>
   </x:si>
   <x:si>
+    <x:t>000962567 Vocational School of Light Industry, Ecology and Chemical Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, ул. "Милин камък" №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and prevention of bullying and violence and reducing aggression in VSLIECT, city of Yambol</x:t>
+  </x:si>
+  <x:si>
     <x:t>000403439 Alexander Stamboliyski Vocational High School of Viticulture and Winemaking</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. „Сторгозия“ № 97</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0150</x:t>
   </x:si>
   <x:si>
     <x:t>Together Against Violence – A Model for a Safe School Environment</x:t>
   </x:si>
   <x:si>
     <x:t>000455208 Vocational High School of Mechanical Engineering city Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4004, район Южен, бул. Александър Стамболийски № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual educational system in Professional Highschool in mechanics and engineering, city of Plovdiv</x:t>
   </x:si>
   <x:si>
+    <x:t>000342993 Professional School of Agricultural Mehanisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Septemvri, 4490, бул.“ България“ № 72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Septemvri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Septemvri Against Aggression</x:t>
+  </x:si>
+  <x:si>
     <x:t>000559025 Vocational High School of Agricultural Mechanization "NIKOLA Y. VAPTSAROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredishte, 7560, Ул. "Добруджа" №80</x:t>
   </x:si>
   <x:si>
     <x:t>Sredishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the leading role of the Center for Excellence at the Vocational  High School for Agricultural Mechanization N.Vaptsarov in the development of vocational education and training in the region by providing high-quality,innovative and attractive vocational education,forming professionals of the present and the future,in accordance with the dynamically changing needs of the labour market.</x:t>
   </x:si>
   <x:si>
     <x:t>000342769 PROFESSIONAL VOCATIONAL HIGH SCHOOL OF ELECTRICAL AND MECHANICAL ENGINEERING - PAZARDZHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, Бул. Цар Освободител № 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0128</x:t>
   </x:si>
   <x:si>
     <x:t>#NoH@te</x:t>
@@ -4562,111 +5172,147 @@
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, ул. "Ненко Илиев" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Sevlievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0165</x:t>
   </x:si>
   <x:si>
     <x:t>"Growing Together – A School Environment Based on Respect and Cooperation"</x:t>
   </x:si>
   <x:si>
     <x:t>000044160 VOCATIONAL HIGH SCHOOL OF MECHANICAL, ELECTRONIC AND ELECTRONICS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, бул. "Стефан Стамболов" №67</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Dual Future - Quality Vocational Training Through Partnership"</x:t>
   </x:si>
   <x:si>
+    <x:t>000582643 Vocational High School of Mechanical Engineering – Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8800, ул. Стефан Султанов № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upgrading and Sustainable Development of a Centre of Excellence in Vocational Education and Training through Innovative, Practice-Oriented Learning, Partnerships with Higher Education and Business, and Graduate Career Tracking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000922836 Vocational High School of Mechanical Engineering, Electronics, Telecommunications and Transport "Hristo Botev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shumen, 9700, ул. "Велики Преслав" № 51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shumen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVELOPMENT OF VOCATIONAL EDUCATION AND TRAINING IN THE CENTER FOR HIGH ACHIEVEMENTS AT THE VOCATIONAL HIGH SCHOOL OF MECHANICAL ENGINEERING, ELECTRONICS, TELECOMMUNICATIONS AND TRANSPORT "HRISTO BOTEV", TOWN OF SHUMEN</x:t>
+  </x:si>
+  <x:si>
     <x:t>000522354 Vocational School of Clothes Design and Tailoring “Nedka Ivan Lazarova” – Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Велико Търново" № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in Vocational School of Clothes Design and Tailoring “Nedka Ivan Lazarova” – Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000254810 Vocational High School of Clothing and Business Management “St. Ivan Rilski”, Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, гр. Дупница, ул. "Никола Лазарков" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0053</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention of aggression at PGOSU “St. Ivan Rilski”, Dupnitsa through training, mediation, and parental partnership."</x:t>
   </x:si>
   <x:si>
     <x:t>118500462 Vocational High School, Service and Transport</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dulovo, 7650, ул."Шуменско шосе"№42</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a link between education and the labor market through the development of the dual system in the Vocational High School for Clothing, Service and Transport, Dulovo</x:t>
   </x:si>
   <x:si>
     <x:t>000962670 Profesional High School of Lifting, Construction and Transport Equipment "Nikola Yonkov Vaptsarov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8602, ул.Търговска № 89</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-1.008-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together in the Classroom</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.010-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the PG PSTT "Nikola Yonkov Vaptsarov"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-1.008-0020</x:t>
-[...2 lines deleted...]
-    <x:t>Together in the Classroom</x:t>
+    <x:t>000312572 Vocational high-school of production technologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. "Владимир Заимов" № 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Positive force</x:t>
   </x:si>
   <x:si>
     <x:t>000312572 Vocational higt-school of production technologies</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.008-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Building the future"</x:t>
   </x:si>
   <x:si>
     <x:t>117003945 Vocational school of industrial technologies "Atanas TS. Burov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Цар Калоян" 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training at the Professional High School of Industrial Technologies "Atanas Ts. Burov"</x:t>
   </x:si>
   <x:si>
     <x:t>000522337 Vocational School of River Shipbuilding and Navigation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. "Васил Левски" 1А</x:t>
   </x:si>
@@ -4674,156 +5320,245 @@
     <x:t>BG05SFPR001-3.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training in the Vocational High School of River Shipbuilding and Navigation</x:t>
   </x:si>
   <x:si>
     <x:t>000044235 Vocational High School of Agriculture “Zlatna Niva”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aytos, 8500, ул. " Славянска" № 50</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0159</x:t>
   </x:si>
   <x:si>
     <x:t>Safe and Inclusive School Environment for Everyone: Integrated Approaches for the Prevention of Bullying, Violence, and Discrimination</x:t>
   </x:si>
   <x:si>
     <x:t>000922882 Professional High School of Agriculture and Food Technologies</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Shumen, 9704, Шумен, бул. "Симеон Велики" №5
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Shumen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and reduction of violence and aggression at Professional High School of Agriculture and Food Technologies, Shumen through training, mediation, and joint activities involving students, teachers, and parents.</x:t>
   </x:si>
   <x:si>
     <x:t>000499329 Vocational High School of Agriculture and Food Technologies "Angel Kanchev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, бул. "Априлско въстание" № 103</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0097</x:t>
   </x:si>
   <x:si>
     <x:t>School of Peace and Respect</x:t>
   </x:si>
   <x:si>
     <x:t>175787129 Vocational High School of Agriculture, Forestry and Tourism "Nikola Yonkov Vaptsarov" town of Chepelare</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chepelare, 4850, Беломорска 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Support for the dual system of training in the PGSGST "N. J. Vaptsarov", Chepelare city, Smolyan region"</x:t>
   </x:si>
   <x:si>
+    <x:t>111030736 PROFESSIONAL HIGH SCHOOL OF CONSTRUCTION, ARCHITECTURE, AND COMPUTER SCIENCE PROF. ARCH. STEFAN STEFANOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Montana, 3400, ул. „Панайот Хитов“ № 15А
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Center for Excellence in VET at the PGSAKN "Stefan Stefanov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000344332 Professional High School of Construction and Architecture-Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, ул. Кочо Честименски № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skills for the construction of tomorrow</x:t>
+  </x:si>
+  <x:si>
     <x:t>000123637 Professional High School of Building, Architecture and Geodesy  “Angel Popov”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5002, ул. Никола Габровски № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0087</x:t>
   </x:si>
   <x:si>
     <x:t>We choose to understand each other</x:t>
   </x:si>
   <x:si>
     <x:t>000522347 VOCATIONAL HIGH SCHOOL OF CONSTRUCTION, ARCHITECTURE AND GEODESY "PENYO PENEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ГРАД РУСЕ, БУЛ. "ЦАР ОСВОБОДИТЕЛ" № 105А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Qualifications and innovations in the fields of construction, arts and design</x:t>
   </x:si>
   <x:si>
+    <x:t>000083213 Vocational High School of Construction, Architecture &amp; Geodesy "Vasil Levski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, бул. СЛИВНИЦА №189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School without Bullying</x:t>
+  </x:si>
+  <x:si>
     <x:t>000582675 Dobri Zhelyazkov" Vocational High School for Textile and Apparel</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, пл. "Стоил войвода" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0017</x:t>
   </x:si>
   <x:si>
     <x:t>The dual training system in "Dobri Zhelyazkov" Vocational High School for Textile and Apparel  - a shortcut to a successful career</x:t>
   </x:si>
   <x:si>
     <x:t>000672806 Professional High School of Telecommunications</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, Академик Стефан Младенов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Together For The Future</x:t>
   </x:si>
   <x:si>
+    <x:t>000846274 Vocational High School of Technology and Clothing "Docho Mihailov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tervel, 9450, Хан Аспарух, № 81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tervel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No aggression and violence in PGTO "Docho Mihaylov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000379187 Vocational High School of Engineering and Construction "Arch. Yordan Milanov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, Ул.Младен Стоянов 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Center for Excellence in VET at PGTS "Arch. Yordan Milanov"</x:t>
+  </x:si>
+  <x:si>
     <x:t>120565499 PG PO TEHNIKA I TEHNOLOGII HRISTO BOTEV-SMOLYAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, ул. "ТРАКИЯ", номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>South Central (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the Dual Training System at PGT "Hristo Botev" - Smolyan</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Bulgaria, Smolyan, 4700, ул. "ТРАКИЯ", номер 13
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Development of the Centre of Excellence in Vocational Education and Training at "PGTT Hristo Botev" Smolyan</x:t>
+  </x:si>
+  <x:si>
     <x:t>000522532 Vocational School of Transport</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Проф. Димитър Баларев" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual system of training in vocational education and training in the Vocational High School of Transport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130077053 Henry Ford Vocational School of Transport and Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1309, район Илинден, ул. ХАЙДУТ СИДЕР, № 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.009-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Center for Excellence in Eco-Transport and Energy at PGTE "Henry Ford"</x:t>
   </x:si>
   <x:si>
     <x:t>175550048 Vocational High School of Transport, Service and Light Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул.25 септември 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Relationship between education and the labor market</x:t>
   </x:si>
   <x:si>
     <x:t>000962510 Vocational High School of Tourism "Aleko Konstantinov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. "Търговска" №85</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0173</x:t>
   </x:si>
   <x:si>
     <x:t>The voice of brave</x:t>
   </x:si>
@@ -4954,50 +5689,62 @@
   <x:si>
     <x:t>000962492 Vocational Technical Secondary School “Ivan Raynov”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, улица"Цар Иван Александър" №42</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.009-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Technological Leap: Support for Practical Skills and Professional Development</x:t>
   </x:si>
   <x:si>
     <x:t>000017163 Vocational Technical High School - Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. „Тодор Каблешков“ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0058</x:t>
   </x:si>
   <x:si>
     <x:t>“Safe and supportive school community: Prevention of aggression and violence at the Vocational Technical High School - Sandanski”</x:t>
   </x:si>
   <x:si>
+    <x:t>000013930 High School "Peyo Kracholov Yavorov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, Яне Сандански №31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the "Peyo Kracholov Yavorov" High School</x:t>
+  </x:si>
+  <x:si>
     <x:t>177060299 PROFILIRANA GIMNAZIA "HRISTO BOTEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, ул. ЦАР САМУИЛ, номер 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0105</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in the Profiled High School "Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>000013955 “Yane Sandanski Profiled High School”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. „Свобода“ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0056</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention of aggression at “Yane Sandanski Profiled High School”, Sandanski through training, mediation, and parental partnership."</x:t>
   </x:si>
   <x:si>
     <x:t>000185517 Specialized High School of Natural Sciences and Mathematics "Academician Ivan Tsenov", Vratsa</x:t>
@@ -5014,77 +5761,101 @@
   <x:si>
     <x:t>000806438 Nikola Obreshkov Profiled High School of Natural Sciences and Mathematics, Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, ул. "Орешака" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the dual training system in the municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>000758290 1st Primary School "Vasil Levski" in the town of Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kostinbrod, 2230, ул. СТАРА ПЛАНИНА 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0118</x:t>
   </x:si>
   <x:si>
     <x:t>Together Against Aggression at 1st Primary School ‘Vasil Levski’, Kostinbrod: Training, Support, and Partnership for a Safe School Environment.</x:t>
   </x:si>
   <x:si>
+    <x:t>000012522 First Primary School "St. Cyril and St. Methodius"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, Гоце Делчев, ул. Отец Паисий 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together We Are Strong</x:t>
+  </x:si>
+  <x:si>
     <x:t>000802281 I OU "SVETI PAISIY HILENDARSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Galabovo, 6280, ул. СЛАВЯНСКА, номер 17А</x:t>
   </x:si>
   <x:si>
     <x:t>Galabovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Intercultural education - tolerant together</x:t>
   </x:si>
   <x:si>
     <x:t>0004715040046 District East of Plovdiv Municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4006, бул."Шести септември" № 274</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Support for children with talents in District East of Plovdiv Municipality.</x:t>
   </x:si>
   <x:si>
+    <x:t>0000934420019 Primorsky district Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, бул.Генерал Колев 92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RISING STARS</x:t>
+  </x:si>
+  <x:si>
     <x:t>000025459 Regional Educational Department  - Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized territorial administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. Тракия № 2, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Mission for Education</x:t>
   </x:si>
   <x:si>
     <x:t>812118128 Regional department of education - Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Уилям Гладстон" № 150</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0008</x:t>
@@ -5162,53 +5933,50 @@
     <x:t>Bulgaria, Kyustendil, 2500, ул. Демокрация № 55, ет. 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Education without borders</x:t>
   </x:si>
   <x:si>
     <x:t>820147065 Regional Department of Education - Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. "Търговска" № 43, ет. 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Education for All – Today and Tomorrow</x:t>
   </x:si>
   <x:si>
     <x:t>821112035 Regional education department - Montana</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, пл. Жеравица № 1, ет. 7</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>“Reaching School – with a Helping Hand in Time”</x:t>
   </x:si>
   <x:si>
     <x:t>121053249 Regional education department - Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, ул. "Пейо Яворов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">United for access to education for every child
 </x:t>
   </x:si>
   <x:si>
     <x:t>000387127 Regional Department of Education - Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, ул. "Св. Св. Кирил и Методий" № 11</x:t>
@@ -5466,50 +6234,65 @@
   <x:si>
     <x:t>000016976 Seventh Secondary School "Kuzman Shapkarev" - Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. "Илинден", №13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"My safe world"</x:t>
   </x:si>
   <x:si>
     <x:t>000662107 Agricultural Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1373, ул. Суходолска №30</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of project doctoral studies at the Agricultural Academy</x:t>
   </x:si>
   <x:si>
+    <x:t>0006963270671 SO-District "Novi Iskar"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Novi Iskar, 1280, ул. Искърско дефиле 121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novi Iskar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Talents of Novi Iskar</x:t>
+  </x:si>
+  <x:si>
     <x:t>000673146 Sofia Vocational School "Knjaginja Evdokia"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. „Атанас Далчев“ 8, р-н "Изгрев"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0210</x:t>
   </x:si>
   <x:si>
     <x:t>Well-being for students, teachers, parents.</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 SOFIYSKI UNIVERSITET "SV.KLIMENT OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Developing Innovative MEthods, Technologies and mOdels to support a Data driven Economy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0017</x:t>
@@ -5534,50 +6317,62 @@
     <x:t>000670680 Sofia University “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, бул. "Цар Освободител" 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Interdisciplinary training of doctoral students to develop knowledge and competencies in various branches of modern research for healthy life and clean technologies (INTERDOC)</x:t>
   </x:si>
   <x:si>
     <x:t>115148365 SOCIAL FOUNDATION INDI-ROMA 97</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул."Ал. Стамболийски" №52,</x:t>
   </x:si>
   <x:si>
     <x:t>Kuklen,Perushtitsa,Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Together to Success: Improving Intercultural Communication in Education"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000523972 MAYOR ATANAS UZUNOV SPORT SCHOOL RUSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7005, ж.к. ЗДРАВЕЦ ул. ПРОФ.БАЛАРЕВ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Preventing bullying and violence and enchancing social and emotional skills for a safe and inclusive environment at Major Atanas Uzunov Sports School – Ruse"</x:t>
   </x:si>
   <x:si>
     <x:t>000047787 SU "Yurii Gagarin"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, жк "Зорница", бл. 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0179</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at the "Yuri Gagarin Sports School" in Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000459562 SU CHERNORIZETS HRABAR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4023, ж.к. ТРАКИЯ, ул. СЪЕДИНЕНИЕ, номер 9</x:t>
   </x:si>
   <x:si>
     <x:t>Plovdiv,Simeonovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0005</x:t>
   </x:si>
@@ -5693,184 +6488,220 @@
     <x:t>Bulgaria, Pavlikeni, 5200, Ул. "Св. св. Кирил и Методий" № 53</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni,Batak,Varbovka</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>We learn together, we live together</x:t>
   </x:si>
   <x:si>
     <x:t>115777575 Secondary school "Brothers Miladinovi"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Plovdiv, 4004, ул. "Тодор Александров" 14
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Calm classroom</x:t>
   </x:si>
   <x:si>
+    <x:t>000282400 Secondary school "Vasil Levski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yablanitsa, 5750, ул. Св.Св.Кирил и Методий №21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yablanitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together we can be better!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000808028 Secondary school "Vasil Levski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Galabovo, 6280, кв. Строител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A school without violence: An example for preventing and a supportive space</x:t>
+  </x:si>
+  <x:si>
     <x:t>000082271 SU "VASIL LEVSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolni Chiflik, 9120, ул. ТРЕТИ МАРТ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>Dolni Chiflik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0135</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in SU "VASIL LEVSKI"</x:t>
   </x:si>
   <x:si>
-    <x:t>000808028 Secondary school "Vasil Levski"</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000082264 "Vasil Levski" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, ул. Георги Димитров 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0025</x:t>
   </x:si>
   <x:si>
     <x:t>"School without aggression - a school of trust"</x:t>
   </x:si>
   <x:si>
-    <x:t>000282400 Secondary school "Vasil Levski</x:t>
-[...11 lines deleted...]
-    <x:t>Together we can be better!</x:t>
+    <x:t>000042608 SECONDARY SCHOOL "DOBRI CHINTULOV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ж.к. Изгрев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A school without aggression - together we create a safe and supportive environment"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000402141 Secondary School “Dr. Petar Beron”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Cherven Bryag, 5980, ул. "Тома Петков" 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Safe School: Mediation, Empathy and Zero Tolerance to Aggression"</x:t>
   </x:si>
   <x:si>
     <x:t>000898189 "DR. PETER BERON" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, ул. ОТЕЦ ПАИСИЙ, № 28</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Positive school environment</x:t>
   </x:si>
   <x:si>
     <x:t>000802356 “Exarch Antim I” Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, ул.  “Св. Климент Охридски” № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Flight towards change - preventing violence and promoting goodness</x:t>
   </x:si>
   <x:si>
     <x:t>000043652 Elin Pelin High School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruen, 8540, Ул.“Първи май“ №12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0111</x:t>
   </x:si>
   <x:si>
     <x:t>Bullying is not cool</x:t>
   </x:si>
   <x:si>
     <x:t>000183060 Secondary School "Ivan Vazov"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Mezdra, 3100, ул."Георги Димитров"№32
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0151</x:t>
   </x:si>
   <x:si>
     <x:t>School Dialogue: Prevention, Trust, Understanding</x:t>
   </x:si>
   <x:si>
+    <x:t>000183060 SU Ivan Vazov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mezdra, 3100, ул. Георги Димитров № 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banitsa,Mezdra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.004-0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intecultural Education for Joint Success</x:t>
+  </x:si>
+  <x:si>
     <x:t>000042540 SU "IVAN VAZOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. ХР. БОТЕВ, номер 42</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Tankovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0098</x:t>
   </x:si>
   <x:si>
     <x:t>Coast of understanding - intercultural education through culture and sport in Burgas</x:t>
   </x:si>
   <x:si>
-    <x:t>000183060 SU Ivan Vazov</x:t>
-[...11 lines deleted...]
-    <x:t>Intecultural Education for Joint Success</x:t>
+    <x:t>000454818 SU "IVAN VAZOV" - gr. SOPOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sopot, 4330, ул. ГАНЧО ПОПНИКОЛОВ, номер 34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sopot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and Reduction of Bullying, Violence, and Aggression at "Ivan Vazov" Secondary School – Sopot</x:t>
   </x:si>
   <x:si>
     <x:t>000048803 "Yordan Yovkov" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, кв. ИЗГРЕВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Let's stop the bullying now</x:t>
   </x:si>
   <x:si>
     <x:t>000760156 SREDNO UCHILISHTE "LYUBEN KARAVELOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Koprivshtitsa, 2077, бул. "Хаджи Ненчо Палавеев" 77</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Creating a Safe, Supportive and Inclusive School Environment at Lyuben Karavelov Secondary School – Koprivshtitsa through the Prevention of Aggression, Violence and Bullying and the Promotion of a Culture of Tolerance, Respect and Cooperation among Students, Teachers and Parents.</x:t>
   </x:si>
@@ -5931,119 +6762,160 @@
   <x:si>
     <x:t>Bulgaria, Vratsa, 3005, гр. Враца, ж.к. "Дъбника"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0174</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and Protection Against Bullying and Violence, and Reduction of Aggression at Nikola Voyvodov Secondary School – Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>176744305 SU "NIKOLA Y. VAPTSAROV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruzhintsi, 3930, ул. ГОРАН ЦЕНОВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin,Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>MRET (Motivation, Responsibility, Empathy, Tolerance)</x:t>
   </x:si>
   <x:si>
+    <x:t>000607623 SREDNO UCHILISHTE "NIKOLA I. VAPTSAROV"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Borino, 4824, ул. ХРИСТО БОТЕВ, номер 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at Secondary School ‘Nikola Yonkov Vaptsarov’ – Borino Village, Borino Municipality”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000210002 “Petko Rachev Slaveykov”	Secondary School
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bulgaria, Tryavna, 5350, ул."Ангел Кънчев " № 19
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School without aggression — For a safe and peaceful learning space</x:t>
+  </x:si>
+  <x:si>
     <x:t>000258404 Seconday school "Petko Rachov Slaveykov@</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. "Райко Жинзифов" 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0046</x:t>
   </x:si>
   <x:si>
     <x:t>"Time for you"</x:t>
   </x:si>
   <x:si>
     <x:t>000048995 Secondary School "Petko Rosen"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. "Меден рудник", зона А, до бл.404</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0142</x:t>
   </x:si>
   <x:si>
     <x:t>Hand in Hand Towards Goodness</x:t>
   </x:si>
   <x:si>
     <x:t>000212633 "Raicho Karolev" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. "Любен Каравелов" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant school – a safe environment for all</x:t>
   </x:si>
   <x:si>
+    <x:t>000454704 SU "SV. KLIMENT OHRIDSKI" - PLOVDIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, р-н Централен, бул. "Васил Априлов" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Prevention and mitigation of bullying, violence and reduction of aggression at St. Kliment Ohridski Secondary School – Plovdiv.”</x:t>
+  </x:si>
+  <x:si>
     <x:t>104075663 Middle School "St. Kliment Ohridski", Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suhindol, 5240, ул. Росица 78</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0061</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention of aggression at St. "Kliment Ohridski" Secondary School, Suhindol through training, mediation, and parent partnership”</x:t>
   </x:si>
   <x:si>
     <x:t>000012999 "St. Paisius of Halendar" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ablanitsa, 2932, ул. Христо Ботев 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ablanitsa</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-1.010-0081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No aggression or harassment</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>We can</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-1.010-0081</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000154055 "Saints Cyril and Methodius" Primary and secondary school - Bregovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bregovo, 3790, "Хан Омуртаг" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Bregovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0178</x:t>
   </x:si>
   <x:si>
     <x:t>"Stop bullying - choose kindness"</x:t>
   </x:si>
   <x:si>
     <x:t>000042679 Secondary School "St.St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, ул. "Димитър Благоев "№44</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0097</x:t>
   </x:si>
   <x:si>
     <x:t>Friendship without borders</x:t>
@@ -6063,102 +6935,102 @@
   <x:si>
     <x:t>Novo Selo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence, reduction of aggression at school</x:t>
   </x:si>
   <x:si>
     <x:t>000867037 SECONDARY SCHOOL" ST.ST.CYRIL AND METHODIUS"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Antonovo, 7970, ул. ТУЗЛУШКИ ГЕРОЙ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>Antonovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0021</x:t>
   </x:si>
   <x:si>
     <x:t>We Choose Kindness: Building a Safe, Inclusive, and Supportive School Environment to Prevent Bullying and Violence</x:t>
   </x:si>
   <x:si>
+    <x:t>000083131 St. Kliment Ohridski Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dalgopol, 9250, ул. Цар Симеон 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our School – A Territory of Goodness</x:t>
+  </x:si>
+  <x:si>
     <x:t>000043628 "St. Kliment Ohridski" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8112, кв. Рудник, ул. "П.Р. Славейков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"New beginning - 2"</x:t>
   </x:si>
   <x:si>
     <x:t>000893181 Secondary School “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stambolovo, 6362, ...</x:t>
   </x:si>
   <x:si>
     <x:t>Stambolovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0110</x:t>
   </x:si>
   <x:si>
     <x:t>“Prevention and Reduction of Bullying, Violence and Aggression Among Students at Secondary School ‘St. Kliment Ohridski’, Stambolovo”</x:t>
   </x:si>
   <x:si>
     <x:t>000891419 St. Kliment Ohridski Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simeonovgrad, 6490, ул. "Христо Ботев" №37</x:t>
   </x:si>
   <x:si>
     <x:t>Simeonovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at St. Kliment Ohridski Secondary School, Simeonovgrad.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Our School – A Territory of Goodness</x:t>
   </x:si>
   <x:si>
     <x:t>000013777 Secondary School "St. Clement of Ohrid"  Slashten</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slashten, 2937, "Гоце Делчев" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Slashten</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0033</x:t>
   </x:si>
   <x:si>
     <x:t>“School Without Violence: Modern Approaches for Preventing Bullying and Aggression at Secondary School 'St. Kliment  Ohridsky' , Slashten”</x:t>
   </x:si>
   <x:si>
     <x:t>825168476 Secondary School “Saint Sedmochislenitsi”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4023, ЖК "Тракия", улица "Съединение", №81</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0138</x:t>
   </x:si>
@@ -6172,188 +7044,227 @@
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, "Ген. Драгомиров" № 44Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0152</x:t>
   </x:si>
   <x:si>
     <x:t>With mission and respect - no to aggression!</x:t>
   </x:si>
   <x:si>
     <x:t>000922754 SU "Han Isperih" Novi pazar</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novi Pazar, 9900, "Ген. Владимир Заимов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0051</x:t>
   </x:si>
   <x:si>
     <x:t>"A school with a horizon - building values and worthy successors."</x:t>
   </x:si>
   <x:si>
+    <x:t>000042686 "Hristo Botev" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karnobat, 8400, град Карнобат, ул. Христо Ботев № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.008-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School for all</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000499186 "Hristo Botev" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tsar Kaloyan, 7280, Ул. Освобождение 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsar Kaloyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together against aggression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000252624 Secondary School Hristo Botev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bobovdol, 2670, ул.СВ.СВ.КИРИЛ И МЕТОДИЙ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bobovdol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in Secondary School Hristo Botev</x:t>
+  </x:si>
+  <x:si>
     <x:t>000151504 Hristo Botev Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gramada, 3830, ул. Ангел Мишев 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Positive School Environment</x:t>
   </x:si>
   <x:si>
-    <x:t>000252624 Secondary School Hristo Botev</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Be a Buddy</x:t>
   </x:si>
   <x:si>
+    <x:t>000842678 Secondary School “Hristo Botev” – Balchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Balchik, 9600, ул. "Черно море" №40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at Secondary School “Hristo Botev” – Balchik</x:t>
+  </x:si>
+  <x:si>
     <x:t>000499186 "Hristo Botev" Secondary School.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsar Kaloyan, 7280, ул.Освобождение №26</x:t>
   </x:si>
   <x:si>
     <x:t>Tsar Kaloyan,Vladimirovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0105</x:t>
   </x:si>
   <x:si>
     <x:t>Together, hand in hand.</x:t>
   </x:si>
   <x:si>
     <x:t>000758803 Sredno uchilishte "Hristo Botev", grad Dragoman</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dragoman, 2210, град Драгоман, ул. Кирил и Методий 12</x:t>
   </x:si>
   <x:si>
     <x:t>Dragoman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at the "Hristo Botev" Secondary School in the town of Dragoman.</x:t>
   </x:si>
   <x:si>
+    <x:t>000013555 "CHRISTO SMYRNENSKI" SECONDARY SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kochan, 2955, ул. Свилен Русев, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kochan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000454792 "Hristo Smirnenski" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Brezovo, 4160, ул. В. Коларов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be a Buddy, Not a Bully</x:t>
+  </x:si>
+  <x:si>
     <x:t>000402967 "Hristo Smirnenski" Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. Климент Охридски 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression in "Hristo Smirnenski" secondary school</x:t>
   </x:si>
   <x:si>
-    <x:t>000454792 "Hristo Smirnenski" Secondary School</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000402173 SECONDARY SCHOOL "HRISTO SMIRNENSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. "Георги Раковски" № 19</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Classroom of TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0024</x:t>
   </x:si>
   <x:si>
     <x:t>"COMPLEX PROGRAMS FOR DESEGREGATION AND PREVENTION OF SECONDARY SEGREGATION AND AGAINST DISCRIMINATION IN THE MUNICIPALITIES OF GULYANTSI AND SUHINDOL"</x:t>
   </x:si>
   <x:si>
+    <x:t>127071161 "Tsanko Bakalov Tserkovski" Secondary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nikola Kozlevo, 9955, ул. "Гроздан Узунов" №5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nikola Kozlevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at Sofia University "Tsanko B. Tserkovski"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000013791 Secondary School "Nikola Vaptsarov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. "Иван Вазов" 3</x:t>
   </x:si>
   <x:si>
     <x:t>Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0013</x:t>
   </x:si>
   <x:si>
     <x:t>We learn and succeed</x:t>
   </x:si>
   <x:si>
     <x:t>000086191 “Geo Milev” Secondary School, Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9020, бул. „Република“ 124А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0054</x:t>
   </x:si>
   <x:si>
     <x:t>“A safe school environment at “Geo Milev” Secondary School, Varna through prevention, mediation and parental partnership”</x:t>
@@ -6365,69 +7276,81 @@
     <x:t>Bulgaria, Kirkovo, 6884, ул. "Димитър Благоев" №40</x:t>
   </x:si>
   <x:si>
     <x:t>Kirkovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and Counteraction of Bullying and Violence and Reduction of Aggression at ‘Otets Paisiy’ Secondary School, Kirkovo Village</x:t>
   </x:si>
   <x:si>
     <x:t>000760188 "HRISTO BOTEV" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, ул. „Цар Освободител“ № 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Together for a safe and inclusive school environment at High school "Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>000402173 Secondary school „Hristo Smirnenski“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. „Георги Раковски“ № 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.007-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„DEJA VU - BACK TO EDUCATION“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. „Георги Раковски“ № 19
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-0023</x:t>
   </x:si>
   <x:si>
     <x:t>INTERCULTURAL TALKS IN THE CITY OF FLOWERS</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gulyantsi, 5960, обл. Плевен, общ. Гулянци, гр. Гулянци, ул. „Георги Раковски“ № 19</x:t>
-[...5 lines deleted...]
-    <x:t>„DEJA VU - BACK TO EDUCATION“</x:t>
+    <x:t>000152054 “Tsar Simeon Veliki” Secondary School – Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, град Видин, ул."Търговска"№6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and Reduction of Bullying and Violence, and Decrease of Aggressive Behaviour at “Tsar Simeon Veliki” Secondary School – Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>000460010 Konstantin Velichkov Secondary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. Бугариево 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.008-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Together we succeed</x:t>
   </x:si>
   <x:si>
     <x:t>000521474 SU S PREPODAVANE NA NEMSKI EZIK "FRIDRIH SHILER"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7013, ж.к. ЗДРАВЕЦ-ИЗТОК ул. ИЗМАИЛ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0099</x:t>
   </x:si>
   <x:si>
     <x:t>Stop &amp; Talk: Anti-Aggression Strategies (STaaS) at "Deutsche Schule"</x:t>
   </x:si>
@@ -6458,87 +7381,111 @@
   <x:si>
     <x:t>Bulgaria, Karapelit, 9390, ул"Втора" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Karapelit</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and addressing bullying, violence, and aggression at  “Nikola Vaptsarov”, village Karapelit through training for students and teachers, workshops with parents, a mediation club, discussion tables, and inter-school meetings, with special focus on students from minority and vulnerable groups to create a safe, inclusive, and supportive school environment.</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270495 SOFIA MUNICIPALITY – BANKYA DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bankya, 1320, ул. "Цар Симеон" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0081</x:t>
   </x:si>
   <x:si>
     <x:t>BANKYA – A STAGE FOR TALENT: Support for children and students in music, theatre, STEM, sports, culinary and visual arts, foreign languages and digital media</x:t>
   </x:si>
   <x:si>
+    <x:t>0006963270667 Sofia Municipality - VRABNITSA DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1229, кв. НАДЕЖДА-3, бл. 328, вx. Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vrabnitsa Youth</x:t>
+  </x:si>
+  <x:si>
     <x:t>0006963270480 Sofia Municipality - Vazrazhdane district</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1303, Бул. „Александър Стамболийски“ № 62</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia Cap.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Talents in the heart of Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270579 SO - district "Krasna Polyana"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1330, ул. „Освобождение“ № 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Academy for young artists, history through the lens and on stage</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270598 Sofia Municipality – Nadezhda District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, гр.София, ул."Осми март " 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.003-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Students with Talents: Ecology, STEM, and a Greenhouse for the Future</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270652 Sofia municipality - Lyulin District</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1336, бул. Захари Стоянов 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.003-0066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Academy for Young Talents Lyulin</x:t>
   </x:si>
   <x:si>
     <x:t>000124026 STOPANSKA AKADEMIYA "DIMITAR A. TSENOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. ЕМАНУИЛ ЧАКЪРОВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"Danube and Black Sea in the EU Strategic Innovation Agenda Lighthouse, through the Project based Doctoral Studies in the Green and Blue Economy, and the Indrustry 5.0 Management</x:t>
   </x:si>
   <x:si>
     <x:t>000082307 SS"St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Ignatievo, 9143, гр. Игнатиево, ул. Плиска 11
 </x:t>
   </x:si>
   <x:si>
     <x:t>Varna,Ignatievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.006-0005</x:t>
@@ -6805,78 +7752,144 @@
     <x:t>BG05SFPR001-3.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Path to University for students from vulnerable groups"</x:t>
   </x:si>
   <x:si>
     <x:t>000670673 HIMIKO-TEHNOLOGICHEN I METALURGICHEN UNIVERSITET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, бул. КЛИМЕНТ ОХРИДСКИ, номер 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of project-based doctoral studies and establishment of a doctoral school at the University of Chemical Technology and Metallurgy</x:t>
   </x:si>
   <x:si>
     <x:t>000378480 10TH ELEMENTARY SCHOOL "ALEKO KONSTANTINOV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2304, кв. Изток, ул. Клемент Готвалд 2
 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Pernik</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR001-1.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Together against violence - school of respect</x:t>
   </x:si>
   <x:si>
+    <x:t>115112757 HUMANITARIAN HIGH SCHOOL "SV. SV. KIRIL I METODII"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, ул. "Хан Кубрат" 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and reduction of aggression, bullying and violence in school environments through comprehensive educational and preventive measures</x:t>
+  </x:si>
+  <x:si>
     <x:t>204570472 „Private Professional High School of Digital Science SoftUni BUDITEL” Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, ж.к. Младост 4, бул. „Александър Малинов“ № 78</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0043</x:t>
   </x:si>
   <x:si>
     <x:t>“Building Respect and Safety: Violence Prevention at SoftUni BUDITEL Private High School”</x:t>
   </x:si>
   <x:si>
+    <x:t>204207240 Private Specialized High School Antoine de Saint-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, р-н Приморски, ж.к. Чайка, бл. 22, вх. А, ет. 5, ап. 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creating a system to establish a tolerant multicultural school environment at the Private Specialized High School 'Antoine de Saint-Exupéry,' Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204207094 Private Elementary School The Little Prince</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creating a system for establishing a tolerant multicultural school environment at the Private Primary School 'The Little Prince', Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206797238 PRIVATE PRIMARY SCHOOL FUSION EOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1415, ул. "Витошка зорница" №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fusion Community for a Sustainable Educational Environment</x:t>
+  </x:si>
+  <x:si>
     <x:t>202216178 Private Primary School "Tsar Simeon the Great".ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0126</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and deterrence of bullying and violence and reduction of aggression at Tsar Simeon the Great Private Primary School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204398023 Discover Private Secondary School Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1421, ул. Болград № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emotions in Action – A School of Respect and Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204595191 Private Secondary Profiled in foreign Languages and Mathematics School "Leonardo da Vinci"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dobrich, 9300, бул-"Русия" 2-Е</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"THE NEST - Care, Nonviolence, Unity, Maturity, Dialogue, Responsibility, Tolerance and Education: building a school center for sharing, support and mediation for the full growth of students and prevention of deviant behavior at the "Leonardo da Vinci" Secondary School"</x:t>
   </x:si>
   <x:si>
     <x:t>000019488 Fourth Primary School “St. Cosmas and Damian” - Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. "Тодор Каблешков" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0055</x:t>
   </x:si>
   <x:si>
     <x:t>“A safe school environment at 4th Primary School "St. Cosmas and Damian", Sandanski through prevention, mediation, and cooperation with parents.”</x:t>
   </x:si>
   <x:si>
     <x:t>000802466 Sixth Primary School ‘St. Nicholas’, Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. "Генерал Гурко" №46А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0155</x:t>
   </x:si>
   <x:si>
     <x:t>Safe School Environment: Preventing Violence and Aggression at Sixth Primary School “St. Nicholas” - Stara Zagora</x:t>
   </x:si>
@@ -7351,51 +8364,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O536"/>
+  <x:dimension ref="A1:O617"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -7619,23905 +8632,27712 @@
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F23" s="3" t="s">
+      <x:c r="G23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="s">
+      <x:c r="H23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>178669.55</x:v>
+        <x:v>178439.07</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>178669.55</x:v>
+        <x:v>178439.07</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>35733.91</x:v>
+        <x:v>35687.81</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>250535.89</x:v>
+        <x:v>178669.55</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>250535.89</x:v>
+        <x:v>178669.55</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>62064.05</x:v>
+        <x:v>35733.91</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>178715.66</x:v>
+        <x:v>250535.89</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>178715.66</x:v>
+        <x:v>250535.89</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>34000</x:v>
+        <x:v>98367.02</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>247323.33</x:v>
+        <x:v>144708.45</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>247323.33</x:v>
+        <x:v>144708.45</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>55722.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>249298.96</x:v>
+        <x:v>178715.66</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>249298.96</x:v>
+        <x:v>178715.66</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>51531.92</x:v>
+        <x:v>34000</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>178930.5</x:v>
+        <x:v>247323.33</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>178930.5</x:v>
+        <x:v>247323.33</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>0</x:v>
+        <x:v>95039.49</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>145439.43</x:v>
+        <x:v>249298.96</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>145439.43</x:v>
+        <x:v>249298.96</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>29087.89</x:v>
+        <x:v>51531.92</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>178611.93</x:v>
+        <x:v>176942.53</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>178611.93</x:v>
+        <x:v>176942.53</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>72044.71</x:v>
+        <x:v>178930.5</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>72044.71</x:v>
+        <x:v>178930.5</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>0</x:v>
+        <x:v>35786.1</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>178725.53</x:v>
+        <x:v>145439.43</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>178725.53</x:v>
+        <x:v>145439.43</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>0</x:v>
+        <x:v>29087.89</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>255643.94</x:v>
+        <x:v>178611.93</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>255643.94</x:v>
+        <x:v>178611.93</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>50617.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>123585.65</x:v>
+        <x:v>72044.71</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>123585.65</x:v>
+        <x:v>72044.71</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>178811.16</x:v>
+        <x:v>56147.46</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>178811.16</x:v>
+        <x:v>56147.46</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>35762.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>154313.31</x:v>
+        <x:v>178725.53</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>154313.31</x:v>
+        <x:v>178725.53</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>103714.09</x:v>
+        <x:v>255643.94</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>103714.09</x:v>
+        <x:v>255643.94</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>0</x:v>
+        <x:v>50617.9</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>382908.22</x:v>
+        <x:v>118166.65</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>382908.22</x:v>
+        <x:v>118166.65</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>76581.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>52872.85</x:v>
+        <x:v>123585.65</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>52872.85</x:v>
+        <x:v>123585.65</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>148439.1</x:v>
+        <x:v>178811.16</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>148439.1</x:v>
+        <x:v>178811.16</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>0</x:v>
+        <x:v>35762.23</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>95060.81</x:v>
+        <x:v>154313.31</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>95060.81</x:v>
+        <x:v>154313.31</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>19012.16</x:v>
+        <x:v>30862.66</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>129503.09</x:v>
+        <x:v>178840.78</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>129503.09</x:v>
+        <x:v>178840.78</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>25900.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>176970.51</x:v>
+        <x:v>103714.09</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>176970.51</x:v>
+        <x:v>103714.09</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E44" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="G44" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H44" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>199931.07</x:v>
+        <x:v>382908.22</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>199931.07</x:v>
+        <x:v>382908.22</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>49205.55</x:v>
+        <x:v>76581.64</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H45" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="G45" s="3" t="s">
+      <x:c r="I45" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H45" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J45" s="4">
-        <x:v>735026.04</x:v>
+        <x:v>52872.85</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>735026.04</x:v>
+        <x:v>52872.85</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D46" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E46" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F46" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E46" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>607929.08</x:v>
+        <x:v>148439.1</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>607929.08</x:v>
+        <x:v>148439.1</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>249357.56</x:v>
+        <x:v>29000</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>661536.16</x:v>
+        <x:v>95060.81</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>661536.16</x:v>
+        <x:v>95060.81</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>278332.19</x:v>
+        <x:v>19012.16</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>178871.24</x:v>
+        <x:v>129503.09</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>178871.24</x:v>
+        <x:v>129503.09</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>35774.25</x:v>
+        <x:v>25900.62</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>178498.33</x:v>
+        <x:v>176970.51</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>178498.33</x:v>
+        <x:v>176970.51</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>77790.51</x:v>
+        <x:v>199931.07</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>77790.51</x:v>
+        <x:v>199931.07</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>0</x:v>
+        <x:v>49205.55</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>99683.79</x:v>
+        <x:v>735026.04</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>99683.79</x:v>
+        <x:v>735026.04</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>24</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>127290.84</x:v>
+        <x:v>607929.08</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>127290.84</x:v>
+        <x:v>607929.08</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>25458.16</x:v>
+        <x:v>249357.56</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E53" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F53" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E53" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>0</x:v>
+        <x:v>661536.16</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>0</x:v>
+        <x:v>661536.16</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>0</x:v>
+        <x:v>278332.19</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>230519</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>230519</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>137694.13</x:v>
+        <x:v>35774.25</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>246417.09</x:v>
+        <x:v>178498.33</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>246417.09</x:v>
+        <x:v>178498.33</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>85381.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>240155.23</x:v>
+        <x:v>77790.51</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>240155.23</x:v>
+        <x:v>77790.51</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>48000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>373332.84</x:v>
+        <x:v>99683.79</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>373332.84</x:v>
+        <x:v>99683.79</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>74666.57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>41943318.17</x:v>
+        <x:v>127290.84</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>41943318.17</x:v>
+        <x:v>127290.84</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>18300877.46</x:v>
+        <x:v>25458.16</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>511647.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>511647.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>248354.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>673454.19</x:v>
+        <x:v>230519</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>673454.19</x:v>
+        <x:v>230519</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>317222.04</x:v>
+        <x:v>137694.13</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>1149212.19</x:v>
+        <x:v>246417.09</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>1149212.19</x:v>
+        <x:v>246417.09</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>551479.58</x:v>
+        <x:v>85381.86</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>1502199.67</x:v>
+        <x:v>240155.23</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>1502199.67</x:v>
+        <x:v>240155.23</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>464718.01</x:v>
+        <x:v>48000</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>253759.85</x:v>
+        <x:v>27099.09</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>253759.85</x:v>
+        <x:v>27099.09</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>14738.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>71856331.58</x:v>
+        <x:v>298945.2</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>71856331.58</x:v>
+        <x:v>298945.2</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>38436080.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E65" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F65" s="3" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H65" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="I65" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E65" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J65" s="4">
-        <x:v>255181.81</x:v>
+        <x:v>373332.84</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>255181.81</x:v>
+        <x:v>373332.84</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>51036.14</x:v>
+        <x:v>74666.57</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C66" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D66" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E66" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F66" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C66" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>103023717.41</x:v>
+        <x:v>41943318.17</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>103023717.41</x:v>
+        <x:v>41943318.17</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>85217962.93</x:v>
+        <x:v>19396339.1</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I67" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="I67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J67" s="4">
-        <x:v>47036271.21</x:v>
+        <x:v>511647.3</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>47036271.21</x:v>
+        <x:v>511647.3</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>24183215.46</x:v>
+        <x:v>248354.66</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>80</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>85224873.3</x:v>
+        <x:v>673454.19</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>85224873.3</x:v>
+        <x:v>673454.19</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>17075038.62</x:v>
+        <x:v>469332.04</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>126018597.05</x:v>
+        <x:v>1149212.19</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>126018597.05</x:v>
+        <x:v>1149212.19</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>25203719</x:v>
+        <x:v>551479.58</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="G70" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="G70" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>95738173.06</x:v>
+        <x:v>1502199.67</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>95738173.06</x:v>
+        <x:v>1502199.67</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>26141130.5</x:v>
+        <x:v>574237.21</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>26791405.06</x:v>
+        <x:v>253759.85</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>26791405.06</x:v>
+        <x:v>253759.85</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>13053190.59</x:v>
+        <x:v>14738.5</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>178623.46</x:v>
+        <x:v>95738173.06</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>178623.46</x:v>
+        <x:v>95738173.06</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>35724.69</x:v>
+        <x:v>29535478.06</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>511160.88</x:v>
+        <x:v>71856331.58</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>511160.88</x:v>
+        <x:v>71856331.58</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>102231.78</x:v>
+        <x:v>44534752.21</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>103023717.41</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>103023717.41</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>990</x:v>
+        <x:v>85217962.93</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>973063.1</x:v>
+        <x:v>47036271.21</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>973063.1</x:v>
+        <x:v>47036271.21</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>468409.42</x:v>
+        <x:v>24183215.46</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>161231.32</x:v>
+        <x:v>26791405.06</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>161231.32</x:v>
+        <x:v>26791405.06</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>0</x:v>
+        <x:v>13051513.09</x:v>
       </x:c>
       <x:c r="N76" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H77" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="H77" s="3" t="s">
+      <x:c r="I77" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="I77" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J77" s="4">
-        <x:v>140003.15</x:v>
+        <x:v>255181.81</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>140003.15</x:v>
+        <x:v>255181.81</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>28000.63</x:v>
+        <x:v>57100.46</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C78" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D78" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E78" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F78" s="3" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H78" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C78" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F78" s="3" t="s">
+      <x:c r="I78" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="G78" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>362851.14</x:v>
+        <x:v>126018597.05</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>362851.14</x:v>
+        <x:v>126018597.05</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>72570.22</x:v>
+        <x:v>25685398.8</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>164571.79</x:v>
+        <x:v>85224873.3</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>164571.79</x:v>
+        <x:v>85224873.3</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>32900</x:v>
+        <x:v>17075038.62</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="H80" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>337721.04</x:v>
+        <x:v>178623.46</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>337721.04</x:v>
+        <x:v>178623.46</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>67500</x:v>
+        <x:v>35724.69</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F81" s="3" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="G81" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H81" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I81" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J81" s="4">
+        <x:v>511160.88</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>511160.88</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>102231.78</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
         <x:v>40</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H82" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="G82" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>313815.95</x:v>
+        <x:v>1328948.84</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>313815.95</x:v>
+        <x:v>1328948.84</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>62763.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>26802.74</x:v>
+        <x:v>1329343.81</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>26802.74</x:v>
+        <x:v>1329343.81</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>5360.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>27683.39</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H85" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>24106</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>24106</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>366408.87</x:v>
+        <x:v>1327398.34</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>366408.87</x:v>
+        <x:v>1327398.34</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>73281.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>99739.77</x:v>
+        <x:v>973063.1</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>99739.77</x:v>
+        <x:v>973063.1</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>19947.95</x:v>
+        <x:v>468409.42</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>173576.41</x:v>
+        <x:v>70174.44</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>173576.41</x:v>
+        <x:v>70174.44</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>34715.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>152143.4</x:v>
+        <x:v>56028.92</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>152143.4</x:v>
+        <x:v>56028.92</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>30428.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>120958.06</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>120958.06</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>103987.38</x:v>
+        <x:v>161231.32</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>103987.38</x:v>
+        <x:v>161231.32</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>21484.66</x:v>
+        <x:v>32246.26</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>177227.34</x:v>
+        <x:v>140003.15</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>177227.34</x:v>
+        <x:v>140003.15</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>35445.47</x:v>
+        <x:v>28000.63</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>135299.28</x:v>
+        <x:v>165559.59</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>135299.28</x:v>
+        <x:v>165559.59</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>27059.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E94" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F94" s="3" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="G94" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E94" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>259706.68</x:v>
+        <x:v>362851.14</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>259706.68</x:v>
+        <x:v>362851.14</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>51941.34</x:v>
+        <x:v>72570.22</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>262603.82</x:v>
+        <x:v>164571.79</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>262603.82</x:v>
+        <x:v>164571.79</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>0</x:v>
+        <x:v>32900</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>259587.98</x:v>
+        <x:v>337721.04</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>259587.98</x:v>
+        <x:v>337721.04</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>0</x:v>
+        <x:v>67500</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>240463.03</x:v>
+        <x:v>202852.99</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>240463.03</x:v>
+        <x:v>202852.99</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>48092.61</x:v>
+        <x:v>40570.59</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>368058.06</x:v>
+        <x:v>313815.95</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>368058.06</x:v>
+        <x:v>313815.95</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>0</x:v>
+        <x:v>62763.19</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>379746.07</x:v>
+        <x:v>103256.4</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>379746.07</x:v>
+        <x:v>103256.4</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>383075.01</x:v>
+        <x:v>26802.74</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>383075.01</x:v>
+        <x:v>26802.74</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>0</x:v>
+        <x:v>5360.55</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>375725.83</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>375725.83</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>0</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>294211.71</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>294211.71</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>27683.39</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>371414.31</x:v>
+        <x:v>173868.77</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>371414.31</x:v>
+        <x:v>173868.77</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>377464.22</x:v>
+        <x:v>366408.87</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>377464.22</x:v>
+        <x:v>366408.87</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>0</x:v>
+        <x:v>73281.78</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>211721.87</x:v>
+        <x:v>99739.77</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>211721.87</x:v>
+        <x:v>99739.77</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>76875.57</x:v>
+        <x:v>19947.95</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>235622.72</x:v>
+        <x:v>173576.41</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>235622.72</x:v>
+        <x:v>173576.41</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>79009.52</x:v>
+        <x:v>34715.29</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>234414.46</x:v>
+        <x:v>117713.08</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>234414.46</x:v>
+        <x:v>117713.08</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>46882.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>382334.42</x:v>
+        <x:v>152143.4</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>382334.42</x:v>
+        <x:v>152143.4</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>0</x:v>
+        <x:v>30428.68</x:v>
       </x:c>
       <x:c r="N108" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>127849.14</x:v>
+        <x:v>35897.23</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>127849.14</x:v>
+        <x:v>35897.23</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>25569.83</x:v>
+        <x:v>7179</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>143476.68</x:v>
+        <x:v>103987.38</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>143476.68</x:v>
+        <x:v>103987.38</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>28695.34</x:v>
+        <x:v>21484.66</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>182556.99</x:v>
+        <x:v>177227.34</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>182556.99</x:v>
+        <x:v>177227.34</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>45905.64</x:v>
+        <x:v>46595.07</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>377790.19</x:v>
+        <x:v>135299.28</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>377790.19</x:v>
+        <x:v>135299.28</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>75558.04</x:v>
+        <x:v>27059.86</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>294546.46</x:v>
+        <x:v>259706.68</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>294546.46</x:v>
+        <x:v>259706.68</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>0</x:v>
+        <x:v>51941.34</x:v>
       </x:c>
       <x:c r="N113" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>173446.17</x:v>
+        <x:v>262603.82</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>173446.17</x:v>
+        <x:v>262603.82</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>68586.63</x:v>
+        <x:v>52520.76</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>375093.46</x:v>
+        <x:v>259587.98</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>375093.46</x:v>
+        <x:v>259587.98</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>0</x:v>
+        <x:v>51917.6</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>383237.16</x:v>
+        <x:v>368058.06</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>383237.16</x:v>
+        <x:v>368058.06</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>0</x:v>
+        <x:v>73611.61</x:v>
       </x:c>
       <x:c r="N116" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>347833.24</x:v>
+        <x:v>240463.03</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>347833.24</x:v>
+        <x:v>240463.03</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>0</x:v>
+        <x:v>48092.61</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>85353.88</x:v>
+        <x:v>379746.07</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>85353.88</x:v>
+        <x:v>379746.07</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>17070.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>377222.34</x:v>
+        <x:v>383075.01</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>377222.34</x:v>
+        <x:v>383075.01</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>0</x:v>
+        <x:v>76615</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>195135.17</x:v>
+        <x:v>375725.83</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>195135.17</x:v>
+        <x:v>375725.83</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>39027.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>190030.62</x:v>
+        <x:v>294211.71</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>190030.62</x:v>
+        <x:v>294211.71</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>88523.34</x:v>
+        <x:v>371414.31</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>88523.34</x:v>
+        <x:v>371414.31</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>21523.51</x:v>
+        <x:v>74282.86</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>250333.49</x:v>
+        <x:v>377464.22</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>250333.49</x:v>
+        <x:v>377464.22</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>231583.4</x:v>
+        <x:v>211721.87</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>231583.4</x:v>
+        <x:v>211721.87</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>0</x:v>
+        <x:v>76875.57</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>347056.02</x:v>
+        <x:v>235622.72</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>347056.02</x:v>
+        <x:v>235622.72</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>69411.2</x:v>
+        <x:v>79009.52</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>383452.02</x:v>
+        <x:v>234414.46</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>383452.02</x:v>
+        <x:v>234414.46</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>0</x:v>
+        <x:v>46882.89</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>176024.49</x:v>
+        <x:v>382334.42</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>176024.49</x:v>
+        <x:v>382334.42</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>51001.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>383025.62</x:v>
+        <x:v>127849.14</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>383025.62</x:v>
+        <x:v>127849.14</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>0</x:v>
+        <x:v>25569.83</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>382698.01</x:v>
+        <x:v>143476.68</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>382698.01</x:v>
+        <x:v>143476.68</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>76539.6</x:v>
+        <x:v>44826.95</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>205045.01</x:v>
+        <x:v>182556.99</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>205045.01</x:v>
+        <x:v>182556.99</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>0</x:v>
+        <x:v>45905.64</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>220838.45</x:v>
+        <x:v>377790.19</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>220838.45</x:v>
+        <x:v>377790.19</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>67286.15</x:v>
+        <x:v>75558.04</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>235889.58</x:v>
+        <x:v>294546.46</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>235889.58</x:v>
+        <x:v>294546.46</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>547</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>370474.28</x:v>
+        <x:v>382521.83</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>370474.28</x:v>
+        <x:v>382521.83</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>0</x:v>
+        <x:v>76504.37</x:v>
       </x:c>
       <x:c r="N133" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>106379.19</x:v>
+        <x:v>173446.17</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>106379.19</x:v>
+        <x:v>173446.17</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>26515.56</x:v>
+        <x:v>68586.63</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>560</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>561</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>380353.58</x:v>
+        <x:v>183943.71</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>380353.58</x:v>
+        <x:v>183943.71</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>234891.68</x:v>
+        <x:v>375093.46</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>234891.68</x:v>
+        <x:v>375093.46</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>46978.34</x:v>
+        <x:v>75018.69</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>332258.34</x:v>
+        <x:v>383237.16</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>332258.34</x:v>
+        <x:v>383237.16</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>66451.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>111603.17</x:v>
+        <x:v>347833.24</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>111603.17</x:v>
+        <x:v>347833.24</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>32642.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>356354.95</x:v>
+        <x:v>85353.88</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>356354.95</x:v>
+        <x:v>85353.88</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>0</x:v>
+        <x:v>17070.78</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>255558.03</x:v>
+        <x:v>377222.34</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>255558.03</x:v>
+        <x:v>377222.34</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>132491.36</x:v>
+        <x:v>75444.46</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>77085.43</x:v>
+        <x:v>157444.13</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>77085.43</x:v>
+        <x:v>157444.13</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>25971.69</x:v>
+        <x:v>31488.83</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>284717.66</x:v>
+        <x:v>195135.17</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>284717.66</x:v>
+        <x:v>195135.17</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>0</x:v>
+        <x:v>39027.03</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>374666.67</x:v>
+        <x:v>190030.62</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>374666.67</x:v>
+        <x:v>190030.62</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>0</x:v>
+        <x:v>38006.12</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>322025.47</x:v>
+        <x:v>250333.49</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>322025.47</x:v>
+        <x:v>250333.49</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>0</x:v>
+        <x:v>50066.7</x:v>
       </x:c>
       <x:c r="N144" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>254441.25</x:v>
+        <x:v>88523.34</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>254441.25</x:v>
+        <x:v>88523.34</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>162223.63</x:v>
+        <x:v>21523.51</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>241606.87</x:v>
+        <x:v>231583.4</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>241606.87</x:v>
+        <x:v>231583.4</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>48321.38</x:v>
+        <x:v>46316.68</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>382416.03</x:v>
+        <x:v>347056.02</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>382416.03</x:v>
+        <x:v>347056.02</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>0</x:v>
+        <x:v>69411.2</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>199109.32</x:v>
+        <x:v>383452.02</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>199109.32</x:v>
+        <x:v>383452.02</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>48526.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>626</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>250690.51</x:v>
+        <x:v>176024.49</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>250690.51</x:v>
+        <x:v>176024.49</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>0</x:v>
+        <x:v>51001.37</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>207971.05</x:v>
+        <x:v>383025.62</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>207971.05</x:v>
+        <x:v>383025.62</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>41594.21</x:v>
+        <x:v>76605</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>255638.9</x:v>
+        <x:v>382698.01</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>255638.9</x:v>
+        <x:v>382698.01</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>86421.23</x:v>
+        <x:v>76539.6</x:v>
       </x:c>
       <x:c r="N151" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>139156.57</x:v>
+        <x:v>205045.01</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>139156.57</x:v>
+        <x:v>205045.01</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>352280.53</x:v>
+        <x:v>220838.45</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>352280.53</x:v>
+        <x:v>220838.45</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>0</x:v>
+        <x:v>67286.15</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>380579.34</x:v>
+        <x:v>235889.58</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>380579.34</x:v>
+        <x:v>235889.58</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>0</x:v>
+        <x:v>47177.92</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>332522.16</x:v>
+        <x:v>370474.28</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>332522.16</x:v>
+        <x:v>370474.28</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>369088.28</x:v>
+        <x:v>106379.19</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>369088.28</x:v>
+        <x:v>106379.19</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>0</x:v>
+        <x:v>26515.56</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>668</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>357722.35</x:v>
+        <x:v>380353.58</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>357722.35</x:v>
+        <x:v>380353.58</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>669</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>670</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>671</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>672</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>198644.04</x:v>
+        <x:v>234891.68</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>198644.04</x:v>
+        <x:v>234891.68</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>39728.81</x:v>
+        <x:v>46978.34</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>174884.78</x:v>
+        <x:v>332258.34</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>174884.78</x:v>
+        <x:v>332258.34</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>0</x:v>
+        <x:v>91472.04</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>224028.08</x:v>
+        <x:v>111603.17</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>224028.08</x:v>
+        <x:v>111603.17</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>44805.61</x:v>
+        <x:v>46370.37</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D161" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E161" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F161" s="3" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="G161" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="C161" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G161" s="3" t="s">
+      <x:c r="H161" s="3" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="I161" s="3" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="H161" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J161" s="4">
-        <x:v>382124.41</x:v>
+        <x:v>356354.95</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>382124.41</x:v>
+        <x:v>356354.95</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>76424.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>199276.81</x:v>
+        <x:v>255558.03</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>199276.81</x:v>
+        <x:v>255558.03</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>87793.57</x:v>
+        <x:v>132491.36</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J163" s="4">
-        <x:v>259080.49</x:v>
+        <x:v>77085.43</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>259080.49</x:v>
+        <x:v>77085.43</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>0</x:v>
+        <x:v>36593.6</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>254376.36</x:v>
+        <x:v>284717.66</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>254376.36</x:v>
+        <x:v>284717.66</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N164" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>255612.43</x:v>
+        <x:v>374666.67</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>255612.43</x:v>
+        <x:v>374666.67</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>96022.56</x:v>
+        <x:v>74933.33</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>255045.49</x:v>
+        <x:v>322025.47</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>255045.49</x:v>
+        <x:v>322025.47</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>87211.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N166" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>378018.56</x:v>
+        <x:v>254441.25</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>378018.56</x:v>
+        <x:v>254441.25</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>75603.71</x:v>
+        <x:v>162223.63</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>317919.78</x:v>
+        <x:v>241606.87</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>317919.78</x:v>
+        <x:v>241606.87</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>0</x:v>
+        <x:v>48321.38</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>721</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>372266.38</x:v>
+        <x:v>199109.32</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>372266.38</x:v>
+        <x:v>199109.32</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>0</x:v>
+        <x:v>80405.67</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>726</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J170" s="4">
-        <x:v>191656.33</x:v>
+        <x:v>382416.03</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>191656.33</x:v>
+        <x:v>382416.03</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>38331.27</x:v>
+        <x:v>76483.21</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
-        <x:v>731</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>202884.22</x:v>
+        <x:v>250690.51</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>202884.22</x:v>
+        <x:v>250690.51</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>40576.84</x:v>
+        <x:v>50138.1</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>170892.16</x:v>
+        <x:v>207971.05</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>170892.16</x:v>
+        <x:v>207971.05</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>34178.43</x:v>
+        <x:v>41594.21</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>382532.01</x:v>
+        <x:v>255638.9</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>382532.01</x:v>
+        <x:v>255638.9</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>0</x:v>
+        <x:v>86421.23</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>376918.2</x:v>
+        <x:v>139156.57</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>376918.2</x:v>
+        <x:v>139156.57</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>749</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>249370.59</x:v>
+        <x:v>352280.53</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>249370.59</x:v>
+        <x:v>352280.53</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>134811.38</x:v>
+        <x:v>70456.11</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>383107.9</x:v>
+        <x:v>380579.34</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>383107.9</x:v>
+        <x:v>380579.34</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>76621.59</x:v>
+        <x:v>76115.87</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>759</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>383406.96</x:v>
+        <x:v>332522.16</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>383406.96</x:v>
+        <x:v>332522.16</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>0</x:v>
+        <x:v>66504.43</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>763</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>382714.46</x:v>
+        <x:v>369088.28</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>382714.46</x:v>
+        <x:v>369088.28</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>765</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>768</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>200646.87</x:v>
+        <x:v>357722.35</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>200646.87</x:v>
+        <x:v>357722.35</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>73233.38</x:v>
+        <x:v>71544.47</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>770</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="G180" s="3" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="H180" s="3" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="I180" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="G180" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J180" s="4">
-        <x:v>376669.94</x:v>
+        <x:v>198644.04</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>376669.94</x:v>
+        <x:v>198644.04</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>75333.99</x:v>
+        <x:v>39728.81</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>294678.15</x:v>
+        <x:v>224028.08</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>294678.15</x:v>
+        <x:v>224028.08</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>58935.63</x:v>
+        <x:v>44805.61</x:v>
       </x:c>
       <x:c r="N181" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>779</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J182" s="4">
-        <x:v>382555.75</x:v>
+        <x:v>382124.41</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>382555.75</x:v>
+        <x:v>382124.41</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>0</x:v>
+        <x:v>166911.67</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>786</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>254816.44</x:v>
+        <x:v>174884.78</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>254816.44</x:v>
+        <x:v>174884.78</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>61077.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>790</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>791</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>381913.81</x:v>
+        <x:v>259080.49</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>381913.81</x:v>
+        <x:v>259080.49</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>0</x:v>
+        <x:v>51816.1</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>792</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>793</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>379018.37</x:v>
+        <x:v>199276.81</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>379018.37</x:v>
+        <x:v>199276.81</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>75803.67</x:v>
+        <x:v>87793.57</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>796</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>799</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>374245.21</x:v>
+        <x:v>254376.36</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>374245.21</x:v>
+        <x:v>254376.36</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>383105.54</x:v>
+        <x:v>255612.43</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>383105.54</x:v>
+        <x:v>255612.43</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>0</x:v>
+        <x:v>96022.56</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>807</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>808</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>208326.1</x:v>
+        <x:v>255045.49</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>208326.1</x:v>
+        <x:v>255045.49</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>41665.22</x:v>
+        <x:v>156759.91</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>809</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>810</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>811</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>812</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>383351.6</x:v>
+        <x:v>378018.56</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>383351.6</x:v>
+        <x:v>378018.56</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>0</x:v>
+        <x:v>75603.71</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>814</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>815</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>817</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>253284.62</x:v>
+        <x:v>317919.78</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>253284.62</x:v>
+        <x:v>317919.78</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>79929.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>820</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>821</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>822</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>234493.2</x:v>
+        <x:v>372266.38</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>234493.2</x:v>
+        <x:v>372266.38</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>46898.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C192" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D192" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E192" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F192" s="3" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="G192" s="3" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="H192" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="C192" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>827</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>383457.86</x:v>
+        <x:v>191656.33</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>383457.86</x:v>
+        <x:v>191656.33</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>0</x:v>
+        <x:v>73425.91</x:v>
       </x:c>
       <x:c r="N192" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>829</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>830</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>831</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>832</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>368652.88</x:v>
+        <x:v>170892.16</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>368652.88</x:v>
+        <x:v>170892.16</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>73730.58</x:v>
+        <x:v>34178.43</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="C194" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D194" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E194" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F194" s="3" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="G194" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="C194" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>835</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>836</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>253334.73</x:v>
+        <x:v>202884.22</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>253334.73</x:v>
+        <x:v>202884.22</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>50666.94</x:v>
+        <x:v>40576.84</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>31</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
-        <x:v>838</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>839</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
-        <x:v>840</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
-        <x:v>841</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>373475.22</x:v>
+        <x:v>376053.03</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>373475.22</x:v>
+        <x:v>376053.03</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N195" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>842</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
-        <x:v>843</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>845</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
-        <x:v>846</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>349034.01</x:v>
+        <x:v>382532.01</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>349034.01</x:v>
+        <x:v>382532.01</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
-        <x:v>848</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>849</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
-        <x:v>850</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>851</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J197" s="4">
-        <x:v>196792.68</x:v>
+        <x:v>376918.2</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>196792.68</x:v>
+        <x:v>376918.2</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>39358.54</x:v>
+        <x:v>75383.64</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>852</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="G198" s="3" t="s">
+      <x:c r="H198" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="H198" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>854</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="J198" s="4">
-        <x:v>124370.34</x:v>
+        <x:v>383406.96</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>124370.34</x:v>
+        <x:v>383406.96</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>40587.49</x:v>
+        <x:v>76681.39</x:v>
       </x:c>
       <x:c r="N198" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="G199" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="G199" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>855</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>856</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>352955.55</x:v>
+        <x:v>383107.9</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>352955.55</x:v>
+        <x:v>383107.9</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>0</x:v>
+        <x:v>76621.59</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D200" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E200" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F200" s="3" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="G200" s="3" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="H200" s="3" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="I200" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="C200" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J200" s="4">
-        <x:v>367171.17</x:v>
+        <x:v>249370.59</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>367171.17</x:v>
+        <x:v>249370.59</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>73434.24</x:v>
+        <x:v>134811.38</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="G201" s="3" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H201" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="G201" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H201" s="3" t="s">
+      <x:c r="I201" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="I201" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J201" s="4">
-        <x:v>383423.11</x:v>
+        <x:v>382714.46</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>383423.11</x:v>
+        <x:v>382714.46</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>76684.62</x:v>
+        <x:v>76542.89</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C202" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D202" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E202" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F202" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="C202" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F202" s="3" t="s">
+      <x:c r="G202" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="G202" s="3" t="s">
+      <x:c r="H202" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="H202" s="3" t="s">
+      <x:c r="I202" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="I202" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J202" s="4">
-        <x:v>296564</x:v>
+        <x:v>380096.49</x:v>
       </x:c>
       <x:c r="K202" s="4">
-        <x:v>296564</x:v>
+        <x:v>380096.49</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>0</x:v>
+        <x:v>76019.3</x:v>
       </x:c>
       <x:c r="N202" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D203" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E203" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F203" s="3" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="C203" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F203" s="3" t="s">
+      <x:c r="G203" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="G203" s="3" t="s">
+      <x:c r="H203" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="H203" s="3" t="s">
+      <x:c r="I203" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="I203" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J203" s="4">
-        <x:v>253119.26</x:v>
+        <x:v>376669.94</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>253119.26</x:v>
+        <x:v>376669.94</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>102395.03</x:v>
+        <x:v>75333.99</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C204" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D204" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E204" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F204" s="3" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="G204" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="C204" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F204" s="3" t="s">
+      <x:c r="H204" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="G204" s="3" t="s">
+      <x:c r="I204" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="H204" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J204" s="4">
-        <x:v>376249.22</x:v>
+        <x:v>200646.87</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>376249.22</x:v>
+        <x:v>200646.87</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>75249.84</x:v>
+        <x:v>125551.71</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="J205" s="4">
-        <x:v>381097.32</x:v>
+        <x:v>380392.72</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>381097.32</x:v>
+        <x:v>380392.72</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N205" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="J206" s="4">
-        <x:v>330653.4</x:v>
+        <x:v>294678.15</x:v>
       </x:c>
       <x:c r="K206" s="4">
-        <x:v>330653.4</x:v>
+        <x:v>294678.15</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
-        <x:v>0</x:v>
+        <x:v>58935.63</x:v>
       </x:c>
       <x:c r="N206" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="J207" s="4">
-        <x:v>378194.71</x:v>
+        <x:v>382555.75</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>378194.71</x:v>
+        <x:v>382555.75</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
-        <x:v>0</x:v>
+        <x:v>76511.15</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H208" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="H208" s="3" t="s">
+      <x:c r="I208" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="I208" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J208" s="4">
-        <x:v>380944.72</x:v>
+        <x:v>254816.44</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>380944.72</x:v>
+        <x:v>254816.44</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>0</x:v>
+        <x:v>61077.37</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D209" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E209" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F209" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="C209" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F209" s="3" t="s">
+      <x:c r="G209" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H209" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="G209" s="3" t="s">
+      <x:c r="I209" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="H209" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J209" s="4">
-        <x:v>180120.92</x:v>
+        <x:v>381913.81</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>180120.92</x:v>
+        <x:v>381913.81</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>0</x:v>
+        <x:v>76382.76</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="C210" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D210" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E210" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F210" s="3" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="G210" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H210" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="C210" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F210" s="3" t="s">
+      <x:c r="I210" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="G210" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J210" s="4">
-        <x:v>331380.37</x:v>
+        <x:v>379018.37</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>331380.37</x:v>
+        <x:v>379018.37</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>0</x:v>
+        <x:v>75803.67</x:v>
       </x:c>
       <x:c r="N210" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="G211" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H211" s="3" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="I211" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="G211" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J211" s="4">
-        <x:v>127917.92</x:v>
+        <x:v>374245.21</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>127917.92</x:v>
+        <x:v>374245.21</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>32953.54</x:v>
+        <x:v>74849.04</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C212" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D212" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E212" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F212" s="3" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="G212" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H212" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="C212" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F212" s="3" t="s">
+      <x:c r="I212" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="G212" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J212" s="4">
-        <x:v>199218.14</x:v>
+        <x:v>383105.54</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>199218.14</x:v>
+        <x:v>383105.54</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
-        <x:v>39843.63</x:v>
+        <x:v>76621</x:v>
       </x:c>
       <x:c r="N212" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D213" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E213" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F213" s="3" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="G213" s="3" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="H213" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="C213" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F213" s="3" t="s">
+      <x:c r="I213" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="G213" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J213" s="4">
-        <x:v>0</x:v>
+        <x:v>208326.1</x:v>
       </x:c>
       <x:c r="K213" s="4">
-        <x:v>0</x:v>
+        <x:v>208326.1</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
-        <x:v>-0</x:v>
+        <x:v>41665.22</x:v>
       </x:c>
       <x:c r="N213" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C214" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D214" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E214" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F214" s="3" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="G214" s="3" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="H214" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="C214" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F214" s="3" t="s">
+      <x:c r="I214" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="G214" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J214" s="4">
-        <x:v>383151.7</x:v>
+        <x:v>383351.6</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>383151.7</x:v>
+        <x:v>383351.6</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
-        <x:v>919</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="J215" s="4">
-        <x:v>380402.89</x:v>
+        <x:v>253284.62</x:v>
       </x:c>
       <x:c r="K215" s="4">
-        <x:v>380402.89</x:v>
+        <x:v>253284.62</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>76080.59</x:v>
+        <x:v>79929.19</x:v>
       </x:c>
       <x:c r="N215" s="5">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="J216" s="4">
-        <x:v>242393.38</x:v>
+        <x:v>234493.2</x:v>
       </x:c>
       <x:c r="K216" s="4">
-        <x:v>242393.38</x:v>
+        <x:v>234493.2</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>48478.68</x:v>
+        <x:v>46898.55</x:v>
       </x:c>
       <x:c r="N216" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C217" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D217" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E217" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F217" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="C217" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F217" s="3" t="s">
+      <x:c r="G217" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="G217" s="3" t="s">
+      <x:c r="H217" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="H217" s="3" t="s">
+      <x:c r="I217" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="I217" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J217" s="4">
-        <x:v>150335.7</x:v>
+        <x:v>383457.86</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>150335.7</x:v>
+        <x:v>383457.86</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>30067.14</x:v>
+        <x:v>76691.57</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C218" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D218" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E218" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F218" s="3" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="C218" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F218" s="3" t="s">
+      <x:c r="G218" s="3" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="G218" s="3" t="s">
+      <x:c r="H218" s="3" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="H218" s="3" t="s">
+      <x:c r="I218" s="3" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="I218" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J218" s="4">
-        <x:v>271308.73</x:v>
+        <x:v>368652.88</x:v>
       </x:c>
       <x:c r="K218" s="4">
-        <x:v>271308.73</x:v>
+        <x:v>368652.88</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
-        <x:v>0</x:v>
+        <x:v>73730.58</x:v>
       </x:c>
       <x:c r="N218" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D219" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E219" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F219" s="3" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="G219" s="3" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="C219" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F219" s="3" t="s">
+      <x:c r="H219" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="G219" s="3" t="s">
+      <x:c r="I219" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="H219" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J219" s="4">
-        <x:v>255178.6</x:v>
+        <x:v>253334.73</x:v>
       </x:c>
       <x:c r="K219" s="4">
-        <x:v>255178.6</x:v>
+        <x:v>253334.73</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
-        <x:v>51035.62</x:v>
+        <x:v>50666.94</x:v>
       </x:c>
       <x:c r="N219" s="5">
-        <x:v>18</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C220" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D220" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E220" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F220" s="3" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="G220" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="C220" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F220" s="3" t="s">
+      <x:c r="H220" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="G220" s="3" t="s">
+      <x:c r="I220" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="H220" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J220" s="4">
-        <x:v>162331.68</x:v>
+        <x:v>373475.22</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>162331.68</x:v>
+        <x:v>373475.22</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>0</x:v>
+        <x:v>74695.04</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="C221" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D221" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E221" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F221" s="3" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="G221" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="C221" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F221" s="3" t="s">
+      <x:c r="H221" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="G221" s="3" t="s">
+      <x:c r="I221" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="H221" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J221" s="4">
-        <x:v>344165.25</x:v>
+        <x:v>349034.01</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>344165.25</x:v>
+        <x:v>349034.01</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="C222" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D222" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E222" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F222" s="3" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="G222" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="C222" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F222" s="3" t="s">
+      <x:c r="H222" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="G222" s="3" t="s">
+      <x:c r="I222" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="H222" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J222" s="4">
-        <x:v>196685.8</x:v>
+        <x:v>352955.55</x:v>
       </x:c>
       <x:c r="K222" s="4">
-        <x:v>196685.8</x:v>
+        <x:v>352955.55</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N222" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D223" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E223" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F223" s="3" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="G223" s="3" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="H223" s="3" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="I223" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="C223" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J223" s="4">
-        <x:v>126530.66</x:v>
+        <x:v>124370.34</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>126530.66</x:v>
+        <x:v>124370.34</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>0</x:v>
+        <x:v>40587.49</x:v>
       </x:c>
       <x:c r="N223" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
-        <x:v>966</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
-        <x:v>967</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J224" s="4">
-        <x:v>245223.16</x:v>
+        <x:v>196792.68</x:v>
       </x:c>
       <x:c r="K224" s="4">
-        <x:v>245223.16</x:v>
+        <x:v>196792.68</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>88980.52</x:v>
+        <x:v>39358.54</x:v>
       </x:c>
       <x:c r="N224" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
-        <x:v>971</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
-        <x:v>973</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="J225" s="4">
-        <x:v>366738.44</x:v>
+        <x:v>367171.17</x:v>
       </x:c>
       <x:c r="K225" s="4">
-        <x:v>366738.44</x:v>
+        <x:v>367171.17</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
-        <x:v>0</x:v>
+        <x:v>73434.24</x:v>
       </x:c>
       <x:c r="N225" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
-        <x:v>974</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
-        <x:v>975</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
-        <x:v>976</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
-        <x:v>977</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
-        <x:v>978</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J226" s="4">
-        <x:v>202507.98</x:v>
+        <x:v>383423.11</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>202507.98</x:v>
+        <x:v>383423.11</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>70424.96</x:v>
+        <x:v>76684.62</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
-        <x:v>979</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
-        <x:v>980</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
-        <x:v>981</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
-        <x:v>982</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
-        <x:v>983</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="J227" s="4">
-        <x:v>200595.35</x:v>
+        <x:v>296564</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>200595.35</x:v>
+        <x:v>296564</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>40119.07</x:v>
+        <x:v>59312.8</x:v>
       </x:c>
       <x:c r="N227" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
-        <x:v>984</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="G228" s="3" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="H228" s="3" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="I228" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="G228" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J228" s="4">
-        <x:v>203452.89</x:v>
+        <x:v>381097.32</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>203452.89</x:v>
+        <x:v>381097.32</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>50186.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N228" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
-        <x:v>987</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
-        <x:v>990</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="J229" s="4">
-        <x:v>381521.24</x:v>
+        <x:v>253119.26</x:v>
       </x:c>
       <x:c r="K229" s="4">
-        <x:v>381521.24</x:v>
+        <x:v>253119.26</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M229" s="4">
-        <x:v>0</x:v>
+        <x:v>102395.03</x:v>
       </x:c>
       <x:c r="N229" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
-        <x:v>992</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E230" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F230" s="3" t="s">
-        <x:v>993</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G230" s="3" t="s">
-        <x:v>994</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H230" s="3" t="s">
-        <x:v>995</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="I230" s="3" t="s">
-        <x:v>996</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="J230" s="4">
-        <x:v>206965.71</x:v>
+        <x:v>376249.22</x:v>
       </x:c>
       <x:c r="K230" s="4">
-        <x:v>206965.71</x:v>
+        <x:v>376249.22</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
-        <x:v>0</x:v>
+        <x:v>75249.84</x:v>
       </x:c>
       <x:c r="N230" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
-        <x:v>997</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
-        <x:v>998</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
-        <x:v>999</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="J231" s="4">
-        <x:v>382323.62</x:v>
+        <x:v>330653.4</x:v>
       </x:c>
       <x:c r="K231" s="4">
-        <x:v>382323.62</x:v>
+        <x:v>330653.4</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
-        <x:v>0</x:v>
+        <x:v>66130.68</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
-        <x:v>1002</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>1003</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
-        <x:v>1004</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
-        <x:v>1005</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
-        <x:v>1006</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="J232" s="4">
-        <x:v>380743.76</x:v>
+        <x:v>378194.71</x:v>
       </x:c>
       <x:c r="K232" s="4">
-        <x:v>380743.76</x:v>
+        <x:v>378194.71</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
-        <x:v>1007</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
-        <x:v>1010</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="J233" s="4">
-        <x:v>282488.77</x:v>
+        <x:v>380944.72</x:v>
       </x:c>
       <x:c r="K233" s="4">
-        <x:v>282488.77</x:v>
+        <x:v>380944.72</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>1012</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
-        <x:v>1013</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="J234" s="4">
-        <x:v>145934.78</x:v>
+        <x:v>180120.92</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>145934.78</x:v>
+        <x:v>180120.92</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>35451</x:v>
+        <x:v>36024.18</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>1017</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>1018</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>168870.67</x:v>
+        <x:v>331380.37</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>168870.67</x:v>
+        <x:v>331380.37</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>0</x:v>
+        <x:v>66276.07</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>1021</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
-        <x:v>1022</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
-        <x:v>1023</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>210768.41</x:v>
+        <x:v>127917.92</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>210768.41</x:v>
+        <x:v>127917.92</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>0</x:v>
+        <x:v>32953.54</x:v>
       </x:c>
       <x:c r="N236" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
-        <x:v>1026</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
-        <x:v>1028</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
-        <x:v>1029</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="J237" s="4">
-        <x:v>135265.21</x:v>
+        <x:v>199218.14</x:v>
       </x:c>
       <x:c r="K237" s="4">
-        <x:v>135265.21</x:v>
+        <x:v>199218.14</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
-        <x:v>0</x:v>
+        <x:v>39843.63</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
-        <x:v>1030</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
-        <x:v>1031</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
-        <x:v>1033</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="J238" s="4">
-        <x:v>109282.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K238" s="4">
-        <x:v>109282.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>21856.41</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
-        <x:v>1035</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>1036</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
-        <x:v>1037</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
-        <x:v>1039</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>5021.4</x:v>
+        <x:v>380402.89</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>5021.4</x:v>
+        <x:v>380402.89</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>0</x:v>
+        <x:v>76080.59</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
-        <x:v>1040</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
-        <x:v>1043</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="J240" s="4">
-        <x:v>176259.29</x:v>
+        <x:v>383151.7</x:v>
       </x:c>
       <x:c r="K240" s="4">
-        <x:v>176259.29</x:v>
+        <x:v>383151.7</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>0</x:v>
+        <x:v>76630.34</x:v>
       </x:c>
       <x:c r="N240" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
-        <x:v>1044</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>1045</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
-        <x:v>1046</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
-        <x:v>1047</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>171237.89</x:v>
+        <x:v>242393.38</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>171237.89</x:v>
+        <x:v>242393.38</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
-        <x:v>0</x:v>
+        <x:v>48478.68</x:v>
       </x:c>
       <x:c r="N241" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
-        <x:v>1048</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="J242" s="4">
-        <x:v>128587.29</x:v>
+        <x:v>150335.7</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>128587.29</x:v>
+        <x:v>150335.7</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>0</x:v>
+        <x:v>30067.14</x:v>
       </x:c>
       <x:c r="N242" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
-        <x:v>1055</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
-        <x:v>1056</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>43414.51</x:v>
+        <x:v>271308.73</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>43414.51</x:v>
+        <x:v>271308.73</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N243" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
-        <x:v>1058</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
-        <x:v>1059</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
-        <x:v>1060</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
-        <x:v>1061</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="J244" s="4">
-        <x:v>26035.53</x:v>
+        <x:v>255178.6</x:v>
       </x:c>
       <x:c r="K244" s="4">
-        <x:v>26035.53</x:v>
+        <x:v>255178.6</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>0</x:v>
+        <x:v>51035.62</x:v>
       </x:c>
       <x:c r="N244" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
-        <x:v>1063</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
-        <x:v>1064</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
-        <x:v>1066</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>254999.65</x:v>
+        <x:v>162331.68</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>254999.65</x:v>
+        <x:v>162331.68</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>75960.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N245" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
-        <x:v>1068</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
-        <x:v>1069</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
-        <x:v>1070</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
-        <x:v>1071</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="J246" s="4">
-        <x:v>157972.35</x:v>
+        <x:v>344165.25</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>157972.35</x:v>
+        <x:v>344165.25</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N246" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
-        <x:v>1072</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
-        <x:v>1073</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
-        <x:v>1074</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
-        <x:v>1075</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="J247" s="4">
-        <x:v>142650.49</x:v>
+        <x:v>196685.8</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>142650.49</x:v>
+        <x:v>196685.8</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
-        <x:v>28530</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N247" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>1076</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
-        <x:v>1079</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
-        <x:v>1080</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>46782.96</x:v>
+        <x:v>126530.66</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>46782.96</x:v>
+        <x:v>126530.66</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>1081</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>1082</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
-        <x:v>1083</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
-        <x:v>1084</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="J249" s="4">
-        <x:v>151244.49</x:v>
+        <x:v>245223.16</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>151244.49</x:v>
+        <x:v>245223.16</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>0</x:v>
+        <x:v>88980.52</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>1085</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>1086</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>1087</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>1088</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>129568.52</x:v>
+        <x:v>366738.44</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>129568.52</x:v>
+        <x:v>366738.44</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>1089</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>1090</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="I251" s="3" t="s">
-        <x:v>1092</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="J251" s="4">
-        <x:v>55877.46</x:v>
+        <x:v>202507.98</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>55877.46</x:v>
+        <x:v>202507.98</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>0</x:v>
+        <x:v>103527.12</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
-        <x:v>1093</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
-        <x:v>1094</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>1095</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
-        <x:v>1096</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
-        <x:v>1097</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="J252" s="4">
-        <x:v>58288.55</x:v>
+        <x:v>203452.89</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>58288.55</x:v>
+        <x:v>203452.89</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>0</x:v>
+        <x:v>50186.49</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>1098</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
-        <x:v>1099</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>1100</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
-        <x:v>1101</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
-        <x:v>1102</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>53844.2</x:v>
+        <x:v>200595.35</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>53844.2</x:v>
+        <x:v>200595.35</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>0</x:v>
+        <x:v>40119.07</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
-        <x:v>1103</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
-        <x:v>1104</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
-        <x:v>1105</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
-        <x:v>1106</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>178860.53</x:v>
+        <x:v>381521.24</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>178860.53</x:v>
+        <x:v>381521.24</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>1107</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>1108</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
-        <x:v>1109</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>1110</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>210121.35</x:v>
+        <x:v>206965.71</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>210121.35</x:v>
+        <x:v>206965.71</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>42024.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>1112</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>1113</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
-        <x:v>1114</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>56373</x:v>
+        <x:v>382323.62</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>56373</x:v>
+        <x:v>382323.62</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>11000</x:v>
+        <x:v>76464.72</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
-        <x:v>1117</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
-        <x:v>1118</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>1119</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
-        <x:v>1120</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
-        <x:v>1121</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>181583.48</x:v>
+        <x:v>380743.76</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>181583.48</x:v>
+        <x:v>380743.76</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>38195.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
-        <x:v>1122</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
-        <x:v>1123</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
-        <x:v>1124</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
-        <x:v>1125</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>96157.29</x:v>
+        <x:v>282488.77</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>96157.29</x:v>
+        <x:v>282488.77</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
-        <x:v>1126</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
-        <x:v>1127</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
-        <x:v>1128</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
-        <x:v>1129</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>96209.97</x:v>
+        <x:v>168870.67</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>96209.97</x:v>
+        <x:v>168870.67</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>19241.99</x:v>
+        <x:v>33774.13</x:v>
       </x:c>
       <x:c r="N259" s="5">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
-        <x:v>1130</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
-        <x:v>1131</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
-        <x:v>1132</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
-        <x:v>1133</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
-        <x:v>1134</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>96983.77</x:v>
+        <x:v>145934.78</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>96983.77</x:v>
+        <x:v>145934.78</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>0</x:v>
+        <x:v>35451</x:v>
       </x:c>
       <x:c r="N260" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
-        <x:v>1135</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>1136</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
-        <x:v>1137</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
-        <x:v>1138</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
-        <x:v>1139</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="J261" s="4">
-        <x:v>154178.31</x:v>
+        <x:v>210768.41</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>154178.31</x:v>
+        <x:v>210768.41</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
-        <x:v>1140</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
-        <x:v>1141</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>1142</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
-        <x:v>1143</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
-        <x:v>1144</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="J262" s="4">
-        <x:v>137440.96</x:v>
+        <x:v>135265.21</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>137440.96</x:v>
+        <x:v>135265.21</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>50722.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>1146</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>1147</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>1148</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>1149</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="J263" s="4">
-        <x:v>27953.55</x:v>
+        <x:v>21682.56</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>27953.55</x:v>
+        <x:v>21682.56</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>1150</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>1151</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>1152</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>1153</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>1154</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>358616.69</x:v>
+        <x:v>109282.07</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>358616.69</x:v>
+        <x:v>109282.07</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>70000</x:v>
+        <x:v>21856.41</x:v>
       </x:c>
       <x:c r="N264" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>1155</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>1156</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>1157</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>1158</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>168630.06</x:v>
+        <x:v>5021.4</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>168630.06</x:v>
+        <x:v>5021.4</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>1159</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>1161</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>1162</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>281198.29</x:v>
+        <x:v>154477.95</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>281198.29</x:v>
+        <x:v>154477.95</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
-        <x:v>1164</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>1165</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
-        <x:v>1166</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>84300.21</x:v>
+        <x:v>161675.83</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>84300.21</x:v>
+        <x:v>161675.83</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>1168</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>1169</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>112288.9</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>112288.9</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>77159.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N268" s="5">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>1168</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>1173</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
-        <x:v>1174</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
-        <x:v>1176</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>167336.02</x:v>
+        <x:v>171237.89</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>167336.02</x:v>
+        <x:v>171237.89</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>0</x:v>
+        <x:v>34247.58</x:v>
       </x:c>
       <x:c r="N269" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>1177</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>1178</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>1179</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
-        <x:v>1180</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
-        <x:v>1181</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>154205.21</x:v>
+        <x:v>128587.29</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>154205.21</x:v>
+        <x:v>128587.29</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>30923.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N270" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>1182</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>1183</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
-        <x:v>1184</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
-        <x:v>1185</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
-        <x:v>1097</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>68263.02</x:v>
+        <x:v>87169.81</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>68263.02</x:v>
+        <x:v>87169.81</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>0</x:v>
+        <x:v>17433.96</x:v>
       </x:c>
       <x:c r="N271" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>1186</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
-        <x:v>1187</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>1188</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
-        <x:v>1189</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
-        <x:v>1190</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="J272" s="4">
-        <x:v>169772.62</x:v>
+        <x:v>79538.94</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>169772.62</x:v>
+        <x:v>79538.94</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>33954.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N272" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
-        <x:v>1191</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>1193</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
-        <x:v>1194</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>143514.66</x:v>
+        <x:v>43414.51</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>143514.66</x:v>
+        <x:v>43414.51</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>28702.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
-        <x:v>1197</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
-        <x:v>1198</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
-        <x:v>1199</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="J274" s="4">
-        <x:v>144398.93</x:v>
+        <x:v>26035.53</x:v>
       </x:c>
       <x:c r="K274" s="4">
-        <x:v>144398.93</x:v>
+        <x:v>26035.53</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
-        <x:v>28879</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="J275" s="4">
-        <x:v>177727.84</x:v>
+        <x:v>254999.65</x:v>
       </x:c>
       <x:c r="K275" s="4">
-        <x:v>177727.84</x:v>
+        <x:v>254999.65</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
-        <x:v>35545.57</x:v>
+        <x:v>75960.18</x:v>
       </x:c>
       <x:c r="N275" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
-        <x:v>1204</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
-        <x:v>1206</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
-        <x:v>1207</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
-        <x:v>1208</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="J276" s="4">
-        <x:v>197473</x:v>
+        <x:v>157312.97</x:v>
       </x:c>
       <x:c r="K276" s="4">
-        <x:v>197473</x:v>
+        <x:v>157312.97</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
-        <x:v>39494.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N276" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="J277" s="4">
-        <x:v>355953.2</x:v>
+        <x:v>157972.35</x:v>
       </x:c>
       <x:c r="K277" s="4">
-        <x:v>355953.2</x:v>
+        <x:v>157972.35</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M277" s="4">
-        <x:v>71190.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N277" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
-        <x:v>1216</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>247465.78</x:v>
+        <x:v>142650.49</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>247465.78</x:v>
+        <x:v>142650.49</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>84858.39</x:v>
+        <x:v>28530</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>1220</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>119122</x:v>
+        <x:v>46782.96</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>119122</x:v>
+        <x:v>46782.96</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>23824.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>1222</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>1223</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>1224</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>1225</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>1226</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>6028.97</x:v>
+        <x:v>151244.49</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>6028.97</x:v>
+        <x:v>151244.49</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>1205.79</x:v>
+        <x:v>30248.9</x:v>
       </x:c>
       <x:c r="N280" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>1227</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>1228</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
-        <x:v>1230</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>1231</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>102983.1</x:v>
+        <x:v>129568.52</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>102983.1</x:v>
+        <x:v>129568.52</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>1232</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>1233</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>1234</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="J282" s="4">
-        <x:v>178868.76</x:v>
+        <x:v>55877.46</x:v>
       </x:c>
       <x:c r="K282" s="4">
-        <x:v>178868.76</x:v>
+        <x:v>55877.46</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
-        <x:v>35773.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N282" s="5">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>1235</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>1236</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
-        <x:v>1238</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>157062.73</x:v>
+        <x:v>58288.55</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>157062.73</x:v>
+        <x:v>58288.55</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>31412.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>1241</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
-        <x:v>1242</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
-        <x:v>1243</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>49479.7</x:v>
+        <x:v>53844.2</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>49479.7</x:v>
+        <x:v>53844.2</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>9895</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N284" s="5">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>1244</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
-        <x:v>1245</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>1246</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="J285" s="4">
-        <x:v>223220.63</x:v>
+        <x:v>178860.53</x:v>
       </x:c>
       <x:c r="K285" s="4">
-        <x:v>223220.63</x:v>
+        <x:v>178860.53</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
-        <x:v>44644.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N285" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
-        <x:v>1249</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
-        <x:v>1250</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
-        <x:v>1251</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
-        <x:v>1252</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
-        <x:v>1253</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>178367.45</x:v>
+        <x:v>49662.45</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>178367.45</x:v>
+        <x:v>49662.45</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>35673.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
-        <x:v>1254</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
-        <x:v>1256</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
-        <x:v>1257</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
-        <x:v>1258</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="J287" s="4">
-        <x:v>94119.1</x:v>
+        <x:v>210121.35</x:v>
       </x:c>
       <x:c r="K287" s="4">
-        <x:v>94119.1</x:v>
+        <x:v>210121.35</x:v>
       </x:c>
       <x:c r="L287" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M287" s="4">
-        <x:v>18823.82</x:v>
+        <x:v>42024.26</x:v>
       </x:c>
       <x:c r="N287" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
-        <x:v>1259</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
-        <x:v>1260</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
-        <x:v>1256</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
-        <x:v>1261</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
-        <x:v>1262</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="J288" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>165920.15</x:v>
       </x:c>
       <x:c r="K288" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>165920.15</x:v>
       </x:c>
       <x:c r="L288" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M288" s="4">
-        <x:v>29840.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N288" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
-        <x:v>1263</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
-        <x:v>1264</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
-        <x:v>1265</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
-        <x:v>1266</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="J289" s="4">
-        <x:v>178755.17</x:v>
+        <x:v>56373</x:v>
       </x:c>
       <x:c r="K289" s="4">
-        <x:v>178755.17</x:v>
+        <x:v>56373</x:v>
       </x:c>
       <x:c r="L289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M289" s="4">
-        <x:v>0</x:v>
+        <x:v>11000</x:v>
       </x:c>
       <x:c r="N289" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
-        <x:v>1268</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="H290" s="3" t="s">
-        <x:v>1269</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="I290" s="3" t="s">
-        <x:v>1270</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="J290" s="4">
-        <x:v>51326.91</x:v>
+        <x:v>181583.48</x:v>
       </x:c>
       <x:c r="K290" s="4">
-        <x:v>51326.91</x:v>
+        <x:v>181583.48</x:v>
       </x:c>
       <x:c r="L290" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M290" s="4">
-        <x:v>0</x:v>
+        <x:v>38195.35</x:v>
       </x:c>
       <x:c r="N290" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
-        <x:v>1271</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
-        <x:v>1272</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
-        <x:v>1274</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
-        <x:v>1275</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="J291" s="4">
-        <x:v>71132.63</x:v>
+        <x:v>96157.29</x:v>
       </x:c>
       <x:c r="K291" s="4">
-        <x:v>71132.63</x:v>
+        <x:v>96157.29</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
-        <x:v>14226.52</x:v>
+        <x:v>19231</x:v>
       </x:c>
       <x:c r="N291" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
-        <x:v>1278</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
-        <x:v>1279</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
-        <x:v>1280</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="J292" s="4">
-        <x:v>153358.41</x:v>
+        <x:v>96209.97</x:v>
       </x:c>
       <x:c r="K292" s="4">
-        <x:v>153358.41</x:v>
+        <x:v>96209.97</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M292" s="4">
-        <x:v>31370.82</x:v>
+        <x:v>19241.99</x:v>
       </x:c>
       <x:c r="N292" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
-        <x:v>1281</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
-        <x:v>1282</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
-        <x:v>1283</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
-        <x:v>1284</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
-        <x:v>1285</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>0</x:v>
+        <x:v>96983.77</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>0</x:v>
+        <x:v>96983.77</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>69012.77</x:v>
+        <x:v>19396.75</x:v>
       </x:c>
       <x:c r="N293" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
-        <x:v>1286</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
-        <x:v>1290</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>166832.23</x:v>
+        <x:v>154178.31</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>166832.23</x:v>
+        <x:v>154178.31</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>33366.44</x:v>
+        <x:v>30835.66</x:v>
       </x:c>
       <x:c r="N294" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>1291</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>1293</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>1294</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>177066.01</x:v>
+        <x:v>137440.96</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>177066.01</x:v>
+        <x:v>137440.96</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>35413.2</x:v>
+        <x:v>50722.63</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
-        <x:v>1297</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
-        <x:v>1298</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>215264.84</x:v>
+        <x:v>27953.55</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>215264.84</x:v>
+        <x:v>27953.55</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>43052.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N296" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
-        <x:v>1300</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
-        <x:v>1301</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
-        <x:v>1303</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="J297" s="4">
-        <x:v>178841.6</x:v>
+        <x:v>358616.69</x:v>
       </x:c>
       <x:c r="K297" s="4">
-        <x:v>178841.6</x:v>
+        <x:v>358616.69</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
-        <x:v>35768.32</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="N297" s="5">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
-        <x:v>1304</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
-        <x:v>1306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
-        <x:v>1307</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="J298" s="4">
-        <x:v>26488.28</x:v>
+        <x:v>168630.06</x:v>
       </x:c>
       <x:c r="K298" s="4">
-        <x:v>26488.28</x:v>
+        <x:v>168630.06</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N298" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
-        <x:v>1309</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
-        <x:v>1310</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
-        <x:v>1313</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="J299" s="4">
-        <x:v>157754.2</x:v>
+        <x:v>92015.05</x:v>
       </x:c>
       <x:c r="K299" s="4">
-        <x:v>157754.2</x:v>
+        <x:v>92015.05</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
-        <x:v>31550.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N299" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
-        <x:v>1317</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
-        <x:v>1318</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>244346.13</x:v>
+        <x:v>27296.64</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>244346.13</x:v>
+        <x:v>27296.64</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>48869.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N300" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>1319</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
-        <x:v>1320</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
-        <x:v>1323</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="J301" s="4">
-        <x:v>178831.73</x:v>
+        <x:v>281198.29</x:v>
       </x:c>
       <x:c r="K301" s="4">
-        <x:v>178831.73</x:v>
+        <x:v>281198.29</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N301" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1324</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
-        <x:v>1327</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
-        <x:v>1328</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="J302" s="4">
-        <x:v>176259.29</x:v>
+        <x:v>84300.21</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>176259.29</x:v>
+        <x:v>84300.21</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>0</x:v>
+        <x:v>16860.04</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>1329</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
-        <x:v>1332</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>176456.85</x:v>
+        <x:v>112288.9</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>176456.85</x:v>
+        <x:v>112288.9</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>0</x:v>
+        <x:v>89831.12</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
-        <x:v>1335</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1336</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="J304" s="4">
-        <x:v>1299663.82</x:v>
+        <x:v>154205.21</x:v>
       </x:c>
       <x:c r="K304" s="4">
-        <x:v>1299663.82</x:v>
+        <x:v>154205.21</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
-        <x:v>0</x:v>
+        <x:v>30923.96</x:v>
       </x:c>
       <x:c r="N304" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>1338</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1339</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
-        <x:v>1340</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>1533788.86</x:v>
+        <x:v>169772.62</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>1533788.86</x:v>
+        <x:v>169772.62</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>726579.53</x:v>
+        <x:v>33954.53</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>64</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
-        <x:v>1343</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
-        <x:v>1346</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
-        <x:v>1347</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="J306" s="4">
-        <x:v>189410.4</x:v>
+        <x:v>167336.02</x:v>
       </x:c>
       <x:c r="K306" s="4">
-        <x:v>189410.4</x:v>
+        <x:v>167336.02</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
-        <x:v>37882.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N306" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
-        <x:v>1350</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>1351</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="J307" s="4">
-        <x:v>215734.71</x:v>
+        <x:v>80912</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>215734.71</x:v>
+        <x:v>80912</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>43146.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>1354</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
-        <x:v>1355</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>52448.91</x:v>
+        <x:v>68263.02</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>52448.91</x:v>
+        <x:v>68263.02</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>10489.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
-        <x:v>1360</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J309" s="4">
-        <x:v>151234.62</x:v>
+        <x:v>41402.66</x:v>
       </x:c>
       <x:c r="K309" s="4">
-        <x:v>151234.62</x:v>
+        <x:v>41402.66</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
-        <x:v>30246.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N309" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1361</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1362</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
-        <x:v>1363</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
-        <x:v>1364</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>549507.11</x:v>
+        <x:v>143514.66</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>549507.11</x:v>
+        <x:v>143514.66</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>0</x:v>
+        <x:v>28702.92</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>50</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1365</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1366</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
-        <x:v>1367</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="J311" s="4">
-        <x:v>56990.39</x:v>
+        <x:v>144398.93</x:v>
       </x:c>
       <x:c r="K311" s="4">
-        <x:v>56990.39</x:v>
+        <x:v>144398.93</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
-        <x:v>11000</x:v>
+        <x:v>28879</x:v>
       </x:c>
       <x:c r="N311" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
-        <x:v>1369</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
-        <x:v>1370</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
-        <x:v>1371</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
-        <x:v>1372</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>1326508.94</x:v>
+        <x:v>177727.84</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>1326508.94</x:v>
+        <x:v>177727.84</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>0</x:v>
+        <x:v>35545.57</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
-        <x:v>1375</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
-        <x:v>1376</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J313" s="4">
-        <x:v>69244.49</x:v>
+        <x:v>31424.07</x:v>
       </x:c>
       <x:c r="K313" s="4">
-        <x:v>69244.49</x:v>
+        <x:v>31424.07</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N313" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
-        <x:v>1378</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1379</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
-        <x:v>1380</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
-        <x:v>1381</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="J314" s="4">
-        <x:v>378333.12</x:v>
+        <x:v>74481.32</x:v>
       </x:c>
       <x:c r="K314" s="4">
-        <x:v>378333.12</x:v>
+        <x:v>74481.32</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
-        <x:v>75666</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N314" s="5">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="G315" s="3" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="H315" s="3" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="I315" s="3" t="s">
         <x:v>1374</x:v>
       </x:c>
-      <x:c r="G315" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J315" s="4">
-        <x:v>282388.35</x:v>
+        <x:v>119122</x:v>
       </x:c>
       <x:c r="K315" s="4">
-        <x:v>282388.35</x:v>
+        <x:v>119122</x:v>
       </x:c>
       <x:c r="L315" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M315" s="4">
-        <x:v>60551.96</x:v>
+        <x:v>23824.4</x:v>
       </x:c>
       <x:c r="N315" s="5">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
-        <x:v>1385</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="J316" s="4">
-        <x:v>366329.05</x:v>
+        <x:v>355953.2</x:v>
       </x:c>
       <x:c r="K316" s="4">
-        <x:v>366329.05</x:v>
+        <x:v>355953.2</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
-        <x:v>73265.81</x:v>
+        <x:v>71190.64</x:v>
       </x:c>
       <x:c r="N316" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
-        <x:v>1389</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
-        <x:v>1390</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
-        <x:v>1391</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="J317" s="4">
-        <x:v>178728.83</x:v>
+        <x:v>197473</x:v>
       </x:c>
       <x:c r="K317" s="4">
-        <x:v>178728.83</x:v>
+        <x:v>197473</x:v>
       </x:c>
       <x:c r="L317" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M317" s="4">
-        <x:v>35745.76</x:v>
+        <x:v>39494.6</x:v>
       </x:c>
       <x:c r="N317" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
-        <x:v>1392</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
-        <x:v>1393</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
-        <x:v>1394</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="J318" s="4">
-        <x:v>16503.11</x:v>
+        <x:v>247465.78</x:v>
       </x:c>
       <x:c r="K318" s="4">
-        <x:v>16503.11</x:v>
+        <x:v>247465.78</x:v>
       </x:c>
       <x:c r="L318" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M318" s="4">
-        <x:v>0</x:v>
+        <x:v>84858.39</x:v>
       </x:c>
       <x:c r="N318" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
-        <x:v>1397</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
-        <x:v>1398</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
-        <x:v>1399</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
-        <x:v>1400</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>466092.65</x:v>
+        <x:v>6028.97</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>466092.65</x:v>
+        <x:v>6028.97</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>90000</x:v>
+        <x:v>1205.79</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
-        <x:v>1397</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
-        <x:v>1401</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
-        <x:v>1402</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
-        <x:v>1403</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>116570.51</x:v>
+        <x:v>102983.1</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>116570.51</x:v>
+        <x:v>102983.1</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>23000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
-        <x:v>1405</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
-        <x:v>1407</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
-        <x:v>1408</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="J321" s="4">
-        <x:v>383407.98</x:v>
+        <x:v>178868.76</x:v>
       </x:c>
       <x:c r="K321" s="4">
-        <x:v>383407.98</x:v>
+        <x:v>178868.76</x:v>
       </x:c>
       <x:c r="L321" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>35773.75</x:v>
       </x:c>
       <x:c r="N321" s="5">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
-        <x:v>1409</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
-        <x:v>1410</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="J322" s="4">
-        <x:v>145287.97</x:v>
+        <x:v>157062.73</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>145287.97</x:v>
+        <x:v>157062.73</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>0</x:v>
+        <x:v>31412.55</x:v>
       </x:c>
       <x:c r="N322" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
-        <x:v>1413</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
-        <x:v>1414</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
-        <x:v>1415</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="J323" s="4">
-        <x:v>267810.91</x:v>
+        <x:v>49479.7</x:v>
       </x:c>
       <x:c r="K323" s="4">
-        <x:v>267810.91</x:v>
+        <x:v>49479.7</x:v>
       </x:c>
       <x:c r="L323" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M323" s="4">
-        <x:v>53562.18</x:v>
+        <x:v>9895</x:v>
       </x:c>
       <x:c r="N323" s="5">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H324" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="I324" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="J324" s="4">
-        <x:v>160250.54</x:v>
+        <x:v>145748.12</x:v>
       </x:c>
       <x:c r="K324" s="4">
-        <x:v>160250.54</x:v>
+        <x:v>145748.12</x:v>
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
-        <x:v>32050.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N324" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
-        <x:v>1424</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="J325" s="4">
-        <x:v>127354.16</x:v>
+        <x:v>223220.63</x:v>
       </x:c>
       <x:c r="K325" s="4">
-        <x:v>127354.16</x:v>
+        <x:v>223220.63</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
-        <x:v>18193.45</x:v>
+        <x:v>44644.13</x:v>
       </x:c>
       <x:c r="N325" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
-        <x:v>1425</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
-        <x:v>1427</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
-        <x:v>1428</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="J326" s="4">
-        <x:v>618967.91</x:v>
+        <x:v>178367.45</x:v>
       </x:c>
       <x:c r="K326" s="4">
-        <x:v>618967.91</x:v>
+        <x:v>178367.45</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M326" s="4">
-        <x:v>0</x:v>
+        <x:v>35673.49</x:v>
       </x:c>
       <x:c r="N326" s="5">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="J327" s="4">
-        <x:v>94566.91</x:v>
+        <x:v>94119.1</x:v>
       </x:c>
       <x:c r="K327" s="4">
-        <x:v>94566.91</x:v>
+        <x:v>94119.1</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
-        <x:v>0</x:v>
+        <x:v>18823.82</x:v>
       </x:c>
       <x:c r="N327" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
-        <x:v>1436</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
-        <x:v>1437</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
-        <x:v>1438</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="J328" s="4">
-        <x:v>112788.82</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K328" s="4">
-        <x:v>112788.82</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
-        <x:v>22557.76</x:v>
+        <x:v>29840.11</x:v>
       </x:c>
       <x:c r="N328" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H329" s="3" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="I329" s="3" t="s">
         <x:v>1436</x:v>
       </x:c>
-      <x:c r="H329" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J329" s="4">
-        <x:v>185077.63</x:v>
+        <x:v>178755.17</x:v>
       </x:c>
       <x:c r="K329" s="4">
-        <x:v>185077.63</x:v>
+        <x:v>178755.17</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
-        <x:v>37015.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N329" s="5">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
-        <x:v>1436</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
-        <x:v>1443</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="J330" s="4">
-        <x:v>1319316.1</x:v>
+        <x:v>51326.91</x:v>
       </x:c>
       <x:c r="K330" s="4">
-        <x:v>1319316.1</x:v>
+        <x:v>51326.91</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
-        <x:v>0</x:v>
+        <x:v>10265.38</x:v>
       </x:c>
       <x:c r="N330" s="5">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
-        <x:v>1444</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="G331" s="3" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="H331" s="3" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="I331" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
-      <x:c r="G331" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J331" s="4">
-        <x:v>237917.61</x:v>
+        <x:v>71132.63</x:v>
       </x:c>
       <x:c r="K331" s="4">
-        <x:v>237917.61</x:v>
+        <x:v>71132.63</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
-        <x:v>47583.52</x:v>
+        <x:v>14226.52</x:v>
       </x:c>
       <x:c r="N331" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
-        <x:v>1444</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
-        <x:v>1445</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="H332" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
-      <x:c r="H332" s="3" t="s">
+      <x:c r="I332" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
-      <x:c r="I332" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J332" s="4">
-        <x:v>1039577.32</x:v>
+        <x:v>153358.41</x:v>
       </x:c>
       <x:c r="K332" s="4">
-        <x:v>1039577.32</x:v>
+        <x:v>153358.41</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
-        <x:v>0</x:v>
+        <x:v>62493.49</x:v>
       </x:c>
       <x:c r="N332" s="5">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
-        <x:v>1452</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="G333" s="3" t="s">
         <x:v>1453</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="J333" s="4">
-        <x:v>136277.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K333" s="4">
-        <x:v>136277.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
-        <x:v>27359.6</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="N333" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
-        <x:v>1458</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
-        <x:v>1459</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="J334" s="4">
-        <x:v>176456.85</x:v>
+        <x:v>166832.23</x:v>
       </x:c>
       <x:c r="K334" s="4">
-        <x:v>176456.85</x:v>
+        <x:v>166832.23</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
-        <x:v>0</x:v>
+        <x:v>33366.44</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
-        <x:v>1460</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
-        <x:v>1461</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
-        <x:v>1462</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="J335" s="4">
-        <x:v>170229.5</x:v>
+        <x:v>177066.01</x:v>
       </x:c>
       <x:c r="K335" s="4">
-        <x:v>170229.5</x:v>
+        <x:v>177066.01</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
-        <x:v>34045</x:v>
+        <x:v>35413.2</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="J336" s="4">
-        <x:v>129097.52</x:v>
+        <x:v>215264.84</x:v>
       </x:c>
       <x:c r="K336" s="4">
-        <x:v>129097.52</x:v>
+        <x:v>215264.84</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
-        <x:v>0</x:v>
+        <x:v>43052.96</x:v>
       </x:c>
       <x:c r="N336" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
-        <x:v>1472</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
-        <x:v>1473</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="J337" s="4">
-        <x:v>184047.29</x:v>
+        <x:v>98182.32</x:v>
       </x:c>
       <x:c r="K337" s="4">
-        <x:v>184047.29</x:v>
+        <x:v>98182.32</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
-        <x:v>50168.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N337" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
-        <x:v>1474</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
-        <x:v>1475</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
-        <x:v>1476</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
-        <x:v>1477</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="J338" s="4">
-        <x:v>374400.84</x:v>
+        <x:v>178841.6</x:v>
       </x:c>
       <x:c r="K338" s="4">
-        <x:v>374400.84</x:v>
+        <x:v>178841.6</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M338" s="4">
-        <x:v>74880</x:v>
+        <x:v>35768.32</x:v>
       </x:c>
       <x:c r="N338" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
-        <x:v>1478</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
-        <x:v>1480</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
-        <x:v>1481</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="J339" s="4">
-        <x:v>78333.81</x:v>
+        <x:v>26488.28</x:v>
       </x:c>
       <x:c r="K339" s="4">
-        <x:v>78333.81</x:v>
+        <x:v>26488.28</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M339" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N339" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O339" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B340" s="3" t="s">
-        <x:v>1482</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="C340" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D340" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E340" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F340" s="3" t="s">
-        <x:v>1483</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G340" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H340" s="3" t="s">
-        <x:v>1484</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="I340" s="3" t="s">
-        <x:v>1485</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="J340" s="4">
-        <x:v>199768.28</x:v>
+        <x:v>157754.2</x:v>
       </x:c>
       <x:c r="K340" s="4">
-        <x:v>199768.28</x:v>
+        <x:v>157754.2</x:v>
       </x:c>
       <x:c r="L340" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M340" s="4">
-        <x:v>39953.66</x:v>
+        <x:v>31550.84</x:v>
       </x:c>
       <x:c r="N340" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O340" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B341" s="3" t="s">
-        <x:v>1486</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E341" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F341" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G341" s="3" t="s">
-        <x:v>1488</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="H341" s="3" t="s">
-        <x:v>1489</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="I341" s="3" t="s">
-        <x:v>1490</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="J341" s="4">
-        <x:v>785628.6</x:v>
+        <x:v>244346.13</x:v>
       </x:c>
       <x:c r="K341" s="4">
-        <x:v>785628.6</x:v>
+        <x:v>244346.13</x:v>
       </x:c>
       <x:c r="L341" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M341" s="4">
-        <x:v>0</x:v>
+        <x:v>48869.23</x:v>
       </x:c>
       <x:c r="N341" s="5">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O341" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B342" s="3" t="s">
-        <x:v>1491</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
-        <x:v>1492</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
-        <x:v>1493</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="J342" s="4">
-        <x:v>36717.12</x:v>
+        <x:v>178831.73</x:v>
       </x:c>
       <x:c r="K342" s="4">
-        <x:v>36717.12</x:v>
+        <x:v>178831.73</x:v>
       </x:c>
       <x:c r="L342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M342" s="4">
-        <x:v>0</x:v>
+        <x:v>35766.35</x:v>
       </x:c>
       <x:c r="N342" s="5">
-        <x:v>30</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
-        <x:v>1496</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G343" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="H343" s="3" t="s">
-        <x:v>1497</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="I343" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="J343" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="K343" s="4">
-        <x:v>127822.96</x:v>
+        <x:v>176259.29</x:v>
       </x:c>
       <x:c r="L343" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M343" s="4">
-        <x:v>26011.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N343" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B344" s="3" t="s">
-        <x:v>1499</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
-        <x:v>1500</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
-        <x:v>1501</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
-        <x:v>1502</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
-        <x:v>1503</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>61778.01</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>61778.01</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>0</x:v>
+        <x:v>35291.37</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
-        <x:v>1504</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
-        <x:v>1505</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
-        <x:v>1506</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
-        <x:v>1507</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="J345" s="4">
-        <x:v>363874.76</x:v>
+        <x:v>1299663.82</x:v>
       </x:c>
       <x:c r="K345" s="4">
-        <x:v>363874.76</x:v>
+        <x:v>1299663.82</x:v>
       </x:c>
       <x:c r="L345" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M345" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N345" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
-        <x:v>1508</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
-        <x:v>1509</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
-        <x:v>1510</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
-        <x:v>1511</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="J346" s="4">
-        <x:v>270001.59</x:v>
+        <x:v>1533788.86</x:v>
       </x:c>
       <x:c r="K346" s="4">
-        <x:v>270001.59</x:v>
+        <x:v>1533788.86</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
-        <x:v>54000.32</x:v>
+        <x:v>726579.53</x:v>
       </x:c>
       <x:c r="N346" s="5">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
-        <x:v>1512</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
-        <x:v>1514</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
-        <x:v>1515</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="J347" s="4">
-        <x:v>178920.63</x:v>
+        <x:v>189410.4</x:v>
       </x:c>
       <x:c r="K347" s="4">
-        <x:v>178920.63</x:v>
+        <x:v>189410.4</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
-        <x:v>35784.13</x:v>
+        <x:v>37882.08</x:v>
       </x:c>
       <x:c r="N347" s="5">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
-        <x:v>1516</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
-        <x:v>1517</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
-        <x:v>1518</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
-        <x:v>1519</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>185161.69</x:v>
+        <x:v>215734.71</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>185161.69</x:v>
+        <x:v>215734.71</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>40225.17</x:v>
+        <x:v>43146.94</x:v>
       </x:c>
       <x:c r="N348" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
-        <x:v>1520</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
-        <x:v>1521</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
-        <x:v>1522</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>136585.3</x:v>
+        <x:v>52448.91</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>136585.3</x:v>
+        <x:v>52448.91</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>0</x:v>
+        <x:v>10489.78</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
-        <x:v>1520</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
-        <x:v>1521</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
-        <x:v>1524</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
-        <x:v>1525</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="J350" s="4">
-        <x:v>214458.15</x:v>
+        <x:v>155016.3</x:v>
       </x:c>
       <x:c r="K350" s="4">
-        <x:v>214458.15</x:v>
+        <x:v>155016.3</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>42891.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
-        <x:v>1526</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
-        <x:v>1527</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
-        <x:v>1528</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="I351" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="J351" s="4">
-        <x:v>173257.61</x:v>
+        <x:v>151234.62</x:v>
       </x:c>
       <x:c r="K351" s="4">
-        <x:v>173257.61</x:v>
+        <x:v>151234.62</x:v>
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
-        <x:v>0</x:v>
+        <x:v>30246.92</x:v>
       </x:c>
       <x:c r="N351" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
-        <x:v>1533</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
-        <x:v>1534</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="J352" s="4">
-        <x:v>139098.29</x:v>
+        <x:v>65067.44</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>139098.29</x:v>
+        <x:v>65067.44</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>27819.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N352" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
-        <x:v>1535</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
-        <x:v>1537</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
-        <x:v>1538</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="J353" s="4">
-        <x:v>134369.15</x:v>
+        <x:v>549507.11</x:v>
       </x:c>
       <x:c r="K353" s="4">
-        <x:v>134369.15</x:v>
+        <x:v>549507.11</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
-        <x:v>37557.97</x:v>
+        <x:v>109901.42</x:v>
       </x:c>
       <x:c r="N353" s="5">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
-        <x:v>1539</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
-        <x:v>1540</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
-        <x:v>1541</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>98676.23</x:v>
+        <x:v>56990.39</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>98676.23</x:v>
+        <x:v>56990.39</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>0</x:v>
+        <x:v>11000</x:v>
       </x:c>
       <x:c r="N354" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
-        <x:v>1543</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
-        <x:v>1544</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
-        <x:v>1546</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
-        <x:v>1547</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="J355" s="4">
-        <x:v>178485.16</x:v>
+        <x:v>1326508.94</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>178485.16</x:v>
+        <x:v>1326508.94</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>35697.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1548</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
-        <x:v>1549</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
-        <x:v>1550</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1551</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="J356" s="4">
-        <x:v>177836.5</x:v>
+        <x:v>69244.49</x:v>
       </x:c>
       <x:c r="K356" s="4">
-        <x:v>177836.5</x:v>
+        <x:v>69244.49</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N356" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
-        <x:v>1552</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
-        <x:v>1553</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
-        <x:v>994</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
-        <x:v>1554</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
-        <x:v>1555</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="J357" s="4">
-        <x:v>128567.4</x:v>
+        <x:v>378333.12</x:v>
       </x:c>
       <x:c r="K357" s="4">
-        <x:v>128567.4</x:v>
+        <x:v>378333.12</x:v>
       </x:c>
       <x:c r="L357" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M357" s="4">
-        <x:v>0</x:v>
+        <x:v>75666</x:v>
       </x:c>
       <x:c r="N357" s="5">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
-        <x:v>1556</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
-        <x:v>1557</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
-        <x:v>1559</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="J358" s="4">
-        <x:v>59614.69</x:v>
+        <x:v>366329.05</x:v>
       </x:c>
       <x:c r="K358" s="4">
-        <x:v>59614.69</x:v>
+        <x:v>366329.05</x:v>
       </x:c>
       <x:c r="L358" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M358" s="4">
-        <x:v>0</x:v>
+        <x:v>73265.81</x:v>
       </x:c>
       <x:c r="N358" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
-        <x:v>1560</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
-        <x:v>1561</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G359" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
-        <x:v>1562</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
-        <x:v>1563</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="J359" s="4">
-        <x:v>947243.12</x:v>
+        <x:v>282388.35</x:v>
       </x:c>
       <x:c r="K359" s="4">
-        <x:v>947243.12</x:v>
+        <x:v>282388.35</x:v>
       </x:c>
       <x:c r="L359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M359" s="4">
-        <x:v>0</x:v>
+        <x:v>60551.96</x:v>
       </x:c>
       <x:c r="N359" s="5">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
-        <x:v>1564</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F360" s="3" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="G360" s="3" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="H360" s="3" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="I360" s="3" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="J360" s="4">
+        <x:v>1256821.92</x:v>
+      </x:c>
+      <x:c r="K360" s="4">
+        <x:v>1256821.92</x:v>
+      </x:c>
+      <x:c r="L360" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M360" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N360" s="5">
         <x:v>40</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
-        <x:v>1568</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
-        <x:v>1569</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
-        <x:v>1570</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
-        <x:v>1571</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>95502.04</x:v>
+        <x:v>178728.83</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>95502.04</x:v>
+        <x:v>178728.83</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>19100.4</x:v>
+        <x:v>35745.76</x:v>
       </x:c>
       <x:c r="N361" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
-        <x:v>1572</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1573</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
-        <x:v>1574</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
-        <x:v>1575</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="J362" s="4">
-        <x:v>131910.43</x:v>
+        <x:v>16503.11</x:v>
       </x:c>
       <x:c r="K362" s="4">
-        <x:v>131910.43</x:v>
+        <x:v>16503.11</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N362" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
-        <x:v>1579</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
-        <x:v>1580</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="J363" s="4">
-        <x:v>178912.99</x:v>
+        <x:v>116570.51</x:v>
       </x:c>
       <x:c r="K363" s="4">
-        <x:v>178912.99</x:v>
+        <x:v>116570.51</x:v>
       </x:c>
       <x:c r="L363" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M363" s="4">
-        <x:v>35782.6</x:v>
+        <x:v>23000</x:v>
       </x:c>
       <x:c r="N363" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
-        <x:v>1581</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
-        <x:v>1582</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
-        <x:v>1583</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
-        <x:v>1584</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>262583.15</x:v>
+        <x:v>466092.65</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>262583.15</x:v>
+        <x:v>466092.65</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>0</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
-        <x:v>1585</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
-        <x:v>1586</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
-        <x:v>1587</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
-        <x:v>1588</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>89748.01</x:v>
+        <x:v>383407.98</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>89748.01</x:v>
+        <x:v>383407.98</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>0</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="N365" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
-        <x:v>1590</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
-        <x:v>1591</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
-        <x:v>1592</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="J366" s="4">
-        <x:v>363018.08</x:v>
+        <x:v>145287.97</x:v>
       </x:c>
       <x:c r="K366" s="4">
-        <x:v>363018.08</x:v>
+        <x:v>145287.97</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
-        <x:v>72603.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N366" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
-        <x:v>1593</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
-        <x:v>1594</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
-        <x:v>1595</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
-        <x:v>1596</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>382656.96</x:v>
+        <x:v>267810.91</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>382656.96</x:v>
+        <x:v>267810.91</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>76531.39</x:v>
+        <x:v>88587.67</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
-        <x:v>1597</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
-        <x:v>1598</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
-        <x:v>1599</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
-        <x:v>1600</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>265221.84</x:v>
+        <x:v>160250.54</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>265221.84</x:v>
+        <x:v>160250.54</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>53044.37</x:v>
+        <x:v>32050.11</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
-        <x:v>1601</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
-        <x:v>1602</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
-        <x:v>1603</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
-        <x:v>1604</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="J369" s="4">
-        <x:v>132161.38</x:v>
+        <x:v>127354.16</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>132161.38</x:v>
+        <x:v>127354.16</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>26432</x:v>
+        <x:v>18193.45</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1605</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
-        <x:v>1606</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
-        <x:v>1607</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
-        <x:v>1608</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="J370" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>289518.77</x:v>
       </x:c>
       <x:c r="K370" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>289518.77</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N370" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1609</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
-        <x:v>1610</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
-        <x:v>1612</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>332146.26</x:v>
+        <x:v>618967.91</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>332146.26</x:v>
+        <x:v>618967.91</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>66429.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N371" s="5">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
-        <x:v>1613</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
-        <x:v>1614</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
-        <x:v>1615</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
-        <x:v>1616</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="J372" s="4">
-        <x:v>177563.2</x:v>
+        <x:v>94566.91</x:v>
       </x:c>
       <x:c r="K372" s="4">
-        <x:v>177563.2</x:v>
+        <x:v>94566.91</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
-        <x:v>35512.64</x:v>
+        <x:v>18913.38</x:v>
       </x:c>
       <x:c r="N372" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1617</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
-        <x:v>1618</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
-        <x:v>1619</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
-        <x:v>1620</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="J373" s="4">
-        <x:v>132893.35</x:v>
+        <x:v>1319316.1</x:v>
       </x:c>
       <x:c r="K373" s="4">
-        <x:v>132893.35</x:v>
+        <x:v>1319316.1</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
-        <x:v>0</x:v>
+        <x:v>263863.22</x:v>
       </x:c>
       <x:c r="N373" s="5">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1621</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
-        <x:v>1622</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
-        <x:v>1623</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
-        <x:v>1624</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
-        <x:v>1625</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>1324279.72</x:v>
+        <x:v>112788.82</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>1324279.72</x:v>
+        <x:v>112788.82</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>0</x:v>
+        <x:v>22557.76</x:v>
       </x:c>
       <x:c r="N374" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
-        <x:v>1627</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
-        <x:v>1628</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
-        <x:v>1629</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="J375" s="4">
-        <x:v>1328836.1</x:v>
+        <x:v>185077.63</x:v>
       </x:c>
       <x:c r="K375" s="4">
-        <x:v>1328836.1</x:v>
+        <x:v>185077.63</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
-        <x:v>265000</x:v>
+        <x:v>37015.53</x:v>
       </x:c>
       <x:c r="N375" s="5">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
-        <x:v>1630</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
-        <x:v>1631</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="H376" s="3" t="s">
-        <x:v>1632</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="I376" s="3" t="s">
-        <x:v>1633</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="J376" s="4">
-        <x:v>638887.83</x:v>
+        <x:v>237917.61</x:v>
       </x:c>
       <x:c r="K376" s="4">
-        <x:v>638887.83</x:v>
+        <x:v>237917.61</x:v>
       </x:c>
       <x:c r="L376" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M376" s="4">
-        <x:v>0</x:v>
+        <x:v>47583.52</x:v>
       </x:c>
       <x:c r="N376" s="5">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
-        <x:v>1634</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
-        <x:v>1635</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
-        <x:v>1636</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
-        <x:v>1637</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="J377" s="4">
-        <x:v>177517.1</x:v>
+        <x:v>1039577.32</x:v>
       </x:c>
       <x:c r="K377" s="4">
-        <x:v>177517.1</x:v>
+        <x:v>1039577.32</x:v>
       </x:c>
       <x:c r="L377" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M377" s="4">
-        <x:v>35503.42</x:v>
+        <x:v>207915.46</x:v>
       </x:c>
       <x:c r="N377" s="5">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
-        <x:v>1638</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
-        <x:v>1639</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
-        <x:v>1640</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
-        <x:v>1641</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>176772.95</x:v>
+        <x:v>136277.81</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>176772.95</x:v>
+        <x:v>136277.81</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>35354.59</x:v>
+        <x:v>27359.6</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
-        <x:v>1642</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
-        <x:v>1643</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
-        <x:v>1645</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="J379" s="4">
-        <x:v>178702.48</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="K379" s="4">
-        <x:v>178702.48</x:v>
+        <x:v>176456.85</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
-        <x:v>35740.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N379" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
-        <x:v>1646</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
-        <x:v>1647</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
-        <x:v>1648</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
-        <x:v>1649</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>176777.89</x:v>
+        <x:v>170229.5</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>176777.89</x:v>
+        <x:v>170229.5</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>35355.58</x:v>
+        <x:v>34045</x:v>
       </x:c>
       <x:c r="N380" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
-        <x:v>1650</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
-        <x:v>1651</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
-        <x:v>1652</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
-        <x:v>1653</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="J381" s="4">
-        <x:v>360820.63</x:v>
+        <x:v>129097.52</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>360820.63</x:v>
+        <x:v>129097.52</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>88917.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1654</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1655</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
-        <x:v>1656</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
-        <x:v>1657</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="J382" s="4">
-        <x:v>178888.53</x:v>
+        <x:v>184047.29</x:v>
       </x:c>
       <x:c r="K382" s="4">
-        <x:v>178888.53</x:v>
+        <x:v>184047.29</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
-        <x:v>35777.7</x:v>
+        <x:v>50168.59</x:v>
       </x:c>
       <x:c r="N382" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
-        <x:v>1658</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
-        <x:v>1659</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
-        <x:v>1660</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
-        <x:v>1661</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
-        <x:v>1662</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="J383" s="4">
-        <x:v>115991.07</x:v>
+        <x:v>1258505.09</x:v>
       </x:c>
       <x:c r="K383" s="4">
-        <x:v>115991.07</x:v>
+        <x:v>1258505.09</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
-        <x:v>33925.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N383" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
-        <x:v>1663</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
-        <x:v>1664</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
-        <x:v>1665</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
-        <x:v>1666</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="J384" s="4">
-        <x:v>328929.51</x:v>
+        <x:v>374400.84</x:v>
       </x:c>
       <x:c r="K384" s="4">
-        <x:v>328929.51</x:v>
+        <x:v>374400.84</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
-        <x:v>0</x:v>
+        <x:v>74880</x:v>
       </x:c>
       <x:c r="N384" s="5">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
-        <x:v>1667</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
-        <x:v>1669</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H385" s="3" t="s">
-        <x:v>1670</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
-        <x:v>1671</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="J385" s="4">
-        <x:v>76500.39</x:v>
+        <x:v>95126.67</x:v>
       </x:c>
       <x:c r="K385" s="4">
-        <x:v>76500.39</x:v>
+        <x:v>95126.67</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
-        <x:v>15300</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N385" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
-        <x:v>1673</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
-        <x:v>1674</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
-        <x:v>1675</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
-        <x:v>1676</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>198976.79</x:v>
+        <x:v>78333.81</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>198976.79</x:v>
+        <x:v>78333.81</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>39778.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
-        <x:v>1677</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
-        <x:v>1678</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
-        <x:v>1679</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
-        <x:v>1680</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>173616.53</x:v>
+        <x:v>199768.28</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>173616.53</x:v>
+        <x:v>199768.28</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>69446.61</x:v>
+        <x:v>39953.66</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
-        <x:v>1681</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
-        <x:v>1682</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>1683</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
-        <x:v>1684</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
-        <x:v>1685</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="J388" s="4">
-        <x:v>176132.52</x:v>
+        <x:v>142828.31</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>176132.52</x:v>
+        <x:v>142828.31</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>35226.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
-        <x:v>1686</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
-        <x:v>1687</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
-        <x:v>1688</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
-        <x:v>1689</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="J389" s="4">
-        <x:v>180995.51</x:v>
+        <x:v>785628.6</x:v>
       </x:c>
       <x:c r="K389" s="4">
-        <x:v>180995.51</x:v>
+        <x:v>785628.6</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M389" s="4">
-        <x:v>72398.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N389" s="5">
-        <x:v>18</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
-        <x:v>1690</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
-        <x:v>1691</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
-        <x:v>1692</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
-        <x:v>1693</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="J390" s="4">
-        <x:v>199416.87</x:v>
+        <x:v>36717.12</x:v>
       </x:c>
       <x:c r="K390" s="4">
-        <x:v>199416.87</x:v>
+        <x:v>36717.12</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M390" s="4">
-        <x:v>79766.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N390" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
-        <x:v>1694</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
-        <x:v>1695</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H391" s="3" t="s">
-        <x:v>1696</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="I391" s="3" t="s">
-        <x:v>1697</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="J391" s="4">
-        <x:v>196867.36</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="K391" s="4">
-        <x:v>196867.36</x:v>
+        <x:v>127822.96</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M391" s="4">
-        <x:v>35000</x:v>
+        <x:v>53687.31</x:v>
       </x:c>
       <x:c r="N391" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
-        <x:v>1698</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
-        <x:v>1699</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
-        <x:v>1700</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
-        <x:v>1701</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="J392" s="4">
-        <x:v>158085.24</x:v>
+        <x:v>61778.01</x:v>
       </x:c>
       <x:c r="K392" s="4">
-        <x:v>158085.24</x:v>
+        <x:v>61778.01</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M392" s="4">
-        <x:v>63234.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N392" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
-        <x:v>1703</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
-        <x:v>1704</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="J393" s="4">
-        <x:v>199040.2</x:v>
+        <x:v>363874.76</x:v>
       </x:c>
       <x:c r="K393" s="4">
-        <x:v>199040.2</x:v>
+        <x:v>363874.76</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
-        <x:v>39369.47</x:v>
+        <x:v>72774.95</x:v>
       </x:c>
       <x:c r="N393" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
-        <x:v>1706</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
-        <x:v>1707</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
-        <x:v>1708</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
-        <x:v>1709</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
-        <x:v>1710</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="J394" s="4">
-        <x:v>197878.23</x:v>
+        <x:v>735742.37</x:v>
       </x:c>
       <x:c r="K394" s="4">
-        <x:v>197878.23</x:v>
+        <x:v>735742.37</x:v>
       </x:c>
       <x:c r="L394" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M394" s="4">
-        <x:v>39575.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N394" s="5">
-        <x:v>18</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
-        <x:v>1711</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
-        <x:v>1712</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
-        <x:v>1713</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
-        <x:v>1714</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="J395" s="4">
-        <x:v>91802.65</x:v>
+        <x:v>1329325.91</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>91802.65</x:v>
+        <x:v>1329325.91</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>18360.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>18</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
-        <x:v>1715</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
-        <x:v>1716</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
-        <x:v>1717</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H396" s="3" t="s">
-        <x:v>1718</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
-        <x:v>1719</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="J396" s="4">
-        <x:v>141984.43</x:v>
+        <x:v>270001.59</x:v>
       </x:c>
       <x:c r="K396" s="4">
-        <x:v>141984.43</x:v>
+        <x:v>270001.59</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
-        <x:v>28396.89</x:v>
+        <x:v>54000.32</x:v>
       </x:c>
       <x:c r="N396" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
-        <x:v>1720</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1721</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
-        <x:v>1722</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
-        <x:v>1723</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
-        <x:v>1724</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>88214.59</x:v>
+        <x:v>178920.63</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>88214.59</x:v>
+        <x:v>178920.63</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>17642.92</x:v>
+        <x:v>35784.13</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1725</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1726</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
-        <x:v>1727</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
-        <x:v>1728</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>197858.23</x:v>
+        <x:v>185161.69</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>197858.23</x:v>
+        <x:v>185161.69</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>39571.64</x:v>
+        <x:v>40225.17</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1729</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
-        <x:v>1730</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
-        <x:v>1731</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
-        <x:v>1732</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="J399" s="4">
-        <x:v>154865.66</x:v>
+        <x:v>214458.15</x:v>
       </x:c>
       <x:c r="K399" s="4">
-        <x:v>154865.66</x:v>
+        <x:v>214458.15</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
-        <x:v>30677.51</x:v>
+        <x:v>42891.63</x:v>
       </x:c>
       <x:c r="N399" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="C400" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D400" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E400" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F400" s="3" t="s">
         <x:v>1733</x:v>
       </x:c>
-      <x:c r="C400" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G400" s="3" t="s">
-        <x:v>1735</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>140818.86</x:v>
+        <x:v>136585.3</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>140818.86</x:v>
+        <x:v>136585.3</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>28163.77</x:v>
+        <x:v>27317.06</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>888</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1740</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1741</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>199132.28</x:v>
+        <x:v>97398.65</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>199132.28</x:v>
+        <x:v>97398.65</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>39826</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>18</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
-        <x:v>1742</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
-        <x:v>1743</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="J402" s="4">
-        <x:v>197692.54</x:v>
+        <x:v>173257.61</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>197692.54</x:v>
+        <x:v>173257.61</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>39500</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="J403" s="4">
-        <x:v>199940.64</x:v>
+        <x:v>139098.29</x:v>
       </x:c>
       <x:c r="K403" s="4">
-        <x:v>199940.64</x:v>
+        <x:v>139098.29</x:v>
       </x:c>
       <x:c r="L403" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M403" s="4">
-        <x:v>39988.13</x:v>
+        <x:v>27819.39</x:v>
       </x:c>
       <x:c r="N403" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>199998.85</x:v>
+        <x:v>134369.15</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>199998.85</x:v>
+        <x:v>134369.15</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>79880.54</x:v>
+        <x:v>37557.97</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="J405" s="4">
-        <x:v>198908.85</x:v>
+        <x:v>98676.23</x:v>
       </x:c>
       <x:c r="K405" s="4">
-        <x:v>198908.85</x:v>
+        <x:v>98676.23</x:v>
       </x:c>
       <x:c r="L405" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M405" s="4">
-        <x:v>39781.77</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N405" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="J406" s="4">
-        <x:v>178413.78</x:v>
+        <x:v>178485.16</x:v>
       </x:c>
       <x:c r="K406" s="4">
-        <x:v>178413.78</x:v>
+        <x:v>178485.16</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
-        <x:v>35682.76</x:v>
+        <x:v>35697.03</x:v>
       </x:c>
       <x:c r="N406" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1763</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H407" s="3" t="s">
         <x:v>1764</x:v>
       </x:c>
-      <x:c r="H407" s="3" t="s">
+      <x:c r="I407" s="3" t="s">
         <x:v>1765</x:v>
       </x:c>
-      <x:c r="I407" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J407" s="4">
-        <x:v>170097.31</x:v>
+        <x:v>177836.5</x:v>
       </x:c>
       <x:c r="K407" s="4">
-        <x:v>170097.31</x:v>
+        <x:v>177836.5</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
-        <x:v>34019.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N407" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
-        <x:v>1767</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="G408" s="3" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="H408" s="3" t="s">
         <x:v>1768</x:v>
       </x:c>
-      <x:c r="G408" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H408" s="3" t="s">
+      <x:c r="I408" s="3" t="s">
         <x:v>1769</x:v>
       </x:c>
-      <x:c r="I408" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J408" s="4">
-        <x:v>132726.87</x:v>
+        <x:v>128567.4</x:v>
       </x:c>
       <x:c r="K408" s="4">
-        <x:v>132726.87</x:v>
+        <x:v>128567.4</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
-        <x:v>26545.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N408" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="C409" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D409" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E409" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F409" s="3" t="s">
         <x:v>1771</x:v>
       </x:c>
-      <x:c r="C409" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F409" s="3" t="s">
+      <x:c r="G409" s="3" t="s">
         <x:v>1772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="J409" s="4">
-        <x:v>76199.3</x:v>
+        <x:v>1324679.55</x:v>
       </x:c>
       <x:c r="K409" s="4">
-        <x:v>76199.3</x:v>
+        <x:v>1324679.55</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N409" s="5">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1776</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="H410" s="3" t="s">
         <x:v>1777</x:v>
       </x:c>
-      <x:c r="H410" s="3" t="s">
+      <x:c r="I410" s="3" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="I410" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J410" s="4">
-        <x:v>225479.73</x:v>
+        <x:v>473013.37</x:v>
       </x:c>
       <x:c r="K410" s="4">
-        <x:v>225479.73</x:v>
+        <x:v>473013.37</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="C411" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D411" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E411" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F411" s="3" t="s">
         <x:v>1780</x:v>
       </x:c>
-      <x:c r="C411" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F411" s="3" t="s">
+      <x:c r="G411" s="3" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="H411" s="3" t="s">
         <x:v>1781</x:v>
       </x:c>
-      <x:c r="G411" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H411" s="3" t="s">
+      <x:c r="I411" s="3" t="s">
         <x:v>1782</x:v>
       </x:c>
-      <x:c r="I411" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J411" s="4">
-        <x:v>144510.87</x:v>
+        <x:v>59614.69</x:v>
       </x:c>
       <x:c r="K411" s="4">
-        <x:v>144510.87</x:v>
+        <x:v>59614.69</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N411" s="5">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="C412" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D412" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E412" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F412" s="3" t="s">
         <x:v>1784</x:v>
       </x:c>
-      <x:c r="C412" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F412" s="3" t="s">
+      <x:c r="G412" s="3" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="H412" s="3" t="s">
         <x:v>1785</x:v>
       </x:c>
-      <x:c r="G412" s="3" t="s">
+      <x:c r="I412" s="3" t="s">
         <x:v>1786</x:v>
       </x:c>
-      <x:c r="H412" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J412" s="4">
-        <x:v>160773.47</x:v>
+        <x:v>947243.12</x:v>
       </x:c>
       <x:c r="K412" s="4">
-        <x:v>160773.47</x:v>
+        <x:v>947243.12</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M412" s="4">
-        <x:v>34043.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N412" s="5">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D413" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E413" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F413" s="3" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="G413" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H413" s="3" t="s">
         <x:v>1789</x:v>
       </x:c>
-      <x:c r="C413" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F413" s="3" t="s">
+      <x:c r="I413" s="3" t="s">
         <x:v>1790</x:v>
       </x:c>
-      <x:c r="G413" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J413" s="4">
-        <x:v>131220.91</x:v>
+        <x:v>158183.9</x:v>
       </x:c>
       <x:c r="K413" s="4">
-        <x:v>131220.91</x:v>
+        <x:v>158183.9</x:v>
       </x:c>
       <x:c r="L413" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M413" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N413" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="C414" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D414" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E414" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F414" s="3" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="G414" s="3" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="H414" s="3" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="I414" s="3" t="s">
         <x:v>1794</x:v>
       </x:c>
-      <x:c r="C414" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J414" s="4">
-        <x:v>251660.42</x:v>
+        <x:v>169527.61</x:v>
       </x:c>
       <x:c r="K414" s="4">
-        <x:v>251660.42</x:v>
+        <x:v>169527.61</x:v>
       </x:c>
       <x:c r="L414" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M414" s="4">
-        <x:v>0</x:v>
+        <x:v>44332.83</x:v>
       </x:c>
       <x:c r="N414" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
-        <x:v>1799</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
-        <x:v>1800</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H415" s="3" t="s">
-        <x:v>1801</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="I415" s="3" t="s">
-        <x:v>1802</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="J415" s="4">
-        <x:v>178710.71</x:v>
+        <x:v>95502.04</x:v>
       </x:c>
       <x:c r="K415" s="4">
-        <x:v>178710.71</x:v>
+        <x:v>95502.04</x:v>
       </x:c>
       <x:c r="L415" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M415" s="4">
-        <x:v>35742.14</x:v>
+        <x:v>19100.4</x:v>
       </x:c>
       <x:c r="N415" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="C416" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D416" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E416" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F416" s="3" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="G416" s="3" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="H416" s="3" t="s">
+        <x:v>1802</x:v>
+      </x:c>
+      <x:c r="I416" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
-      <x:c r="C416" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J416" s="4">
-        <x:v>1499140.72</x:v>
+        <x:v>94929.11</x:v>
       </x:c>
       <x:c r="K416" s="4">
-        <x:v>1499140.72</x:v>
+        <x:v>94929.11</x:v>
       </x:c>
       <x:c r="L416" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M416" s="4">
-        <x:v>555371.83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N416" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
-        <x:v>1807</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="G417" s="3" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="H417" s="3" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="I417" s="3" t="s">
         <x:v>1808</x:v>
       </x:c>
-      <x:c r="G417" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J417" s="4">
-        <x:v>161170.4</x:v>
+        <x:v>1131800.81</x:v>
       </x:c>
       <x:c r="K417" s="4">
-        <x:v>161170.4</x:v>
+        <x:v>1131800.81</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N417" s="5">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="C418" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D418" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E418" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F418" s="3" t="s">
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="G418" s="3" t="s">
         <x:v>1811</x:v>
       </x:c>
-      <x:c r="C418" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F418" s="3" t="s">
+      <x:c r="H418" s="3" t="s">
         <x:v>1812</x:v>
       </x:c>
-      <x:c r="G418" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H418" s="3" t="s">
+      <x:c r="I418" s="3" t="s">
         <x:v>1813</x:v>
       </x:c>
-      <x:c r="I418" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J418" s="4">
-        <x:v>1493481.52</x:v>
+        <x:v>131910.43</x:v>
       </x:c>
       <x:c r="K418" s="4">
-        <x:v>1493481.52</x:v>
+        <x:v>131910.43</x:v>
       </x:c>
       <x:c r="L418" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M418" s="4">
-        <x:v>608999.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N418" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O418" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B419" s="3" t="s">
-        <x:v>1811</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E419" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F419" s="3" t="s">
-        <x:v>1812</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="G419" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="H419" s="3" t="s">
         <x:v>1815</x:v>
       </x:c>
       <x:c r="I419" s="3" t="s">
         <x:v>1816</x:v>
       </x:c>
       <x:c r="J419" s="4">
-        <x:v>1307292.03</x:v>
+        <x:v>120453.22</x:v>
       </x:c>
       <x:c r="K419" s="4">
-        <x:v>1307292.03</x:v>
+        <x:v>120453.22</x:v>
       </x:c>
       <x:c r="L419" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M419" s="4">
-        <x:v>626520.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N419" s="5">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O419" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
-        <x:v>1811</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="C420" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D420" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E420" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F420" s="3" t="s">
-        <x:v>1812</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="G420" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H420" s="3" t="s">
-        <x:v>1817</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="I420" s="3" t="s">
-        <x:v>1818</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="J420" s="4">
-        <x:v>1107583.23</x:v>
+        <x:v>178912.99</x:v>
       </x:c>
       <x:c r="K420" s="4">
-        <x:v>1107583.23</x:v>
+        <x:v>178912.99</x:v>
       </x:c>
       <x:c r="L420" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M420" s="4">
-        <x:v>422300.96</x:v>
+        <x:v>59198.6</x:v>
       </x:c>
       <x:c r="N420" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
-        <x:v>1811</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
-        <x:v>1812</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
-        <x:v>1819</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
-        <x:v>1820</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="J421" s="4">
-        <x:v>1352082.96</x:v>
+        <x:v>1221256.71</x:v>
       </x:c>
       <x:c r="K421" s="4">
-        <x:v>1352082.96</x:v>
+        <x:v>1221256.71</x:v>
       </x:c>
       <x:c r="L421" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M421" s="4">
-        <x:v>636379.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N421" s="5">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
-        <x:v>1821</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
-        <x:v>1822</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="H422" s="3" t="s">
-        <x:v>1823</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="I422" s="3" t="s">
-        <x:v>1824</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="J422" s="4">
-        <x:v>1504261.61</x:v>
+        <x:v>262583.15</x:v>
       </x:c>
       <x:c r="K422" s="4">
-        <x:v>1504261.61</x:v>
+        <x:v>262583.15</x:v>
       </x:c>
       <x:c r="L422" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M422" s="4">
-        <x:v>684167.85</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="N422" s="5">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B423" s="3" t="s">
-        <x:v>1825</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
-        <x:v>1343</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
-        <x:v>1826</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="G423" s="3" t="s">
-        <x:v>1827</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H423" s="3" t="s">
-        <x:v>1828</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
-        <x:v>1829</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="J423" s="4">
-        <x:v>171324.52</x:v>
+        <x:v>89748.01</x:v>
       </x:c>
       <x:c r="K423" s="4">
-        <x:v>171324.52</x:v>
+        <x:v>89748.01</x:v>
       </x:c>
       <x:c r="L423" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M423" s="4">
-        <x:v>34046.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N423" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O423" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B424" s="3" t="s">
-        <x:v>1830</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="C424" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D424" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E424" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F424" s="3" t="s">
-        <x:v>1831</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="G424" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H424" s="3" t="s">
-        <x:v>1832</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="I424" s="3" t="s">
-        <x:v>1833</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="J424" s="4">
-        <x:v>176053.49</x:v>
+        <x:v>363018.08</x:v>
       </x:c>
       <x:c r="K424" s="4">
-        <x:v>176053.49</x:v>
+        <x:v>363018.08</x:v>
       </x:c>
       <x:c r="L424" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M424" s="4">
-        <x:v>0</x:v>
+        <x:v>72603.45</x:v>
       </x:c>
       <x:c r="N424" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
-        <x:v>1834</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
-        <x:v>1835</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
-        <x:v>1836</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
-        <x:v>1837</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
-        <x:v>1838</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="J425" s="4">
-        <x:v>155971.83</x:v>
+        <x:v>382656.96</x:v>
       </x:c>
       <x:c r="K425" s="4">
-        <x:v>155971.83</x:v>
+        <x:v>382656.96</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M425" s="4">
-        <x:v>31194.37</x:v>
+        <x:v>76531.39</x:v>
       </x:c>
       <x:c r="N425" s="5">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B426" s="3" t="s">
-        <x:v>1839</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C426" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D426" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E426" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F426" s="3" t="s">
-        <x:v>1840</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="G426" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H426" s="3" t="s">
-        <x:v>1841</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="I426" s="3" t="s">
-        <x:v>1842</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="J426" s="4">
-        <x:v>148939.73</x:v>
+        <x:v>265221.84</x:v>
       </x:c>
       <x:c r="K426" s="4">
-        <x:v>148939.73</x:v>
+        <x:v>265221.84</x:v>
       </x:c>
       <x:c r="L426" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M426" s="4">
-        <x:v>0</x:v>
+        <x:v>53044.37</x:v>
       </x:c>
       <x:c r="N426" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
-        <x:v>1843</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
-        <x:v>1844</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
-        <x:v>1845</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
-        <x:v>1846</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
-        <x:v>1847</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="J427" s="4">
-        <x:v>74414.07</x:v>
+        <x:v>132161.38</x:v>
       </x:c>
       <x:c r="K427" s="4">
-        <x:v>74414.07</x:v>
+        <x:v>132161.38</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
-        <x:v>47422.04</x:v>
+        <x:v>26432</x:v>
       </x:c>
       <x:c r="N427" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
-        <x:v>1848</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
-        <x:v>1849</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
-        <x:v>1850</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="J428" s="4">
-        <x:v>177352.47</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="K428" s="4">
-        <x:v>177352.47</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="L428" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M428" s="4">
-        <x:v>35470.49</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N428" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H429" s="3" t="s">
         <x:v>1855</x:v>
       </x:c>
-      <x:c r="H429" s="3" t="s">
+      <x:c r="I429" s="3" t="s">
         <x:v>1856</x:v>
       </x:c>
-      <x:c r="I429" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J429" s="4">
-        <x:v>66386.17</x:v>
+        <x:v>332146.26</x:v>
       </x:c>
       <x:c r="K429" s="4">
-        <x:v>66386.17</x:v>
+        <x:v>332146.26</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
-        <x:v>0</x:v>
+        <x:v>66429.25</x:v>
       </x:c>
       <x:c r="N429" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
-        <x:v>1858</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="G430" s="3" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H430" s="3" t="s">
         <x:v>1859</x:v>
       </x:c>
-      <x:c r="G430" s="3" t="s">
+      <x:c r="I430" s="3" t="s">
         <x:v>1860</x:v>
       </x:c>
-      <x:c r="H430" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J430" s="4">
-        <x:v>192594.05</x:v>
+        <x:v>177563.2</x:v>
       </x:c>
       <x:c r="K430" s="4">
-        <x:v>192594.05</x:v>
+        <x:v>177563.2</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
-        <x:v>81071.49</x:v>
+        <x:v>35512.64</x:v>
       </x:c>
       <x:c r="N430" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
-        <x:v>1863</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="G431" s="3" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="H431" s="3" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="I431" s="3" t="s">
         <x:v>1864</x:v>
       </x:c>
-      <x:c r="G431" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J431" s="4">
-        <x:v>126692.33</x:v>
+        <x:v>132893.35</x:v>
       </x:c>
       <x:c r="K431" s="4">
-        <x:v>126692.33</x:v>
+        <x:v>132893.35</x:v>
       </x:c>
       <x:c r="L431" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
-        <x:v>25338</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N431" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
-        <x:v>1868</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="G432" s="3" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="H432" s="3" t="s">
+        <x:v>1868</x:v>
+      </x:c>
+      <x:c r="I432" s="3" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="G432" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J432" s="4">
-        <x:v>152642.25</x:v>
+        <x:v>1324279.72</x:v>
       </x:c>
       <x:c r="K432" s="4">
-        <x:v>152642.25</x:v>
+        <x:v>1324279.72</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
-        <x:v>0</x:v>
+        <x:v>264855.94</x:v>
       </x:c>
       <x:c r="N432" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
-        <x:v>1872</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="G433" s="3" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H433" s="3" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="I433" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
-      <x:c r="G433" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J433" s="4">
-        <x:v>150691.33</x:v>
+        <x:v>1328836.1</x:v>
       </x:c>
       <x:c r="K433" s="4">
-        <x:v>150691.33</x:v>
+        <x:v>1328836.1</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
-        <x:v>30138.26</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="N433" s="5">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
-        <x:v>1877</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
-        <x:v>1878</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H434" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
-        <x:v>1880</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="J434" s="4">
-        <x:v>172485.83</x:v>
+        <x:v>638887.83</x:v>
       </x:c>
       <x:c r="K434" s="4">
-        <x:v>172485.83</x:v>
+        <x:v>638887.83</x:v>
       </x:c>
       <x:c r="L434" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M434" s="4">
-        <x:v>34497</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N434" s="5">
-        <x:v>18</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
-        <x:v>1881</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
-        <x:v>1882</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
-        <x:v>1884</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
-        <x:v>1885</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="J435" s="4">
-        <x:v>178037.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K435" s="4">
-        <x:v>178037.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N435" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
-        <x:v>1886</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
-        <x:v>1887</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
-        <x:v>1660</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
-        <x:v>1888</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
-        <x:v>1889</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="J436" s="4">
-        <x:v>32084.26</x:v>
+        <x:v>135722.61</x:v>
       </x:c>
       <x:c r="K436" s="4">
-        <x:v>32084.26</x:v>
+        <x:v>135722.61</x:v>
       </x:c>
       <x:c r="L436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N436" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
-        <x:v>1890</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
-        <x:v>1891</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
-        <x:v>1892</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="I437" s="3" t="s">
-        <x:v>1893</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="J437" s="4">
-        <x:v>99744.71</x:v>
+        <x:v>176772.95</x:v>
       </x:c>
       <x:c r="K437" s="4">
-        <x:v>99744.71</x:v>
+        <x:v>176772.95</x:v>
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
-        <x:v>19948.94</x:v>
+        <x:v>35354.59</x:v>
       </x:c>
       <x:c r="N437" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
-        <x:v>1894</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
-        <x:v>1895</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
-        <x:v>1896</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
-        <x:v>1897</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
-        <x:v>1898</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="J438" s="4">
-        <x:v>178129.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K438" s="4">
-        <x:v>178129.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L438" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M438" s="4">
-        <x:v>35625.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N438" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
-        <x:v>1899</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
-        <x:v>1900</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
-        <x:v>1901</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
-        <x:v>1902</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
-        <x:v>1903</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="J439" s="4">
-        <x:v>167345.89</x:v>
+        <x:v>176777.89</x:v>
       </x:c>
       <x:c r="K439" s="4">
-        <x:v>167345.89</x:v>
+        <x:v>176777.89</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M439" s="4">
-        <x:v>33469</x:v>
+        <x:v>35355.58</x:v>
       </x:c>
       <x:c r="N439" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O439" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B440" s="3" t="s">
-        <x:v>1904</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="C440" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D440" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E440" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F440" s="3" t="s">
-        <x:v>1905</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="G440" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H440" s="3" t="s">
-        <x:v>1906</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="I440" s="3" t="s">
-        <x:v>1907</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="J440" s="4">
-        <x:v>155788.45</x:v>
+        <x:v>360820.63</x:v>
       </x:c>
       <x:c r="K440" s="4">
-        <x:v>155788.45</x:v>
+        <x:v>360820.63</x:v>
       </x:c>
       <x:c r="L440" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M440" s="4">
-        <x:v>0</x:v>
+        <x:v>88917.75</x:v>
       </x:c>
       <x:c r="N440" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O440" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B441" s="3" t="s">
-        <x:v>1908</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E441" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F441" s="3" t="s">
-        <x:v>1909</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="G441" s="3" t="s">
-        <x:v>830</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H441" s="3" t="s">
-        <x:v>1910</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="I441" s="3" t="s">
-        <x:v>1911</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="J441" s="4">
-        <x:v>176646.18</x:v>
+        <x:v>178888.53</x:v>
       </x:c>
       <x:c r="K441" s="4">
-        <x:v>176646.18</x:v>
+        <x:v>178888.53</x:v>
       </x:c>
       <x:c r="L441" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M441" s="4">
-        <x:v>35329.23</x:v>
+        <x:v>35777.7</x:v>
       </x:c>
       <x:c r="N441" s="5">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O441" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="3" t="s">
-        <x:v>1912</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="C442" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D442" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E442" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F442" s="3" t="s">
-        <x:v>1913</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="G442" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H442" s="3" t="s">
-        <x:v>1914</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="I442" s="3" t="s">
-        <x:v>1915</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="J442" s="4">
-        <x:v>153888.55</x:v>
+        <x:v>22360.86</x:v>
       </x:c>
       <x:c r="K442" s="4">
-        <x:v>153888.55</x:v>
+        <x:v>22360.86</x:v>
       </x:c>
       <x:c r="L442" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M442" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N442" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O442" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B443" s="3" t="s">
-        <x:v>1916</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E443" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F443" s="3" t="s">
-        <x:v>1917</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="G443" s="3" t="s">
-        <x:v>1918</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="H443" s="3" t="s">
-        <x:v>1919</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="I443" s="3" t="s">
-        <x:v>1920</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="J443" s="4">
-        <x:v>188627.04</x:v>
+        <x:v>115991.07</x:v>
       </x:c>
       <x:c r="K443" s="4">
-        <x:v>188627.04</x:v>
+        <x:v>115991.07</x:v>
       </x:c>
       <x:c r="L443" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M443" s="4">
-        <x:v>37725.4</x:v>
+        <x:v>52345.14</x:v>
       </x:c>
       <x:c r="N443" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O443" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B444" s="3" t="s">
-        <x:v>1921</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="C444" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D444" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E444" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F444" s="3" t="s">
-        <x:v>1922</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="G444" s="3" t="s">
-        <x:v>1923</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H444" s="3" t="s">
-        <x:v>1924</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="I444" s="3" t="s">
-        <x:v>1925</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="J444" s="4">
-        <x:v>204827.24</x:v>
+        <x:v>328929.51</x:v>
       </x:c>
       <x:c r="K444" s="4">
-        <x:v>204827.24</x:v>
+        <x:v>328929.51</x:v>
       </x:c>
       <x:c r="L444" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M444" s="4">
-        <x:v>40965.45</x:v>
+        <x:v>65785</x:v>
       </x:c>
       <x:c r="N444" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O444" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
-        <x:v>1926</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
-        <x:v>1927</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="G445" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H445" s="3" t="s">
-        <x:v>1928</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="I445" s="3" t="s">
-        <x:v>1929</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="J445" s="4">
-        <x:v>176535.87</x:v>
+        <x:v>383228.19</x:v>
       </x:c>
       <x:c r="K445" s="4">
-        <x:v>176535.87</x:v>
+        <x:v>383228.19</x:v>
       </x:c>
       <x:c r="L445" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M445" s="4">
-        <x:v>35307.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N445" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B446" s="3" t="s">
-        <x:v>1930</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="C446" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D446" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E446" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F446" s="3" t="s">
-        <x:v>1931</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="G446" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H446" s="3" t="s">
-        <x:v>1932</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="I446" s="3" t="s">
-        <x:v>1933</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="J446" s="4">
-        <x:v>176135.81</x:v>
+        <x:v>76500.39</x:v>
       </x:c>
       <x:c r="K446" s="4">
-        <x:v>176135.81</x:v>
+        <x:v>76500.39</x:v>
       </x:c>
       <x:c r="L446" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M446" s="4">
-        <x:v>0</x:v>
+        <x:v>15300</x:v>
       </x:c>
       <x:c r="N446" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O446" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:15">
       <x:c r="A447" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B447" s="3" t="s">
-        <x:v>1934</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E447" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F447" s="3" t="s">
-        <x:v>1935</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="G447" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="H447" s="3" t="s">
-        <x:v>1936</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="I447" s="3" t="s">
-        <x:v>1937</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="J447" s="4">
-        <x:v>174468.04</x:v>
+        <x:v>198976.79</x:v>
       </x:c>
       <x:c r="K447" s="4">
-        <x:v>174468.04</x:v>
+        <x:v>198976.79</x:v>
       </x:c>
       <x:c r="L447" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M447" s="4">
-        <x:v>34893</x:v>
+        <x:v>79573.87</x:v>
       </x:c>
       <x:c r="N447" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O447" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:15">
       <x:c r="A448" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B448" s="3" t="s">
-        <x:v>1938</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="C448" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D448" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E448" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F448" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="G448" s="3" t="s">
-        <x:v>1940</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
-        <x:v>1941</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
-        <x:v>1942</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="J448" s="4">
-        <x:v>30042.77</x:v>
+        <x:v>173616.53</x:v>
       </x:c>
       <x:c r="K448" s="4">
-        <x:v>30042.77</x:v>
+        <x:v>173616.53</x:v>
       </x:c>
       <x:c r="L448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M448" s="4">
-        <x:v>0</x:v>
+        <x:v>69446.61</x:v>
       </x:c>
       <x:c r="N448" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
-        <x:v>1943</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
-        <x:v>1944</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="H449" s="3" t="s">
-        <x:v>1945</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="I449" s="3" t="s">
-        <x:v>1946</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="J449" s="4">
-        <x:v>131152.32</x:v>
+        <x:v>176132.52</x:v>
       </x:c>
       <x:c r="K449" s="4">
-        <x:v>131152.32</x:v>
+        <x:v>176132.52</x:v>
       </x:c>
       <x:c r="L449" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M449" s="4">
-        <x:v>0</x:v>
+        <x:v>35226.5</x:v>
       </x:c>
       <x:c r="N449" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O449" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:15">
       <x:c r="A450" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B450" s="3" t="s">
-        <x:v>1947</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="C450" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D450" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E450" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F450" s="3" t="s">
-        <x:v>1948</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="G450" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H450" s="3" t="s">
-        <x:v>1949</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="I450" s="3" t="s">
-        <x:v>1950</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="J450" s="4">
-        <x:v>128183.93</x:v>
+        <x:v>180995.51</x:v>
       </x:c>
       <x:c r="K450" s="4">
-        <x:v>128183.93</x:v>
+        <x:v>180995.51</x:v>
       </x:c>
       <x:c r="L450" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M450" s="4">
-        <x:v>0</x:v>
+        <x:v>72398.2</x:v>
       </x:c>
       <x:c r="N450" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O450" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B451" s="3" t="s">
-        <x:v>1951</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E451" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F451" s="3" t="s">
-        <x:v>1952</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="G451" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="H451" s="3" t="s">
-        <x:v>1953</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="I451" s="3" t="s">
-        <x:v>1954</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="J451" s="4">
-        <x:v>168834.2</x:v>
+        <x:v>199416.87</x:v>
       </x:c>
       <x:c r="K451" s="4">
-        <x:v>168834.2</x:v>
+        <x:v>199416.87</x:v>
       </x:c>
       <x:c r="L451" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M451" s="4">
-        <x:v>0</x:v>
+        <x:v>79766.74</x:v>
       </x:c>
       <x:c r="N451" s="5">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O451" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B452" s="3" t="s">
-        <x:v>1955</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="C452" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D452" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E452" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F452" s="3" t="s">
-        <x:v>1956</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="G452" s="3" t="s">
-        <x:v>1957</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H452" s="3" t="s">
-        <x:v>1958</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="I452" s="3" t="s">
-        <x:v>1959</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="J452" s="4">
-        <x:v>143440.89</x:v>
+        <x:v>196867.36</x:v>
       </x:c>
       <x:c r="K452" s="4">
-        <x:v>143440.89</x:v>
+        <x:v>196867.36</x:v>
       </x:c>
       <x:c r="L452" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M452" s="4">
-        <x:v>88357.92</x:v>
+        <x:v>35000</x:v>
       </x:c>
       <x:c r="N452" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O452" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:15">
       <x:c r="A453" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B453" s="3" t="s">
-        <x:v>1960</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E453" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F453" s="3" t="s">
-        <x:v>1961</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="G453" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H453" s="3" t="s">
-        <x:v>1962</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="I453" s="3" t="s">
-        <x:v>1963</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="J453" s="4">
-        <x:v>0</x:v>
+        <x:v>158085.24</x:v>
       </x:c>
       <x:c r="K453" s="4">
-        <x:v>0</x:v>
+        <x:v>158085.24</x:v>
       </x:c>
       <x:c r="L453" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M453" s="4">
-        <x:v>0</x:v>
+        <x:v>63234.1</x:v>
       </x:c>
       <x:c r="N453" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O453" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:15">
       <x:c r="A454" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B454" s="3" t="s">
-        <x:v>1964</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="C454" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D454" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E454" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F454" s="3" t="s">
-        <x:v>1965</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="G454" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H454" s="3" t="s">
-        <x:v>1966</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="I454" s="3" t="s">
-        <x:v>1967</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="J454" s="4">
-        <x:v>174942.2</x:v>
+        <x:v>199040.2</x:v>
       </x:c>
       <x:c r="K454" s="4">
-        <x:v>174942.2</x:v>
+        <x:v>199040.2</x:v>
       </x:c>
       <x:c r="L454" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M454" s="4">
-        <x:v>0</x:v>
+        <x:v>79177.51</x:v>
       </x:c>
       <x:c r="N454" s="5">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O454" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:15">
       <x:c r="A455" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B455" s="3" t="s">
-        <x:v>1968</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E455" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F455" s="3" t="s">
-        <x:v>1969</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="G455" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="H455" s="3" t="s">
-        <x:v>1970</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="I455" s="3" t="s">
-        <x:v>1971</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="J455" s="4">
-        <x:v>62390.45</x:v>
+        <x:v>197878.23</x:v>
       </x:c>
       <x:c r="K455" s="4">
-        <x:v>62390.45</x:v>
+        <x:v>197878.23</x:v>
       </x:c>
       <x:c r="L455" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M455" s="4">
-        <x:v>0</x:v>
+        <x:v>79151.29</x:v>
       </x:c>
       <x:c r="N455" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O455" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="3" t="s">
-        <x:v>1972</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
-        <x:v>1973</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
-        <x:v>948</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
-        <x:v>1974</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
-        <x:v>1975</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="J456" s="4">
-        <x:v>178278.55</x:v>
+        <x:v>91802.65</x:v>
       </x:c>
       <x:c r="K456" s="4">
-        <x:v>178278.55</x:v>
+        <x:v>91802.65</x:v>
       </x:c>
       <x:c r="L456" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M456" s="4">
-        <x:v>35655.71</x:v>
+        <x:v>18360.53</x:v>
       </x:c>
       <x:c r="N456" s="5">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
-        <x:v>1976</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
-        <x:v>1977</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
-        <x:v>1978</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
-        <x:v>1979</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="J457" s="4">
-        <x:v>366265.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K457" s="4">
-        <x:v>366265.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L457" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M457" s="4">
-        <x:v>73253.14</x:v>
+        <x:v>28396.89</x:v>
       </x:c>
       <x:c r="N457" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="C458" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D458" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E458" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F458" s="3" t="s">
         <x:v>1976</x:v>
       </x:c>
-      <x:c r="C458" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F458" s="3" t="s">
+      <x:c r="G458" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
-      <x:c r="G458" s="3" t="s">
+      <x:c r="H458" s="3" t="s">
         <x:v>1978</x:v>
       </x:c>
-      <x:c r="H458" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I458" s="3" t="s">
-        <x:v>1982</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="J458" s="4">
-        <x:v>167573.1</x:v>
+        <x:v>88214.59</x:v>
       </x:c>
       <x:c r="K458" s="4">
-        <x:v>167573.1</x:v>
+        <x:v>88214.59</x:v>
       </x:c>
       <x:c r="L458" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M458" s="4">
-        <x:v>33514.62</x:v>
+        <x:v>35285.84</x:v>
       </x:c>
       <x:c r="N458" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O458" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:15">
       <x:c r="A459" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B459" s="3" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="C459" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D459" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E459" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F459" s="3" t="s">
+        <x:v>1981</x:v>
+      </x:c>
+      <x:c r="G459" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H459" s="3" t="s">
+        <x:v>1982</x:v>
+      </x:c>
+      <x:c r="I459" s="3" t="s">
         <x:v>1983</x:v>
       </x:c>
-      <x:c r="C459" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J459" s="4">
-        <x:v>38101.7</x:v>
+        <x:v>197858.23</x:v>
       </x:c>
       <x:c r="K459" s="4">
-        <x:v>38101.7</x:v>
+        <x:v>197858.23</x:v>
       </x:c>
       <x:c r="L459" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M459" s="4">
-        <x:v>0</x:v>
+        <x:v>39571.64</x:v>
       </x:c>
       <x:c r="N459" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O459" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B460" s="3" t="s">
-        <x:v>1988</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="C460" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D460" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E460" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F460" s="3" t="s">
-        <x:v>1989</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="G460" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H460" s="3" t="s">
-        <x:v>1990</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="I460" s="3" t="s">
-        <x:v>1991</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="J460" s="4">
-        <x:v>185133.86</x:v>
+        <x:v>154865.66</x:v>
       </x:c>
       <x:c r="K460" s="4">
-        <x:v>185133.86</x:v>
+        <x:v>154865.66</x:v>
       </x:c>
       <x:c r="L460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M460" s="4">
-        <x:v>0</x:v>
+        <x:v>30677.51</x:v>
       </x:c>
       <x:c r="N460" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O460" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:15">
       <x:c r="A461" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B461" s="3" t="s">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E461" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F461" s="3" t="s">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="G461" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="H461" s="3" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="I461" s="3" t="s">
         <x:v>1992</x:v>
       </x:c>
-      <x:c r="I461" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J461" s="4">
-        <x:v>176221.42</x:v>
+        <x:v>140818.86</x:v>
       </x:c>
       <x:c r="K461" s="4">
-        <x:v>176221.42</x:v>
+        <x:v>140818.86</x:v>
       </x:c>
       <x:c r="L461" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M461" s="4">
-        <x:v>35244.28</x:v>
+        <x:v>28163.77</x:v>
       </x:c>
       <x:c r="N461" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O461" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:15">
       <x:c r="A462" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B462" s="3" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="C462" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D462" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E462" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F462" s="3" t="s">
         <x:v>1994</x:v>
       </x:c>
-      <x:c r="C462" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F462" s="3" t="s">
+      <x:c r="G462" s="3" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="H462" s="3" t="s">
         <x:v>1995</x:v>
       </x:c>
-      <x:c r="G462" s="3" t="s">
+      <x:c r="I462" s="3" t="s">
         <x:v>1996</x:v>
       </x:c>
-      <x:c r="H462" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J462" s="4">
-        <x:v>69878.1</x:v>
+        <x:v>199132.28</x:v>
       </x:c>
       <x:c r="K462" s="4">
-        <x:v>69878.1</x:v>
+        <x:v>199132.28</x:v>
       </x:c>
       <x:c r="L462" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M462" s="4">
-        <x:v>0</x:v>
+        <x:v>39826</x:v>
       </x:c>
       <x:c r="N462" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O462" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:15">
       <x:c r="A463" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B463" s="3" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="C463" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D463" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E463" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F463" s="3" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="G463" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H463" s="3" t="s">
         <x:v>1999</x:v>
       </x:c>
-      <x:c r="C463" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F463" s="3" t="s">
+      <x:c r="I463" s="3" t="s">
         <x:v>2000</x:v>
       </x:c>
-      <x:c r="G463" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J463" s="4">
-        <x:v>112571.51</x:v>
+        <x:v>197692.54</x:v>
       </x:c>
       <x:c r="K463" s="4">
-        <x:v>112571.51</x:v>
+        <x:v>197692.54</x:v>
       </x:c>
       <x:c r="L463" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M463" s="4">
-        <x:v>22514.3</x:v>
+        <x:v>39500</x:v>
       </x:c>
       <x:c r="N463" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O463" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B464" s="3" t="s">
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="C464" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D464" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E464" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F464" s="3" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="G464" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H464" s="3" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="I464" s="3" t="s">
         <x:v>2004</x:v>
       </x:c>
-      <x:c r="C464" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J464" s="4">
-        <x:v>139466.44</x:v>
+        <x:v>199940.64</x:v>
       </x:c>
       <x:c r="K464" s="4">
-        <x:v>139466.44</x:v>
+        <x:v>199940.64</x:v>
       </x:c>
       <x:c r="L464" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M464" s="4">
-        <x:v>27893</x:v>
+        <x:v>39988.13</x:v>
       </x:c>
       <x:c r="N464" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O464" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15">
       <x:c r="A465" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B465" s="3" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="C465" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D465" s="3" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E465" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F465" s="3" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="G465" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H465" s="3" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="I465" s="3" t="s">
         <x:v>2008</x:v>
       </x:c>
-      <x:c r="C465" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J465" s="4">
-        <x:v>30207.41</x:v>
+        <x:v>199998.85</x:v>
       </x:c>
       <x:c r="K465" s="4">
-        <x:v>30207.41</x:v>
+        <x:v>199998.85</x:v>
       </x:c>
       <x:c r="L465" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M465" s="4">
-        <x:v>0</x:v>
+        <x:v>79880.54</x:v>
       </x:c>
       <x:c r="N465" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
-        <x:v>2013</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
-        <x:v>2014</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>2015</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
-        <x:v>2016</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
-        <x:v>2017</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="J466" s="4">
-        <x:v>173151.78</x:v>
+        <x:v>198908.85</x:v>
       </x:c>
       <x:c r="K466" s="4">
-        <x:v>173151.78</x:v>
+        <x:v>198908.85</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
-        <x:v>34630</x:v>
+        <x:v>79563.54</x:v>
       </x:c>
       <x:c r="N466" s="5">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
-        <x:v>2018</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
-        <x:v>2019</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H467" s="3" t="s">
-        <x:v>2020</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="I467" s="3" t="s">
-        <x:v>2021</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="J467" s="4">
-        <x:v>141364.69</x:v>
+        <x:v>178413.78</x:v>
       </x:c>
       <x:c r="K467" s="4">
-        <x:v>141364.69</x:v>
+        <x:v>178413.78</x:v>
       </x:c>
       <x:c r="L467" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M467" s="4">
-        <x:v>28272.94</x:v>
+        <x:v>35682.76</x:v>
       </x:c>
       <x:c r="N467" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
-        <x:v>2022</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
-        <x:v>2023</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="G468" s="3" t="s">
-        <x:v>2024</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="H468" s="3" t="s">
-        <x:v>2025</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="I468" s="3" t="s">
-        <x:v>2026</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="J468" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>170097.31</x:v>
       </x:c>
       <x:c r="K468" s="4">
-        <x:v>35897.23</x:v>
+        <x:v>170097.31</x:v>
       </x:c>
       <x:c r="L468" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M468" s="4">
-        <x:v>0</x:v>
+        <x:v>34019.46</x:v>
       </x:c>
       <x:c r="N468" s="5">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O468" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:15">
       <x:c r="A469" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B469" s="3" t="s">
-        <x:v>2027</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E469" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F469" s="3" t="s">
-        <x:v>2028</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="G469" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H469" s="3" t="s">
-        <x:v>2029</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="I469" s="3" t="s">
-        <x:v>2030</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="J469" s="4">
-        <x:v>59759.57</x:v>
+        <x:v>132726.87</x:v>
       </x:c>
       <x:c r="K469" s="4">
-        <x:v>59759.57</x:v>
+        <x:v>132726.87</x:v>
       </x:c>
       <x:c r="L469" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M469" s="4">
-        <x:v>0</x:v>
+        <x:v>26545.37</x:v>
       </x:c>
       <x:c r="N469" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O469" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:15">
       <x:c r="A470" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B470" s="3" t="s">
-        <x:v>2031</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="C470" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D470" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E470" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F470" s="3" t="s">
-        <x:v>2032</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="G470" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H470" s="3" t="s">
-        <x:v>2033</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="I470" s="3" t="s">
-        <x:v>2034</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="J470" s="4">
-        <x:v>176779.54</x:v>
+        <x:v>76199.3</x:v>
       </x:c>
       <x:c r="K470" s="4">
-        <x:v>176779.54</x:v>
+        <x:v>76199.3</x:v>
       </x:c>
       <x:c r="L470" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M470" s="4">
-        <x:v>0</x:v>
+        <x:v>2318.4</x:v>
       </x:c>
       <x:c r="N470" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O470" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:15">
       <x:c r="A471" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B471" s="3" t="s">
-        <x:v>2035</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E471" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F471" s="3" t="s">
-        <x:v>2036</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="G471" s="3" t="s">
-        <x:v>2037</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="H471" s="3" t="s">
-        <x:v>2038</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="I471" s="3" t="s">
-        <x:v>2039</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="J471" s="4">
-        <x:v>106427.29</x:v>
+        <x:v>225479.73</x:v>
       </x:c>
       <x:c r="K471" s="4">
-        <x:v>106427.29</x:v>
+        <x:v>225479.73</x:v>
       </x:c>
       <x:c r="L471" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M471" s="4">
-        <x:v>21285.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N471" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O471" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:15">
       <x:c r="A472" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B472" s="3" t="s">
-        <x:v>2040</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="C472" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D472" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E472" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F472" s="3" t="s">
-        <x:v>2041</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="G472" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="H472" s="3" t="s">
-        <x:v>2042</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="I472" s="3" t="s">
-        <x:v>2043</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="J472" s="4">
-        <x:v>4287.12</x:v>
+        <x:v>144510.87</x:v>
       </x:c>
       <x:c r="K472" s="4">
-        <x:v>4287.12</x:v>
+        <x:v>144510.87</x:v>
       </x:c>
       <x:c r="L472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N472" s="5">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O472" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:15">
       <x:c r="A473" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B473" s="3" t="s">
-        <x:v>2044</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E473" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F473" s="3" t="s">
-        <x:v>2045</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="G473" s="3" t="s">
-        <x:v>2046</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
-        <x:v>2047</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="I473" s="3" t="s">
-        <x:v>2048</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="J473" s="4">
-        <x:v>178300.77</x:v>
+        <x:v>160773.47</x:v>
       </x:c>
       <x:c r="K473" s="4">
-        <x:v>178300.77</x:v>
+        <x:v>160773.47</x:v>
       </x:c>
       <x:c r="L473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M473" s="4">
-        <x:v>0</x:v>
+        <x:v>76378.91</x:v>
       </x:c>
       <x:c r="N473" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
-        <x:v>2049</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
-        <x:v>2050</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="G474" s="3" t="s">
-        <x:v>2051</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="H474" s="3" t="s">
-        <x:v>2052</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="I474" s="3" t="s">
-        <x:v>2053</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="J474" s="4">
-        <x:v>131191.83</x:v>
+        <x:v>131220.91</x:v>
       </x:c>
       <x:c r="K474" s="4">
-        <x:v>131191.83</x:v>
+        <x:v>131220.91</x:v>
       </x:c>
       <x:c r="L474" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M474" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N474" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O474" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:15">
       <x:c r="A475" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B475" s="3" t="s">
-        <x:v>2054</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E475" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F475" s="3" t="s">
-        <x:v>2055</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="G475" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="H475" s="3" t="s">
-        <x:v>2056</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="I475" s="3" t="s">
-        <x:v>2057</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="J475" s="4">
-        <x:v>366562.01</x:v>
+        <x:v>251660.42</x:v>
       </x:c>
       <x:c r="K475" s="4">
-        <x:v>366562.01</x:v>
+        <x:v>251660.42</x:v>
       </x:c>
       <x:c r="L475" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M475" s="4">
-        <x:v>73312.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N475" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O475" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:15">
       <x:c r="A476" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B476" s="3" t="s">
         <x:v>2054</x:v>
       </x:c>
       <x:c r="C476" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D476" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E476" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F476" s="3" t="s">
         <x:v>2055</x:v>
       </x:c>
       <x:c r="G476" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H476" s="3" t="s">
-        <x:v>2058</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="I476" s="3" t="s">
-        <x:v>2059</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="J476" s="4">
-        <x:v>178350.16</x:v>
+        <x:v>178710.71</x:v>
       </x:c>
       <x:c r="K476" s="4">
-        <x:v>178350.16</x:v>
+        <x:v>178710.71</x:v>
       </x:c>
       <x:c r="L476" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M476" s="4">
-        <x:v>35670.03</x:v>
+        <x:v>35742.14</x:v>
       </x:c>
       <x:c r="N476" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O476" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:15">
       <x:c r="A477" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B477" s="3" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="C477" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D477" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E477" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F477" s="3" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="G477" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H477" s="3" t="s">
         <x:v>2060</x:v>
       </x:c>
-      <x:c r="C477" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F477" s="3" t="s">
+      <x:c r="I477" s="3" t="s">
         <x:v>2061</x:v>
       </x:c>
-      <x:c r="G477" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J477" s="4">
-        <x:v>184077.34</x:v>
+        <x:v>1499140.72</x:v>
       </x:c>
       <x:c r="K477" s="4">
-        <x:v>184077.34</x:v>
+        <x:v>1499140.72</x:v>
       </x:c>
       <x:c r="L477" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M477" s="4">
-        <x:v>36815.47</x:v>
+        <x:v>555371.83</x:v>
       </x:c>
       <x:c r="N477" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O477" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:15">
       <x:c r="A478" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B478" s="3" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C478" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D478" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E478" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F478" s="3" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="G478" s="3" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="H478" s="3" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="C478" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F478" s="3" t="s">
+      <x:c r="I478" s="3" t="s">
         <x:v>2066</x:v>
       </x:c>
-      <x:c r="G478" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J478" s="4">
-        <x:v>98959.39</x:v>
+        <x:v>376080.74</x:v>
       </x:c>
       <x:c r="K478" s="4">
-        <x:v>98959.39</x:v>
+        <x:v>376080.74</x:v>
       </x:c>
       <x:c r="L478" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M478" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N478" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O478" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
-        <x:v>2070</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
-        <x:v>2071</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="G479" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H479" s="3" t="s">
-        <x:v>2072</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
-        <x:v>2073</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="J479" s="4">
-        <x:v>176700.51</x:v>
+        <x:v>161170.4</x:v>
       </x:c>
       <x:c r="K479" s="4">
-        <x:v>176700.51</x:v>
+        <x:v>161170.4</x:v>
       </x:c>
       <x:c r="L479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N479" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:15">
       <x:c r="A480" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B480" s="3" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="C480" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D480" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E480" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F480" s="3" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="G480" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H480" s="3" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="I480" s="3" t="s">
         <x:v>2074</x:v>
       </x:c>
-      <x:c r="C480" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J480" s="4">
-        <x:v>160184.23</x:v>
+        <x:v>1493481.52</x:v>
       </x:c>
       <x:c r="K480" s="4">
-        <x:v>160184.23</x:v>
+        <x:v>1493481.52</x:v>
       </x:c>
       <x:c r="L480" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M480" s="4">
-        <x:v>0</x:v>
+        <x:v>608999.35</x:v>
       </x:c>
       <x:c r="N480" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O480" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:15">
       <x:c r="A481" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B481" s="3" t="s">
-        <x:v>2078</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E481" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F481" s="3" t="s">
-        <x:v>2079</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="G481" s="3" t="s">
-        <x:v>2080</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H481" s="3" t="s">
-        <x:v>2081</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="I481" s="3" t="s">
-        <x:v>2082</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="J481" s="4">
-        <x:v>178656.38</x:v>
+        <x:v>1307292.03</x:v>
       </x:c>
       <x:c r="K481" s="4">
-        <x:v>178656.38</x:v>
+        <x:v>1307292.03</x:v>
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
-        <x:v>0</x:v>
+        <x:v>626520.81</x:v>
       </x:c>
       <x:c r="N481" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="C482" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D482" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E482" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F482" s="3" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="G482" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H482" s="3" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="I482" s="3" t="s">
         <x:v>2078</x:v>
       </x:c>
-      <x:c r="C482" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J482" s="4">
-        <x:v>375725.69</x:v>
+        <x:v>1107583.23</x:v>
       </x:c>
       <x:c r="K482" s="4">
-        <x:v>375725.69</x:v>
+        <x:v>1107583.23</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M482" s="4">
-        <x:v>75145.13</x:v>
+        <x:v>422300.96</x:v>
       </x:c>
       <x:c r="N482" s="5">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
-        <x:v>2086</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
-        <x:v>2087</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="G483" s="3" t="s">
-        <x:v>2088</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H483" s="3" t="s">
-        <x:v>2089</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="I483" s="3" t="s">
-        <x:v>2090</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="J483" s="4">
-        <x:v>329802.1</x:v>
+        <x:v>1352082.96</x:v>
       </x:c>
       <x:c r="K483" s="4">
-        <x:v>329802.1</x:v>
+        <x:v>1352082.96</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M483" s="4">
-        <x:v>65960.42</x:v>
+        <x:v>636379.89</x:v>
       </x:c>
       <x:c r="N483" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
-        <x:v>2091</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
-        <x:v>2092</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="G484" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H484" s="3" t="s">
-        <x:v>2093</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
-        <x:v>2094</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="J484" s="4">
-        <x:v>178824.31</x:v>
+        <x:v>1504261.61</x:v>
       </x:c>
       <x:c r="K484" s="4">
-        <x:v>178824.31</x:v>
+        <x:v>1504261.61</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M484" s="4">
-        <x:v>35764.86</x:v>
+        <x:v>684167.85</x:v>
       </x:c>
       <x:c r="N484" s="5">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
-        <x:v>2095</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
-        <x:v>2096</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
-        <x:v>2097</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
-        <x:v>2098</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
-        <x:v>2099</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="J485" s="4">
-        <x:v>136046.95</x:v>
+        <x:v>171324.52</x:v>
       </x:c>
       <x:c r="K485" s="4">
-        <x:v>136046.95</x:v>
+        <x:v>171324.52</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
-        <x:v>27209</x:v>
+        <x:v>73368.52</x:v>
       </x:c>
       <x:c r="N485" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
-        <x:v>2100</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
-        <x:v>2101</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H486" s="3" t="s">
-        <x:v>2102</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="I486" s="3" t="s">
-        <x:v>2103</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="J486" s="4">
-        <x:v>175294.52</x:v>
+        <x:v>77523.8</x:v>
       </x:c>
       <x:c r="K486" s="4">
-        <x:v>175294.52</x:v>
+        <x:v>77523.8</x:v>
       </x:c>
       <x:c r="L486" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M486" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N486" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O486" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:15">
       <x:c r="A487" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B487" s="3" t="s">
-        <x:v>2104</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E487" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F487" s="3" t="s">
-        <x:v>2105</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="G487" s="3" t="s">
-        <x:v>2080</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H487" s="3" t="s">
-        <x:v>2106</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="I487" s="3" t="s">
-        <x:v>2107</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="J487" s="4">
-        <x:v>156656.15</x:v>
+        <x:v>176053.49</x:v>
       </x:c>
       <x:c r="K487" s="4">
-        <x:v>156656.15</x:v>
+        <x:v>176053.49</x:v>
       </x:c>
       <x:c r="L487" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M487" s="4">
-        <x:v>61758.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N487" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O487" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B488" s="3" t="s">
-        <x:v>2104</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F488" s="3" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="G488" s="3" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="H488" s="3" t="s">
+        <x:v>2101</x:v>
+      </x:c>
+      <x:c r="I488" s="3" t="s">
+        <x:v>2102</x:v>
+      </x:c>
+      <x:c r="J488" s="4">
+        <x:v>155971.83</x:v>
+      </x:c>
+      <x:c r="K488" s="4">
+        <x:v>155971.83</x:v>
+      </x:c>
+      <x:c r="L488" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M488" s="4">
+        <x:v>55177.55</x:v>
+      </x:c>
+      <x:c r="N488" s="5">
         <x:v>40</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
-        <x:v>2111</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
-        <x:v>2112</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
-        <x:v>2113</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="I489" s="3" t="s">
-        <x:v>2114</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="J489" s="4">
-        <x:v>358083.27</x:v>
+        <x:v>148939.73</x:v>
       </x:c>
       <x:c r="K489" s="4">
-        <x:v>358083.27</x:v>
+        <x:v>148939.73</x:v>
       </x:c>
       <x:c r="L489" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M489" s="4">
-        <x:v>71616.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N489" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O489" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:15">
       <x:c r="A490" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B490" s="3" t="s">
-        <x:v>2115</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="C490" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D490" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E490" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F490" s="3" t="s">
-        <x:v>2116</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="G490" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="H490" s="3" t="s">
-        <x:v>2117</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="I490" s="3" t="s">
-        <x:v>2118</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="J490" s="4">
-        <x:v>177587.9</x:v>
+        <x:v>74414.07</x:v>
       </x:c>
       <x:c r="K490" s="4">
-        <x:v>177587.9</x:v>
+        <x:v>74414.07</x:v>
       </x:c>
       <x:c r="L490" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M490" s="4">
-        <x:v>0</x:v>
+        <x:v>59531.26</x:v>
       </x:c>
       <x:c r="N490" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
-        <x:v>2119</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
-        <x:v>2120</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="H491" s="3" t="s">
-        <x:v>2121</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="I491" s="3" t="s">
-        <x:v>2122</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="J491" s="4">
-        <x:v>30846.2</x:v>
+        <x:v>177352.47</x:v>
       </x:c>
       <x:c r="K491" s="4">
-        <x:v>30846.2</x:v>
+        <x:v>177352.47</x:v>
       </x:c>
       <x:c r="L491" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M491" s="4">
-        <x:v>6169</x:v>
+        <x:v>35470.49</x:v>
       </x:c>
       <x:c r="N491" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
-        <x:v>2123</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
-        <x:v>2050</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="G492" s="3" t="s">
-        <x:v>2051</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="H492" s="3" t="s">
-        <x:v>2124</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
-        <x:v>2125</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="J492" s="4">
-        <x:v>354457.99</x:v>
+        <x:v>66386.17</x:v>
       </x:c>
       <x:c r="K492" s="4">
-        <x:v>354457.99</x:v>
+        <x:v>66386.17</x:v>
       </x:c>
       <x:c r="L492" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M492" s="4">
-        <x:v>70891.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N492" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
-        <x:v>2126</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
-        <x:v>2127</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="G493" s="3" t="s">
-        <x:v>2128</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="H493" s="3" t="s">
-        <x:v>2129</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="I493" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="J493" s="4">
-        <x:v>27607.81</x:v>
+        <x:v>192594.05</x:v>
       </x:c>
       <x:c r="K493" s="4">
-        <x:v>27607.81</x:v>
+        <x:v>192594.05</x:v>
       </x:c>
       <x:c r="L493" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M493" s="4">
-        <x:v>0</x:v>
+        <x:v>133935.81</x:v>
       </x:c>
       <x:c r="N493" s="5">
-        <x:v>15</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O493" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:15">
       <x:c r="A494" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B494" s="3" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="C494" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D494" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E494" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F494" s="3" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="G494" s="3" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="H494" s="3" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="I494" s="3" t="s">
         <x:v>2131</x:v>
       </x:c>
-      <x:c r="C494" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J494" s="4">
-        <x:v>242339.56</x:v>
+        <x:v>126692.33</x:v>
       </x:c>
       <x:c r="K494" s="4">
-        <x:v>242339.56</x:v>
+        <x:v>126692.33</x:v>
       </x:c>
       <x:c r="L494" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M494" s="4">
-        <x:v>0</x:v>
+        <x:v>25338</x:v>
       </x:c>
       <x:c r="N494" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="C495" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D495" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E495" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F495" s="3" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="G495" s="3" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="H495" s="3" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+      <x:c r="I495" s="3" t="s">
         <x:v>2135</x:v>
       </x:c>
-      <x:c r="C495" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J495" s="4">
-        <x:v>234732.67</x:v>
+        <x:v>152642.25</x:v>
       </x:c>
       <x:c r="K495" s="4">
-        <x:v>234732.67</x:v>
+        <x:v>152642.25</x:v>
       </x:c>
       <x:c r="L495" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M495" s="4">
-        <x:v>0</x:v>
+        <x:v>30528.45</x:v>
       </x:c>
       <x:c r="N495" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="C496" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D496" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E496" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F496" s="3" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="G496" s="3" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="H496" s="3" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="I496" s="3" t="s">
         <x:v>2140</x:v>
       </x:c>
-      <x:c r="C496" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J496" s="4">
-        <x:v>187260.66</x:v>
+        <x:v>150691.33</x:v>
       </x:c>
       <x:c r="K496" s="4">
-        <x:v>187260.66</x:v>
+        <x:v>150691.33</x:v>
       </x:c>
       <x:c r="L496" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M496" s="4">
-        <x:v>0</x:v>
+        <x:v>30138.26</x:v>
       </x:c>
       <x:c r="N496" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O496" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:15">
       <x:c r="A497" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B497" s="3" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="C497" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D497" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E497" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F497" s="3" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="G497" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H497" s="3" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="I497" s="3" t="s">
         <x:v>2144</x:v>
       </x:c>
-      <x:c r="C497" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J497" s="4">
-        <x:v>102241.44</x:v>
+        <x:v>172485.83</x:v>
       </x:c>
       <x:c r="K497" s="4">
-        <x:v>102241.44</x:v>
+        <x:v>172485.83</x:v>
       </x:c>
       <x:c r="L497" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M497" s="4">
-        <x:v>0</x:v>
+        <x:v>34497</x:v>
       </x:c>
       <x:c r="N497" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O497" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:15">
       <x:c r="A498" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B498" s="3" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="C498" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D498" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E498" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F498" s="3" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="G498" s="3" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="H498" s="3" t="s">
         <x:v>2148</x:v>
       </x:c>
-      <x:c r="C498" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F498" s="3" t="s">
+      <x:c r="I498" s="3" t="s">
         <x:v>2149</x:v>
       </x:c>
-      <x:c r="G498" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J498" s="4">
-        <x:v>1332284.5</x:v>
+        <x:v>178129.55</x:v>
       </x:c>
       <x:c r="K498" s="4">
-        <x:v>1332284.5</x:v>
+        <x:v>178129.55</x:v>
       </x:c>
       <x:c r="L498" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M498" s="4">
-        <x:v>522000.59</x:v>
+        <x:v>35625.91</x:v>
       </x:c>
       <x:c r="N498" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O498" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:15">
       <x:c r="A499" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B499" s="3" t="s">
-        <x:v>2152</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E499" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F499" s="3" t="s">
+        <x:v>2151</x:v>
+      </x:c>
+      <x:c r="G499" s="3" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="H499" s="3" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+      <x:c r="I499" s="3" t="s">
         <x:v>2153</x:v>
       </x:c>
-      <x:c r="G499" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J499" s="4">
-        <x:v>312327.35</x:v>
+        <x:v>32084.26</x:v>
       </x:c>
       <x:c r="K499" s="4">
-        <x:v>312327.35</x:v>
+        <x:v>32084.26</x:v>
       </x:c>
       <x:c r="L499" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M499" s="4">
-        <x:v>62465.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N499" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O499" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:15">
       <x:c r="A500" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B500" s="3" t="s">
-        <x:v>2157</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="C500" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D500" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E500" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F500" s="3" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="G500" s="3" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="H500" s="3" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="I500" s="3" t="s">
         <x:v>2158</x:v>
       </x:c>
-      <x:c r="G500" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J500" s="4">
-        <x:v>147090.05</x:v>
+        <x:v>178037.36</x:v>
       </x:c>
       <x:c r="K500" s="4">
-        <x:v>147090.05</x:v>
+        <x:v>178037.36</x:v>
       </x:c>
       <x:c r="L500" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M500" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N500" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O500" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:15">
       <x:c r="A501" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B501" s="3" t="s">
-        <x:v>1916</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E501" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F501" s="3" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="G501" s="3" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="H501" s="3" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="I501" s="3" t="s">
         <x:v>2162</x:v>
       </x:c>
-      <x:c r="G501" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J501" s="4">
-        <x:v>281205.94</x:v>
+        <x:v>99744.71</x:v>
       </x:c>
       <x:c r="K501" s="4">
-        <x:v>281205.94</x:v>
+        <x:v>99744.71</x:v>
       </x:c>
       <x:c r="L501" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M501" s="4">
-        <x:v>46867.66</x:v>
+        <x:v>19948.94</x:v>
       </x:c>
       <x:c r="N501" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O501" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B502" s="3" t="s">
-        <x:v>2165</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="C502" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D502" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E502" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F502" s="3" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="G502" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H502" s="3" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="I502" s="3" t="s">
         <x:v>2166</x:v>
       </x:c>
-      <x:c r="G502" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J502" s="4">
-        <x:v>136552.38</x:v>
+        <x:v>131043.66</x:v>
       </x:c>
       <x:c r="K502" s="4">
-        <x:v>136552.38</x:v>
+        <x:v>131043.66</x:v>
       </x:c>
       <x:c r="L502" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M502" s="4">
-        <x:v>27310.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N502" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O502" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:15">
       <x:c r="A503" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B503" s="3" t="s">
-        <x:v>2169</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E503" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F503" s="3" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="G503" s="3" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="H503" s="3" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="I503" s="3" t="s">
         <x:v>2170</x:v>
       </x:c>
-      <x:c r="G503" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J503" s="4">
-        <x:v>169222.75</x:v>
+        <x:v>178073.57</x:v>
       </x:c>
       <x:c r="K503" s="4">
-        <x:v>169222.75</x:v>
+        <x:v>178073.57</x:v>
       </x:c>
       <x:c r="L503" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M503" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N503" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O503" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:15">
       <x:c r="A504" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B504" s="3" t="s">
-        <x:v>2174</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="C504" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D504" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E504" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F504" s="3" t="s">
-        <x:v>2175</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="G504" s="3" t="s">
-        <x:v>2176</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="H504" s="3" t="s">
-        <x:v>2177</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="I504" s="3" t="s">
-        <x:v>2178</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="J504" s="4">
-        <x:v>178814.44</x:v>
+        <x:v>167345.89</x:v>
       </x:c>
       <x:c r="K504" s="4">
-        <x:v>178814.44</x:v>
+        <x:v>167345.89</x:v>
       </x:c>
       <x:c r="L504" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M504" s="4">
-        <x:v>35762.89</x:v>
+        <x:v>33469</x:v>
       </x:c>
       <x:c r="N504" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O504" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:15">
       <x:c r="A505" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B505" s="3" t="s">
-        <x:v>2179</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E505" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F505" s="3" t="s">
-        <x:v>2180</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="G505" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H505" s="3" t="s">
-        <x:v>2181</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="I505" s="3" t="s">
-        <x:v>2182</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="J505" s="4">
-        <x:v>178919.8</x:v>
+        <x:v>155788.45</x:v>
       </x:c>
       <x:c r="K505" s="4">
-        <x:v>178919.8</x:v>
+        <x:v>155788.45</x:v>
       </x:c>
       <x:c r="L505" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M505" s="4">
-        <x:v>35783.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N505" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O505" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:15">
       <x:c r="A506" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B506" s="3" t="s">
-        <x:v>2183</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="C506" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D506" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E506" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F506" s="3" t="s">
-        <x:v>2184</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="G506" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="H506" s="3" t="s">
-        <x:v>2185</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="I506" s="3" t="s">
-        <x:v>2186</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="J506" s="4">
-        <x:v>1479913.52</x:v>
+        <x:v>176646.18</x:v>
       </x:c>
       <x:c r="K506" s="4">
-        <x:v>1479913.52</x:v>
+        <x:v>176646.18</x:v>
       </x:c>
       <x:c r="L506" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M506" s="4">
-        <x:v>551526.38</x:v>
+        <x:v>35329.23</x:v>
       </x:c>
       <x:c r="N506" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O506" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:15">
       <x:c r="A507" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B507" s="3" t="s">
-        <x:v>2187</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E507" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F507" s="3" t="s">
-        <x:v>2188</x:v>
+        <x:v>2184</x:v>
       </x:c>
       <x:c r="G507" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="H507" s="3" t="s">
-        <x:v>2189</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="I507" s="3" t="s">
-        <x:v>2190</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="J507" s="4">
-        <x:v>1012747.91</x:v>
+        <x:v>153888.55</x:v>
       </x:c>
       <x:c r="K507" s="4">
-        <x:v>1012747.91</x:v>
+        <x:v>153888.55</x:v>
       </x:c>
       <x:c r="L507" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M507" s="4">
-        <x:v>439840.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N507" s="5">
-        <x:v>64</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O507" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:15">
       <x:c r="A508" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B508" s="3" t="s">
         <x:v>2187</x:v>
       </x:c>
       <x:c r="C508" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D508" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E508" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F508" s="3" t="s">
         <x:v>2188</x:v>
       </x:c>
       <x:c r="G508" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="H508" s="3" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="I508" s="3" t="s">
         <x:v>2191</x:v>
       </x:c>
-      <x:c r="I508" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J508" s="4">
-        <x:v>1179923.62</x:v>
+        <x:v>204827.24</x:v>
       </x:c>
       <x:c r="K508" s="4">
-        <x:v>1179923.62</x:v>
+        <x:v>204827.24</x:v>
       </x:c>
       <x:c r="L508" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M508" s="4">
-        <x:v>509781.53</x:v>
+        <x:v>40965.45</x:v>
       </x:c>
       <x:c r="N508" s="5">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O508" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:15">
       <x:c r="A509" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B509" s="3" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="C509" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D509" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E509" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F509" s="3" t="s">
         <x:v>2193</x:v>
       </x:c>
-      <x:c r="C509" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F509" s="3" t="s">
+      <x:c r="G509" s="3" t="s">
         <x:v>2194</x:v>
       </x:c>
-      <x:c r="G509" s="3" t="s">
+      <x:c r="H509" s="3" t="s">
         <x:v>2195</x:v>
       </x:c>
-      <x:c r="H509" s="3" t="s">
+      <x:c r="I509" s="3" t="s">
         <x:v>2196</x:v>
       </x:c>
-      <x:c r="I509" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J509" s="4">
-        <x:v>1533642.99</x:v>
+        <x:v>188627.04</x:v>
       </x:c>
       <x:c r="K509" s="4">
-        <x:v>1533642.99</x:v>
+        <x:v>188627.04</x:v>
       </x:c>
       <x:c r="L509" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M509" s="4">
-        <x:v>653537.89</x:v>
+        <x:v>37725.4</x:v>
       </x:c>
       <x:c r="N509" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O509" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:15">
       <x:c r="A510" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B510" s="3" t="s">
-        <x:v>2198</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="C510" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D510" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E510" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F510" s="3" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="G510" s="3" t="s">
         <x:v>2199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="H510" s="3" t="s">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="I510" s="3" t="s">
         <x:v>2201</x:v>
       </x:c>
       <x:c r="J510" s="4">
-        <x:v>86859.08</x:v>
+        <x:v>178755.17</x:v>
       </x:c>
       <x:c r="K510" s="4">
-        <x:v>86859.08</x:v>
+        <x:v>178755.17</x:v>
       </x:c>
       <x:c r="L510" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M510" s="4">
-        <x:v>26423.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N510" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O510" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:15">
       <x:c r="A511" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B511" s="3" t="s">
         <x:v>2202</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E511" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F511" s="3" t="s">
         <x:v>2203</x:v>
       </x:c>
       <x:c r="G511" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H511" s="3" t="s">
         <x:v>2204</x:v>
       </x:c>
       <x:c r="I511" s="3" t="s">
         <x:v>2205</x:v>
       </x:c>
       <x:c r="J511" s="4">
-        <x:v>178947.79</x:v>
+        <x:v>176535.87</x:v>
       </x:c>
       <x:c r="K511" s="4">
-        <x:v>178947.79</x:v>
+        <x:v>176535.87</x:v>
       </x:c>
       <x:c r="L511" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M511" s="4">
-        <x:v>35789.56</x:v>
+        <x:v>35307.17</x:v>
       </x:c>
       <x:c r="N511" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O511" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:15">
       <x:c r="A512" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B512" s="3" t="s">
         <x:v>2206</x:v>
       </x:c>
       <x:c r="C512" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D512" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E512" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F512" s="3" t="s">
         <x:v>2207</x:v>
       </x:c>
       <x:c r="G512" s="3" t="s">
-        <x:v>1708</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H512" s="3" t="s">
         <x:v>2208</x:v>
       </x:c>
       <x:c r="I512" s="3" t="s">
         <x:v>2209</x:v>
       </x:c>
       <x:c r="J512" s="4">
-        <x:v>143870.45</x:v>
+        <x:v>176135.81</x:v>
       </x:c>
       <x:c r="K512" s="4">
-        <x:v>143870.45</x:v>
+        <x:v>176135.81</x:v>
       </x:c>
       <x:c r="L512" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M512" s="4">
-        <x:v>0</x:v>
+        <x:v>35227.16</x:v>
       </x:c>
       <x:c r="N512" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O512" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:15">
       <x:c r="A513" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B513" s="3" t="s">
         <x:v>2210</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
         <x:v>2211</x:v>
       </x:c>
       <x:c r="G513" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H513" s="3" t="s">
         <x:v>2212</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>2213</x:v>
       </x:c>
       <x:c r="J513" s="4">
-        <x:v>37125.41</x:v>
+        <x:v>174468.04</x:v>
       </x:c>
       <x:c r="K513" s="4">
-        <x:v>37125.41</x:v>
+        <x:v>174468.04</x:v>
       </x:c>
       <x:c r="L513" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M513" s="4">
-        <x:v>0</x:v>
+        <x:v>34893</x:v>
       </x:c>
       <x:c r="N513" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
         <x:v>2214</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
         <x:v>2215</x:v>
       </x:c>
       <x:c r="G514" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="H514" s="3" t="s">
-        <x:v>2216</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
-        <x:v>2217</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="J514" s="4">
-        <x:v>943837.65</x:v>
+        <x:v>30042.77</x:v>
       </x:c>
       <x:c r="K514" s="4">
-        <x:v>943837.65</x:v>
+        <x:v>30042.77</x:v>
       </x:c>
       <x:c r="L514" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M514" s="4">
-        <x:v>389551.85</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N514" s="5">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
-        <x:v>2214</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
-        <x:v>2215</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="G515" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H515" s="3" t="s">
-        <x:v>2218</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="I515" s="3" t="s">
-        <x:v>2219</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="J515" s="4">
-        <x:v>1439343.69</x:v>
+        <x:v>131152.32</x:v>
       </x:c>
       <x:c r="K515" s="4">
-        <x:v>1439343.69</x:v>
+        <x:v>131152.32</x:v>
       </x:c>
       <x:c r="L515" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M515" s="4">
-        <x:v>671184.26</x:v>
+        <x:v>26230</x:v>
       </x:c>
       <x:c r="N515" s="5">
-        <x:v>64</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O515" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B516" s="3" t="s">
-        <x:v>2220</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="C516" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D516" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E516" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F516" s="3" t="s">
-        <x:v>2221</x:v>
+        <x:v>2224</x:v>
       </x:c>
       <x:c r="G516" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H516" s="3" t="s">
-        <x:v>2222</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="I516" s="3" t="s">
-        <x:v>2223</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="J516" s="4">
-        <x:v>627826.26</x:v>
+        <x:v>128183.93</x:v>
       </x:c>
       <x:c r="K516" s="4">
-        <x:v>627826.26</x:v>
+        <x:v>128183.93</x:v>
       </x:c>
       <x:c r="L516" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M516" s="4">
-        <x:v>182531.6</x:v>
+        <x:v>25636</x:v>
       </x:c>
       <x:c r="N516" s="5">
-        <x:v>64</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O516" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B517" s="3" t="s">
-        <x:v>2224</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E517" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F517" s="3" t="s">
-        <x:v>2225</x:v>
+        <x:v>2228</x:v>
       </x:c>
       <x:c r="G517" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H517" s="3" t="s">
-        <x:v>2226</x:v>
+        <x:v>2229</x:v>
       </x:c>
       <x:c r="I517" s="3" t="s">
-        <x:v>2227</x:v>
+        <x:v>2230</x:v>
       </x:c>
       <x:c r="J517" s="4">
-        <x:v>694775.05</x:v>
+        <x:v>168834.2</x:v>
       </x:c>
       <x:c r="K517" s="4">
-        <x:v>694775.05</x:v>
+        <x:v>168834.2</x:v>
       </x:c>
       <x:c r="L517" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M517" s="4">
-        <x:v>246417.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N517" s="5">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O517" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:15">
       <x:c r="A518" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B518" s="3" t="s">
-        <x:v>2228</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="C518" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D518" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E518" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F518" s="3" t="s">
-        <x:v>2229</x:v>
+        <x:v>2232</x:v>
       </x:c>
       <x:c r="G518" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="H518" s="3" t="s">
-        <x:v>2230</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="I518" s="3" t="s">
-        <x:v>2231</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="J518" s="4">
-        <x:v>11326.95</x:v>
+        <x:v>143440.89</x:v>
       </x:c>
       <x:c r="K518" s="4">
-        <x:v>11326.95</x:v>
+        <x:v>143440.89</x:v>
       </x:c>
       <x:c r="L518" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M518" s="4">
-        <x:v>0</x:v>
+        <x:v>88357.92</x:v>
       </x:c>
       <x:c r="N518" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
-        <x:v>2232</x:v>
+        <x:v>2236</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
-        <x:v>2233</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
-        <x:v>2234</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
-        <x:v>2235</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
-        <x:v>2236</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
-        <x:v>2237</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="J519" s="4">
-        <x:v>16693510.18</x:v>
+        <x:v>178050.53</x:v>
       </x:c>
       <x:c r="K519" s="4">
-        <x:v>16693510.18</x:v>
+        <x:v>178050.53</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M519" s="4">
-        <x:v>5008053.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N519" s="5">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
-        <x:v>2238</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
-        <x:v>1343</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
-        <x:v>2239</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
-        <x:v>2240</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="H520" s="3" t="s">
-        <x:v>2241</x:v>
+        <x:v>2243</x:v>
       </x:c>
       <x:c r="I520" s="3" t="s">
-        <x:v>2242</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="J520" s="4">
-        <x:v>174628.72</x:v>
+        <x:v>88063.79</x:v>
       </x:c>
       <x:c r="K520" s="4">
-        <x:v>174628.72</x:v>
+        <x:v>88063.79</x:v>
       </x:c>
       <x:c r="L520" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M520" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N520" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
-        <x:v>2243</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
-        <x:v>2244</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H521" s="3" t="s">
-        <x:v>2245</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="I521" s="3" t="s">
-        <x:v>2246</x:v>
+        <x:v>2248</x:v>
       </x:c>
       <x:c r="J521" s="4">
-        <x:v>1301757.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K521" s="4">
-        <x:v>1301757.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L521" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M521" s="4">
-        <x:v>388123.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N521" s="5">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O521" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:15">
       <x:c r="A522" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B522" s="3" t="s">
-        <x:v>2247</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="C522" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D522" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E522" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F522" s="3" t="s">
-        <x:v>2248</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="G522" s="3" t="s">
-        <x:v>2249</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H522" s="3" t="s">
-        <x:v>2250</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="I522" s="3" t="s">
-        <x:v>2251</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="J522" s="4">
-        <x:v>68633.45</x:v>
+        <x:v>174942.2</x:v>
       </x:c>
       <x:c r="K522" s="4">
-        <x:v>68633.45</x:v>
+        <x:v>174942.2</x:v>
       </x:c>
       <x:c r="L522" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M522" s="4">
-        <x:v>13726.69</x:v>
+        <x:v>34988.44</x:v>
       </x:c>
       <x:c r="N522" s="5">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O522" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:15">
       <x:c r="A523" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B523" s="3" t="s">
-        <x:v>2252</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E523" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F523" s="3" t="s">
-        <x:v>2253</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="G523" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H523" s="3" t="s">
-        <x:v>2254</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="I523" s="3" t="s">
-        <x:v>2255</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="J523" s="4">
-        <x:v>80259.22</x:v>
+        <x:v>62390.45</x:v>
       </x:c>
       <x:c r="K523" s="4">
-        <x:v>80259.22</x:v>
+        <x:v>62390.45</x:v>
       </x:c>
       <x:c r="L523" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M523" s="4">
-        <x:v>0</x:v>
+        <x:v>12478.09</x:v>
       </x:c>
       <x:c r="N523" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O523" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:15">
       <x:c r="A524" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B524" s="3" t="s">
-        <x:v>2256</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="C524" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D524" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E524" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F524" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="G524" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H524" s="3" t="s">
-        <x:v>2257</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="I524" s="3" t="s">
-        <x:v>2258</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="J524" s="4">
-        <x:v>151827.31</x:v>
+        <x:v>73460.58</x:v>
       </x:c>
       <x:c r="K524" s="4">
-        <x:v>151827.31</x:v>
+        <x:v>73460.58</x:v>
       </x:c>
       <x:c r="L524" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M524" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N524" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O524" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B525" s="3" t="s">
-        <x:v>2259</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E525" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F525" s="3" t="s">
-        <x:v>2260</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="G525" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H525" s="3" t="s">
-        <x:v>2261</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="I525" s="3" t="s">
-        <x:v>2262</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="J525" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>178278.55</x:v>
       </x:c>
       <x:c r="K525" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>178278.55</x:v>
       </x:c>
       <x:c r="L525" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M525" s="4">
-        <x:v>35754.98</x:v>
+        <x:v>35655.71</x:v>
       </x:c>
       <x:c r="N525" s="5">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O525" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B526" s="3" t="s">
-        <x:v>2263</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="C526" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D526" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E526" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F526" s="3" t="s">
-        <x:v>2264</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="G526" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="H526" s="3" t="s">
-        <x:v>2265</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="I526" s="3" t="s">
-        <x:v>2266</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="J526" s="4">
-        <x:v>167052.84</x:v>
+        <x:v>167573.1</x:v>
       </x:c>
       <x:c r="K526" s="4">
-        <x:v>167052.84</x:v>
+        <x:v>167573.1</x:v>
       </x:c>
       <x:c r="L526" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M526" s="4">
-        <x:v>0</x:v>
+        <x:v>33514.62</x:v>
       </x:c>
       <x:c r="N526" s="5">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O526" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
-        <x:v>2267</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
-        <x:v>2268</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="H527" s="3" t="s">
-        <x:v>2269</x:v>
+        <x:v>2270</x:v>
       </x:c>
       <x:c r="I527" s="3" t="s">
-        <x:v>2270</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="J527" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>366265.67</x:v>
       </x:c>
       <x:c r="K527" s="4">
-        <x:v>178774.92</x:v>
+        <x:v>366265.67</x:v>
       </x:c>
       <x:c r="L527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M527" s="4">
-        <x:v>35754.98</x:v>
+        <x:v>73253.14</x:v>
       </x:c>
       <x:c r="N527" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
-        <x:v>2271</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
-        <x:v>2272</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="G528" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="H528" s="3" t="s">
-        <x:v>2273</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="I528" s="3" t="s">
-        <x:v>2274</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="J528" s="4">
-        <x:v>837813.16</x:v>
+        <x:v>38101.7</x:v>
       </x:c>
       <x:c r="K528" s="4">
-        <x:v>837813.16</x:v>
+        <x:v>38101.7</x:v>
       </x:c>
       <x:c r="L528" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M528" s="4">
-        <x:v>331840.71</x:v>
+        <x:v>7620.34</x:v>
       </x:c>
       <x:c r="N528" s="5">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
-        <x:v>2275</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
-        <x:v>2276</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="G529" s="3" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="H529" s="3" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="I529" s="3" t="s">
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="J529" s="4">
+        <x:v>185133.86</x:v>
+      </x:c>
+      <x:c r="K529" s="4">
+        <x:v>185133.86</x:v>
+      </x:c>
+      <x:c r="L529" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M529" s="4">
+        <x:v>37026.77</x:v>
+      </x:c>
+      <x:c r="N529" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O529" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="530" spans="1:15">
+      <x:c r="A530" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B530" s="3" t="s">
         <x:v>2277</x:v>
       </x:c>
-      <x:c r="H529" s="3" t="s">
+      <x:c r="C530" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D530" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E530" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F530" s="3" t="s">
         <x:v>2278</x:v>
       </x:c>
-      <x:c r="I529" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J529" s="4">
+      <x:c r="G530" s="3" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="H530" s="3" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+      <x:c r="I530" s="3" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+      <x:c r="J530" s="4">
+        <x:v>176221.42</x:v>
+      </x:c>
+      <x:c r="K530" s="4">
+        <x:v>176221.42</x:v>
+      </x:c>
+      <x:c r="L530" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M530" s="4">
+        <x:v>35244.28</x:v>
+      </x:c>
+      <x:c r="N530" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O530" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="531" spans="1:15">
+      <x:c r="A531" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B531" s="3" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+      <x:c r="C531" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D531" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E531" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F531" s="3" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="G531" s="3" t="s">
+        <x:v>2285</x:v>
+      </x:c>
+      <x:c r="H531" s="3" t="s">
+        <x:v>2286</x:v>
+      </x:c>
+      <x:c r="I531" s="3" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="J531" s="4">
+        <x:v>69878.1</x:v>
+      </x:c>
+      <x:c r="K531" s="4">
+        <x:v>69878.1</x:v>
+      </x:c>
+      <x:c r="L531" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M531" s="4">
+        <x:v>13975.62</x:v>
+      </x:c>
+      <x:c r="N531" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O531" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="532" spans="1:15">
+      <x:c r="A532" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B532" s="3" t="s">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="C532" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D532" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E532" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F532" s="3" t="s">
+        <x:v>2289</x:v>
+      </x:c>
+      <x:c r="G532" s="3" t="s">
+        <x:v>2290</x:v>
+      </x:c>
+      <x:c r="H532" s="3" t="s">
+        <x:v>2291</x:v>
+      </x:c>
+      <x:c r="I532" s="3" t="s">
+        <x:v>2292</x:v>
+      </x:c>
+      <x:c r="J532" s="4">
+        <x:v>112571.51</x:v>
+      </x:c>
+      <x:c r="K532" s="4">
+        <x:v>112571.51</x:v>
+      </x:c>
+      <x:c r="L532" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M532" s="4">
+        <x:v>22514.3</x:v>
+      </x:c>
+      <x:c r="N532" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O532" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="533" spans="1:15">
+      <x:c r="A533" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B533" s="3" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="C533" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D533" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E533" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F533" s="3" t="s">
+        <x:v>2294</x:v>
+      </x:c>
+      <x:c r="G533" s="3" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="H533" s="3" t="s">
+        <x:v>2295</x:v>
+      </x:c>
+      <x:c r="I533" s="3" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="J533" s="4">
+        <x:v>141364.69</x:v>
+      </x:c>
+      <x:c r="K533" s="4">
+        <x:v>141364.69</x:v>
+      </x:c>
+      <x:c r="L533" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M533" s="4">
+        <x:v>28272.94</x:v>
+      </x:c>
+      <x:c r="N533" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O533" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="534" spans="1:15">
+      <x:c r="A534" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B534" s="3" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="C534" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D534" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E534" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F534" s="3" t="s">
+        <x:v>2298</x:v>
+      </x:c>
+      <x:c r="G534" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H534" s="3" t="s">
+        <x:v>2299</x:v>
+      </x:c>
+      <x:c r="I534" s="3" t="s">
+        <x:v>2300</x:v>
+      </x:c>
+      <x:c r="J534" s="4">
+        <x:v>139466.44</x:v>
+      </x:c>
+      <x:c r="K534" s="4">
+        <x:v>139466.44</x:v>
+      </x:c>
+      <x:c r="L534" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M534" s="4">
+        <x:v>27893</x:v>
+      </x:c>
+      <x:c r="N534" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O534" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="535" spans="1:15">
+      <x:c r="A535" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B535" s="3" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="C535" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D535" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E535" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F535" s="3" t="s">
+        <x:v>2302</x:v>
+      </x:c>
+      <x:c r="G535" s="3" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="H535" s="3" t="s">
+        <x:v>2304</x:v>
+      </x:c>
+      <x:c r="I535" s="3" t="s">
+        <x:v>2305</x:v>
+      </x:c>
+      <x:c r="J535" s="4">
+        <x:v>30207.41</x:v>
+      </x:c>
+      <x:c r="K535" s="4">
+        <x:v>30207.41</x:v>
+      </x:c>
+      <x:c r="L535" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M535" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N535" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O535" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="536" spans="1:15">
+      <x:c r="A536" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B536" s="3" t="s">
+        <x:v>2306</x:v>
+      </x:c>
+      <x:c r="C536" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D536" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E536" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F536" s="3" t="s">
+        <x:v>2307</x:v>
+      </x:c>
+      <x:c r="G536" s="3" t="s">
+        <x:v>2308</x:v>
+      </x:c>
+      <x:c r="H536" s="3" t="s">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="I536" s="3" t="s">
+        <x:v>2310</x:v>
+      </x:c>
+      <x:c r="J536" s="4">
+        <x:v>173151.78</x:v>
+      </x:c>
+      <x:c r="K536" s="4">
+        <x:v>173151.78</x:v>
+      </x:c>
+      <x:c r="L536" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M536" s="4">
+        <x:v>34630</x:v>
+      </x:c>
+      <x:c r="N536" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O536" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="537" spans="1:15">
+      <x:c r="A537" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B537" s="3" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="C537" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D537" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E537" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F537" s="3" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="G537" s="3" t="s">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="H537" s="3" t="s">
+        <x:v>2314</x:v>
+      </x:c>
+      <x:c r="I537" s="3" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="J537" s="4">
+        <x:v>35897.23</x:v>
+      </x:c>
+      <x:c r="K537" s="4">
+        <x:v>35897.23</x:v>
+      </x:c>
+      <x:c r="L537" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M537" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N537" s="5">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="O537" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="538" spans="1:15">
+      <x:c r="A538" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B538" s="3" t="s">
+        <x:v>2316</x:v>
+      </x:c>
+      <x:c r="C538" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D538" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E538" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F538" s="3" t="s">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="G538" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H538" s="3" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="I538" s="3" t="s">
+        <x:v>2319</x:v>
+      </x:c>
+      <x:c r="J538" s="4">
+        <x:v>59759.57</x:v>
+      </x:c>
+      <x:c r="K538" s="4">
+        <x:v>59759.57</x:v>
+      </x:c>
+      <x:c r="L538" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M538" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N538" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O538" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="539" spans="1:15">
+      <x:c r="A539" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B539" s="3" t="s">
+        <x:v>2320</x:v>
+      </x:c>
+      <x:c r="C539" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D539" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E539" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F539" s="3" t="s">
+        <x:v>2321</x:v>
+      </x:c>
+      <x:c r="G539" s="3" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="H539" s="3" t="s">
+        <x:v>2322</x:v>
+      </x:c>
+      <x:c r="I539" s="3" t="s">
+        <x:v>2323</x:v>
+      </x:c>
+      <x:c r="J539" s="4">
+        <x:v>176779.54</x:v>
+      </x:c>
+      <x:c r="K539" s="4">
+        <x:v>176779.54</x:v>
+      </x:c>
+      <x:c r="L539" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M539" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N539" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O539" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="540" spans="1:15">
+      <x:c r="A540" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B540" s="3" t="s">
+        <x:v>2324</x:v>
+      </x:c>
+      <x:c r="C540" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D540" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E540" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F540" s="3" t="s">
+        <x:v>2325</x:v>
+      </x:c>
+      <x:c r="G540" s="3" t="s">
+        <x:v>2326</x:v>
+      </x:c>
+      <x:c r="H540" s="3" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="I540" s="3" t="s">
+        <x:v>2328</x:v>
+      </x:c>
+      <x:c r="J540" s="4">
+        <x:v>106427.29</x:v>
+      </x:c>
+      <x:c r="K540" s="4">
+        <x:v>106427.29</x:v>
+      </x:c>
+      <x:c r="L540" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M540" s="4">
+        <x:v>21285.46</x:v>
+      </x:c>
+      <x:c r="N540" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O540" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="541" spans="1:15">
+      <x:c r="A541" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B541" s="3" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="C541" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D541" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E541" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F541" s="3" t="s">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="G541" s="3" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="H541" s="3" t="s">
+        <x:v>2331</x:v>
+      </x:c>
+      <x:c r="I541" s="3" t="s">
+        <x:v>2332</x:v>
+      </x:c>
+      <x:c r="J541" s="4">
+        <x:v>366562.01</x:v>
+      </x:c>
+      <x:c r="K541" s="4">
+        <x:v>366562.01</x:v>
+      </x:c>
+      <x:c r="L541" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M541" s="4">
+        <x:v>73312.4</x:v>
+      </x:c>
+      <x:c r="N541" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O541" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="542" spans="1:15">
+      <x:c r="A542" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B542" s="3" t="s">
+        <x:v>2333</x:v>
+      </x:c>
+      <x:c r="C542" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D542" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E542" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F542" s="3" t="s">
+        <x:v>2334</x:v>
+      </x:c>
+      <x:c r="G542" s="3" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="H542" s="3" t="s">
+        <x:v>2336</x:v>
+      </x:c>
+      <x:c r="I542" s="3" t="s">
+        <x:v>2337</x:v>
+      </x:c>
+      <x:c r="J542" s="4">
+        <x:v>131191.83</x:v>
+      </x:c>
+      <x:c r="K542" s="4">
+        <x:v>131191.83</x:v>
+      </x:c>
+      <x:c r="L542" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M542" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N542" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O542" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="543" spans="1:15">
+      <x:c r="A543" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B543" s="3" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="C543" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D543" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E543" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F543" s="3" t="s">
+        <x:v>2339</x:v>
+      </x:c>
+      <x:c r="G543" s="3" t="s">
+        <x:v>2340</x:v>
+      </x:c>
+      <x:c r="H543" s="3" t="s">
+        <x:v>2341</x:v>
+      </x:c>
+      <x:c r="I543" s="3" t="s">
+        <x:v>2342</x:v>
+      </x:c>
+      <x:c r="J543" s="4">
+        <x:v>178300.77</x:v>
+      </x:c>
+      <x:c r="K543" s="4">
+        <x:v>178300.77</x:v>
+      </x:c>
+      <x:c r="L543" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M543" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N543" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O543" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="544" spans="1:15">
+      <x:c r="A544" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B544" s="3" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="C544" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D544" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E544" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F544" s="3" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="G544" s="3" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="H544" s="3" t="s">
+        <x:v>2345</x:v>
+      </x:c>
+      <x:c r="I544" s="3" t="s">
+        <x:v>2346</x:v>
+      </x:c>
+      <x:c r="J544" s="4">
+        <x:v>4287.12</x:v>
+      </x:c>
+      <x:c r="K544" s="4">
+        <x:v>4287.12</x:v>
+      </x:c>
+      <x:c r="L544" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M544" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N544" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O544" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="545" spans="1:15">
+      <x:c r="A545" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B545" s="3" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="C545" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D545" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E545" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F545" s="3" t="s">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="G545" s="3" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="H545" s="3" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="I545" s="3" t="s">
+        <x:v>2348</x:v>
+      </x:c>
+      <x:c r="J545" s="4">
+        <x:v>178350.16</x:v>
+      </x:c>
+      <x:c r="K545" s="4">
+        <x:v>178350.16</x:v>
+      </x:c>
+      <x:c r="L545" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M545" s="4">
+        <x:v>35670.03</x:v>
+      </x:c>
+      <x:c r="N545" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O545" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="546" spans="1:15">
+      <x:c r="A546" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B546" s="3" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="C546" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D546" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E546" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F546" s="3" t="s">
+        <x:v>2350</x:v>
+      </x:c>
+      <x:c r="G546" s="3" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H546" s="3" t="s">
+        <x:v>2351</x:v>
+      </x:c>
+      <x:c r="I546" s="3" t="s">
+        <x:v>2352</x:v>
+      </x:c>
+      <x:c r="J546" s="4">
+        <x:v>178676.15</x:v>
+      </x:c>
+      <x:c r="K546" s="4">
+        <x:v>178676.15</x:v>
+      </x:c>
+      <x:c r="L546" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M546" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N546" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O546" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="547" spans="1:15">
+      <x:c r="A547" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B547" s="3" t="s">
+        <x:v>2353</x:v>
+      </x:c>
+      <x:c r="C547" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D547" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E547" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F547" s="3" t="s">
+        <x:v>2354</x:v>
+      </x:c>
+      <x:c r="G547" s="3" t="s">
+        <x:v>2355</x:v>
+      </x:c>
+      <x:c r="H547" s="3" t="s">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="I547" s="3" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="J547" s="4">
+        <x:v>184077.34</x:v>
+      </x:c>
+      <x:c r="K547" s="4">
+        <x:v>184077.34</x:v>
+      </x:c>
+      <x:c r="L547" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M547" s="4">
+        <x:v>36815.47</x:v>
+      </x:c>
+      <x:c r="N547" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O547" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="548" spans="1:15">
+      <x:c r="A548" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B548" s="3" t="s">
+        <x:v>2358</x:v>
+      </x:c>
+      <x:c r="C548" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D548" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E548" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F548" s="3" t="s">
+        <x:v>2359</x:v>
+      </x:c>
+      <x:c r="G548" s="3" t="s">
+        <x:v>2360</x:v>
+      </x:c>
+      <x:c r="H548" s="3" t="s">
+        <x:v>2361</x:v>
+      </x:c>
+      <x:c r="I548" s="3" t="s">
+        <x:v>2362</x:v>
+      </x:c>
+      <x:c r="J548" s="4">
+        <x:v>98959.39</x:v>
+      </x:c>
+      <x:c r="K548" s="4">
+        <x:v>98959.39</x:v>
+      </x:c>
+      <x:c r="L548" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M548" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N548" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O548" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="549" spans="1:15">
+      <x:c r="A549" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B549" s="3" t="s">
+        <x:v>2363</x:v>
+      </x:c>
+      <x:c r="C549" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D549" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E549" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F549" s="3" t="s">
+        <x:v>2364</x:v>
+      </x:c>
+      <x:c r="G549" s="3" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="H549" s="3" t="s">
+        <x:v>2366</x:v>
+      </x:c>
+      <x:c r="I549" s="3" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="J549" s="4">
+        <x:v>155516.79</x:v>
+      </x:c>
+      <x:c r="K549" s="4">
+        <x:v>155516.79</x:v>
+      </x:c>
+      <x:c r="L549" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M549" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N549" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O549" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="550" spans="1:15">
+      <x:c r="A550" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B550" s="3" t="s">
+        <x:v>2367</x:v>
+      </x:c>
+      <x:c r="C550" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D550" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E550" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F550" s="3" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="G550" s="3" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="H550" s="3" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="I550" s="3" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="J550" s="4">
+        <x:v>160184.23</x:v>
+      </x:c>
+      <x:c r="K550" s="4">
+        <x:v>160184.23</x:v>
+      </x:c>
+      <x:c r="L550" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M550" s="4">
+        <x:v>32036.84</x:v>
+      </x:c>
+      <x:c r="N550" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O550" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="551" spans="1:15">
+      <x:c r="A551" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B551" s="3" t="s">
+        <x:v>2371</x:v>
+      </x:c>
+      <x:c r="C551" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D551" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E551" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F551" s="3" t="s">
+        <x:v>2372</x:v>
+      </x:c>
+      <x:c r="G551" s="3" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="H551" s="3" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="I551" s="3" t="s">
+        <x:v>2374</x:v>
+      </x:c>
+      <x:c r="J551" s="4">
+        <x:v>176700.51</x:v>
+      </x:c>
+      <x:c r="K551" s="4">
+        <x:v>176700.51</x:v>
+      </x:c>
+      <x:c r="L551" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M551" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N551" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O551" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="552" spans="1:15">
+      <x:c r="A552" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B552" s="3" t="s">
+        <x:v>2375</x:v>
+      </x:c>
+      <x:c r="C552" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D552" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E552" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F552" s="3" t="s">
+        <x:v>2376</x:v>
+      </x:c>
+      <x:c r="G552" s="3" t="s">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="H552" s="3" t="s">
+        <x:v>2378</x:v>
+      </x:c>
+      <x:c r="I552" s="3" t="s">
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="J552" s="4">
+        <x:v>178656.38</x:v>
+      </x:c>
+      <x:c r="K552" s="4">
+        <x:v>178656.38</x:v>
+      </x:c>
+      <x:c r="L552" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M552" s="4">
+        <x:v>35731.27</x:v>
+      </x:c>
+      <x:c r="N552" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O552" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="553" spans="1:15">
+      <x:c r="A553" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B553" s="3" t="s">
+        <x:v>2375</x:v>
+      </x:c>
+      <x:c r="C553" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D553" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E553" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F553" s="3" t="s">
+        <x:v>2376</x:v>
+      </x:c>
+      <x:c r="G553" s="3" t="s">
+        <x:v>2380</x:v>
+      </x:c>
+      <x:c r="H553" s="3" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="I553" s="3" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="J553" s="4">
+        <x:v>375725.69</x:v>
+      </x:c>
+      <x:c r="K553" s="4">
+        <x:v>375725.69</x:v>
+      </x:c>
+      <x:c r="L553" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M553" s="4">
+        <x:v>75145.13</x:v>
+      </x:c>
+      <x:c r="N553" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O553" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="554" spans="1:15">
+      <x:c r="A554" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B554" s="3" t="s">
+        <x:v>2383</x:v>
+      </x:c>
+      <x:c r="C554" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D554" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E554" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F554" s="3" t="s">
+        <x:v>2384</x:v>
+      </x:c>
+      <x:c r="G554" s="3" t="s">
+        <x:v>2385</x:v>
+      </x:c>
+      <x:c r="H554" s="3" t="s">
+        <x:v>2386</x:v>
+      </x:c>
+      <x:c r="I554" s="3" t="s">
+        <x:v>2387</x:v>
+      </x:c>
+      <x:c r="J554" s="4">
+        <x:v>173773.29</x:v>
+      </x:c>
+      <x:c r="K554" s="4">
+        <x:v>173773.29</x:v>
+      </x:c>
+      <x:c r="L554" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M554" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N554" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O554" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="555" spans="1:15">
+      <x:c r="A555" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B555" s="3" t="s">
+        <x:v>2388</x:v>
+      </x:c>
+      <x:c r="C555" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D555" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E555" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F555" s="3" t="s">
+        <x:v>2389</x:v>
+      </x:c>
+      <x:c r="G555" s="3" t="s">
+        <x:v>2390</x:v>
+      </x:c>
+      <x:c r="H555" s="3" t="s">
+        <x:v>2391</x:v>
+      </x:c>
+      <x:c r="I555" s="3" t="s">
+        <x:v>2392</x:v>
+      </x:c>
+      <x:c r="J555" s="4">
+        <x:v>329802.1</x:v>
+      </x:c>
+      <x:c r="K555" s="4">
+        <x:v>329802.1</x:v>
+      </x:c>
+      <x:c r="L555" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M555" s="4">
+        <x:v>65960.42</x:v>
+      </x:c>
+      <x:c r="N555" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O555" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="556" spans="1:15">
+      <x:c r="A556" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B556" s="3" t="s">
+        <x:v>2393</x:v>
+      </x:c>
+      <x:c r="C556" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D556" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E556" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F556" s="3" t="s">
+        <x:v>2394</x:v>
+      </x:c>
+      <x:c r="G556" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H556" s="3" t="s">
+        <x:v>2395</x:v>
+      </x:c>
+      <x:c r="I556" s="3" t="s">
+        <x:v>2396</x:v>
+      </x:c>
+      <x:c r="J556" s="4">
+        <x:v>178824.31</x:v>
+      </x:c>
+      <x:c r="K556" s="4">
+        <x:v>178824.31</x:v>
+      </x:c>
+      <x:c r="L556" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M556" s="4">
+        <x:v>35764.86</x:v>
+      </x:c>
+      <x:c r="N556" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O556" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:15">
+      <x:c r="A557" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B557" s="3" t="s">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="C557" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D557" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E557" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F557" s="3" t="s">
+        <x:v>2398</x:v>
+      </x:c>
+      <x:c r="G557" s="3" t="s">
+        <x:v>2399</x:v>
+      </x:c>
+      <x:c r="H557" s="3" t="s">
+        <x:v>2400</x:v>
+      </x:c>
+      <x:c r="I557" s="3" t="s">
+        <x:v>2401</x:v>
+      </x:c>
+      <x:c r="J557" s="4">
+        <x:v>136046.95</x:v>
+      </x:c>
+      <x:c r="K557" s="4">
+        <x:v>136046.95</x:v>
+      </x:c>
+      <x:c r="L557" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M557" s="4">
+        <x:v>27209</x:v>
+      </x:c>
+      <x:c r="N557" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O557" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:15">
+      <x:c r="A558" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B558" s="3" t="s">
+        <x:v>2402</x:v>
+      </x:c>
+      <x:c r="C558" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D558" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E558" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F558" s="3" t="s">
+        <x:v>2403</x:v>
+      </x:c>
+      <x:c r="G558" s="3" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="H558" s="3" t="s">
+        <x:v>2404</x:v>
+      </x:c>
+      <x:c r="I558" s="3" t="s">
+        <x:v>2405</x:v>
+      </x:c>
+      <x:c r="J558" s="4">
+        <x:v>175294.52</x:v>
+      </x:c>
+      <x:c r="K558" s="4">
+        <x:v>175294.52</x:v>
+      </x:c>
+      <x:c r="L558" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M558" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N558" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O558" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:15">
+      <x:c r="A559" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B559" s="3" t="s">
+        <x:v>2406</x:v>
+      </x:c>
+      <x:c r="C559" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D559" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E559" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F559" s="3" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="G559" s="3" t="s">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="H559" s="3" t="s">
+        <x:v>2408</x:v>
+      </x:c>
+      <x:c r="I559" s="3" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="J559" s="4">
+        <x:v>372410.13</x:v>
+      </x:c>
+      <x:c r="K559" s="4">
+        <x:v>372410.13</x:v>
+      </x:c>
+      <x:c r="L559" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M559" s="4">
+        <x:v>74482.02</x:v>
+      </x:c>
+      <x:c r="N559" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O559" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="560" spans="1:15">
+      <x:c r="A560" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B560" s="3" t="s">
+        <x:v>2406</x:v>
+      </x:c>
+      <x:c r="C560" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D560" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E560" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F560" s="3" t="s">
+        <x:v>2410</x:v>
+      </x:c>
+      <x:c r="G560" s="3" t="s">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="H560" s="3" t="s">
+        <x:v>2411</x:v>
+      </x:c>
+      <x:c r="I560" s="3" t="s">
+        <x:v>2412</x:v>
+      </x:c>
+      <x:c r="J560" s="4">
+        <x:v>156656.15</x:v>
+      </x:c>
+      <x:c r="K560" s="4">
+        <x:v>156656.15</x:v>
+      </x:c>
+      <x:c r="L560" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M560" s="4">
+        <x:v>93785.53</x:v>
+      </x:c>
+      <x:c r="N560" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O560" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="561" spans="1:15">
+      <x:c r="A561" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B561" s="3" t="s">
+        <x:v>2413</x:v>
+      </x:c>
+      <x:c r="C561" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D561" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E561" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F561" s="3" t="s">
+        <x:v>2414</x:v>
+      </x:c>
+      <x:c r="G561" s="3" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="H561" s="3" t="s">
+        <x:v>2415</x:v>
+      </x:c>
+      <x:c r="I561" s="3" t="s">
+        <x:v>2416</x:v>
+      </x:c>
+      <x:c r="J561" s="4">
+        <x:v>178483.52</x:v>
+      </x:c>
+      <x:c r="K561" s="4">
+        <x:v>178483.52</x:v>
+      </x:c>
+      <x:c r="L561" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M561" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N561" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O561" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="562" spans="1:15">
+      <x:c r="A562" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B562" s="3" t="s">
+        <x:v>2417</x:v>
+      </x:c>
+      <x:c r="C562" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D562" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E562" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F562" s="3" t="s">
+        <x:v>2418</x:v>
+      </x:c>
+      <x:c r="G562" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H562" s="3" t="s">
+        <x:v>2419</x:v>
+      </x:c>
+      <x:c r="I562" s="3" t="s">
+        <x:v>2420</x:v>
+      </x:c>
+      <x:c r="J562" s="4">
+        <x:v>358083.27</x:v>
+      </x:c>
+      <x:c r="K562" s="4">
+        <x:v>358083.27</x:v>
+      </x:c>
+      <x:c r="L562" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M562" s="4">
+        <x:v>71616.65</x:v>
+      </x:c>
+      <x:c r="N562" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O562" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="563" spans="1:15">
+      <x:c r="A563" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B563" s="3" t="s">
+        <x:v>2421</x:v>
+      </x:c>
+      <x:c r="C563" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D563" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E563" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F563" s="3" t="s">
+        <x:v>2422</x:v>
+      </x:c>
+      <x:c r="G563" s="3" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="H563" s="3" t="s">
+        <x:v>2423</x:v>
+      </x:c>
+      <x:c r="I563" s="3" t="s">
+        <x:v>2424</x:v>
+      </x:c>
+      <x:c r="J563" s="4">
+        <x:v>177587.9</x:v>
+      </x:c>
+      <x:c r="K563" s="4">
+        <x:v>177587.9</x:v>
+      </x:c>
+      <x:c r="L563" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M563" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N563" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O563" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="564" spans="1:15">
+      <x:c r="A564" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B564" s="3" t="s">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="C564" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D564" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E564" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F564" s="3" t="s">
+        <x:v>2426</x:v>
+      </x:c>
+      <x:c r="G564" s="3" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="H564" s="3" t="s">
+        <x:v>2427</x:v>
+      </x:c>
+      <x:c r="I564" s="3" t="s">
+        <x:v>2428</x:v>
+      </x:c>
+      <x:c r="J564" s="4">
+        <x:v>30846.2</x:v>
+      </x:c>
+      <x:c r="K564" s="4">
+        <x:v>30846.2</x:v>
+      </x:c>
+      <x:c r="L564" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M564" s="4">
+        <x:v>6169</x:v>
+      </x:c>
+      <x:c r="N564" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O564" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="565" spans="1:15">
+      <x:c r="A565" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B565" s="3" t="s">
+        <x:v>2429</x:v>
+      </x:c>
+      <x:c r="C565" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D565" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E565" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F565" s="3" t="s">
+        <x:v>2334</x:v>
+      </x:c>
+      <x:c r="G565" s="3" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="H565" s="3" t="s">
+        <x:v>2430</x:v>
+      </x:c>
+      <x:c r="I565" s="3" t="s">
+        <x:v>2431</x:v>
+      </x:c>
+      <x:c r="J565" s="4">
+        <x:v>354457.99</x:v>
+      </x:c>
+      <x:c r="K565" s="4">
+        <x:v>354457.99</x:v>
+      </x:c>
+      <x:c r="L565" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M565" s="4">
+        <x:v>70891.6</x:v>
+      </x:c>
+      <x:c r="N565" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O565" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="566" spans="1:15">
+      <x:c r="A566" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B566" s="3" t="s">
+        <x:v>2432</x:v>
+      </x:c>
+      <x:c r="C566" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D566" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E566" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F566" s="3" t="s">
+        <x:v>2433</x:v>
+      </x:c>
+      <x:c r="G566" s="3" t="s">
+        <x:v>2434</x:v>
+      </x:c>
+      <x:c r="H566" s="3" t="s">
+        <x:v>2435</x:v>
+      </x:c>
+      <x:c r="I566" s="3" t="s">
+        <x:v>2436</x:v>
+      </x:c>
+      <x:c r="J566" s="4">
+        <x:v>27607.81</x:v>
+      </x:c>
+      <x:c r="K566" s="4">
+        <x:v>27607.81</x:v>
+      </x:c>
+      <x:c r="L566" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M566" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N566" s="5">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="O566" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="567" spans="1:15">
+      <x:c r="A567" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B567" s="3" t="s">
+        <x:v>2437</x:v>
+      </x:c>
+      <x:c r="C567" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D567" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E567" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F567" s="3" t="s">
+        <x:v>2438</x:v>
+      </x:c>
+      <x:c r="G567" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H567" s="3" t="s">
+        <x:v>2439</x:v>
+      </x:c>
+      <x:c r="I567" s="3" t="s">
+        <x:v>2440</x:v>
+      </x:c>
+      <x:c r="J567" s="4">
+        <x:v>242339.56</x:v>
+      </x:c>
+      <x:c r="K567" s="4">
+        <x:v>242339.56</x:v>
+      </x:c>
+      <x:c r="L567" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M567" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N567" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O567" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="568" spans="1:15">
+      <x:c r="A568" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B568" s="3" t="s">
+        <x:v>2441</x:v>
+      </x:c>
+      <x:c r="C568" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D568" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E568" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F568" s="3" t="s">
+        <x:v>2442</x:v>
+      </x:c>
+      <x:c r="G568" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H568" s="3" t="s">
+        <x:v>2443</x:v>
+      </x:c>
+      <x:c r="I568" s="3" t="s">
+        <x:v>2444</x:v>
+      </x:c>
+      <x:c r="J568" s="4">
+        <x:v>382877.45</x:v>
+      </x:c>
+      <x:c r="K568" s="4">
+        <x:v>382877.45</x:v>
+      </x:c>
+      <x:c r="L568" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M568" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N568" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O568" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="569" spans="1:15">
+      <x:c r="A569" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B569" s="3" t="s">
+        <x:v>2445</x:v>
+      </x:c>
+      <x:c r="C569" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D569" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E569" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F569" s="3" t="s">
+        <x:v>2446</x:v>
+      </x:c>
+      <x:c r="G569" s="3" t="s">
+        <x:v>2447</x:v>
+      </x:c>
+      <x:c r="H569" s="3" t="s">
+        <x:v>2448</x:v>
+      </x:c>
+      <x:c r="I569" s="3" t="s">
+        <x:v>2449</x:v>
+      </x:c>
+      <x:c r="J569" s="4">
+        <x:v>234732.67</x:v>
+      </x:c>
+      <x:c r="K569" s="4">
+        <x:v>234732.67</x:v>
+      </x:c>
+      <x:c r="L569" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M569" s="4">
+        <x:v>46946.53</x:v>
+      </x:c>
+      <x:c r="N569" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O569" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="570" spans="1:15">
+      <x:c r="A570" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B570" s="3" t="s">
+        <x:v>2450</x:v>
+      </x:c>
+      <x:c r="C570" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D570" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E570" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F570" s="3" t="s">
+        <x:v>2451</x:v>
+      </x:c>
+      <x:c r="G570" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H570" s="3" t="s">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="I570" s="3" t="s">
+        <x:v>2453</x:v>
+      </x:c>
+      <x:c r="J570" s="4">
+        <x:v>187260.66</x:v>
+      </x:c>
+      <x:c r="K570" s="4">
+        <x:v>187260.66</x:v>
+      </x:c>
+      <x:c r="L570" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M570" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N570" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O570" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="571" spans="1:15">
+      <x:c r="A571" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B571" s="3" t="s">
+        <x:v>2454</x:v>
+      </x:c>
+      <x:c r="C571" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D571" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E571" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F571" s="3" t="s">
+        <x:v>2455</x:v>
+      </x:c>
+      <x:c r="G571" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H571" s="3" t="s">
+        <x:v>2456</x:v>
+      </x:c>
+      <x:c r="I571" s="3" t="s">
+        <x:v>2457</x:v>
+      </x:c>
+      <x:c r="J571" s="4">
+        <x:v>102241.44</x:v>
+      </x:c>
+      <x:c r="K571" s="4">
+        <x:v>102241.44</x:v>
+      </x:c>
+      <x:c r="L571" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M571" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N571" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O571" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="572" spans="1:15">
+      <x:c r="A572" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B572" s="3" t="s">
+        <x:v>2458</x:v>
+      </x:c>
+      <x:c r="C572" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D572" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E572" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F572" s="3" t="s">
+        <x:v>2459</x:v>
+      </x:c>
+      <x:c r="G572" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H572" s="3" t="s">
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="I572" s="3" t="s">
+        <x:v>2461</x:v>
+      </x:c>
+      <x:c r="J572" s="4">
+        <x:v>289086.88</x:v>
+      </x:c>
+      <x:c r="K572" s="4">
+        <x:v>289086.88</x:v>
+      </x:c>
+      <x:c r="L572" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M572" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N572" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O572" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="573" spans="1:15">
+      <x:c r="A573" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B573" s="3" t="s">
+        <x:v>2462</x:v>
+      </x:c>
+      <x:c r="C573" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D573" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E573" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F573" s="3" t="s">
+        <x:v>2463</x:v>
+      </x:c>
+      <x:c r="G573" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H573" s="3" t="s">
+        <x:v>2464</x:v>
+      </x:c>
+      <x:c r="I573" s="3" t="s">
+        <x:v>2465</x:v>
+      </x:c>
+      <x:c r="J573" s="4">
+        <x:v>1332284.5</x:v>
+      </x:c>
+      <x:c r="K573" s="4">
+        <x:v>1332284.5</x:v>
+      </x:c>
+      <x:c r="L573" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M573" s="4">
+        <x:v>522000.59</x:v>
+      </x:c>
+      <x:c r="N573" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O573" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="574" spans="1:15">
+      <x:c r="A574" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B574" s="3" t="s">
+        <x:v>2466</x:v>
+      </x:c>
+      <x:c r="C574" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D574" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E574" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F574" s="3" t="s">
+        <x:v>2467</x:v>
+      </x:c>
+      <x:c r="G574" s="3" t="s">
+        <x:v>2468</x:v>
+      </x:c>
+      <x:c r="H574" s="3" t="s">
+        <x:v>2469</x:v>
+      </x:c>
+      <x:c r="I574" s="3" t="s">
+        <x:v>2470</x:v>
+      </x:c>
+      <x:c r="J574" s="4">
+        <x:v>312327.35</x:v>
+      </x:c>
+      <x:c r="K574" s="4">
+        <x:v>312327.35</x:v>
+      </x:c>
+      <x:c r="L574" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M574" s="4">
+        <x:v>62465.47</x:v>
+      </x:c>
+      <x:c r="N574" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O574" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="575" spans="1:15">
+      <x:c r="A575" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B575" s="3" t="s">
+        <x:v>2471</x:v>
+      </x:c>
+      <x:c r="C575" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D575" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E575" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F575" s="3" t="s">
+        <x:v>2472</x:v>
+      </x:c>
+      <x:c r="G575" s="3" t="s">
+        <x:v>2473</x:v>
+      </x:c>
+      <x:c r="H575" s="3" t="s">
+        <x:v>2474</x:v>
+      </x:c>
+      <x:c r="I575" s="3" t="s">
+        <x:v>2475</x:v>
+      </x:c>
+      <x:c r="J575" s="4">
+        <x:v>147090.05</x:v>
+      </x:c>
+      <x:c r="K575" s="4">
+        <x:v>147090.05</x:v>
+      </x:c>
+      <x:c r="L575" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M575" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N575" s="5">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="O575" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="576" spans="1:15">
+      <x:c r="A576" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B576" s="3" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="C576" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D576" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E576" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F576" s="3" t="s">
+        <x:v>2476</x:v>
+      </x:c>
+      <x:c r="G576" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H576" s="3" t="s">
+        <x:v>2477</x:v>
+      </x:c>
+      <x:c r="I576" s="3" t="s">
+        <x:v>2478</x:v>
+      </x:c>
+      <x:c r="J576" s="4">
+        <x:v>281205.94</x:v>
+      </x:c>
+      <x:c r="K576" s="4">
+        <x:v>281205.94</x:v>
+      </x:c>
+      <x:c r="L576" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M576" s="4">
+        <x:v>46867.66</x:v>
+      </x:c>
+      <x:c r="N576" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O576" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="577" spans="1:15">
+      <x:c r="A577" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B577" s="3" t="s">
+        <x:v>2479</x:v>
+      </x:c>
+      <x:c r="C577" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D577" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E577" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F577" s="3" t="s">
+        <x:v>2480</x:v>
+      </x:c>
+      <x:c r="G577" s="3" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="H577" s="3" t="s">
+        <x:v>2481</x:v>
+      </x:c>
+      <x:c r="I577" s="3" t="s">
+        <x:v>2482</x:v>
+      </x:c>
+      <x:c r="J577" s="4">
+        <x:v>136552.38</x:v>
+      </x:c>
+      <x:c r="K577" s="4">
+        <x:v>136552.38</x:v>
+      </x:c>
+      <x:c r="L577" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M577" s="4">
+        <x:v>27310.48</x:v>
+      </x:c>
+      <x:c r="N577" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O577" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:15">
+      <x:c r="A578" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B578" s="3" t="s">
+        <x:v>2483</x:v>
+      </x:c>
+      <x:c r="C578" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D578" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E578" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F578" s="3" t="s">
+        <x:v>2484</x:v>
+      </x:c>
+      <x:c r="G578" s="3" t="s">
+        <x:v>2485</x:v>
+      </x:c>
+      <x:c r="H578" s="3" t="s">
+        <x:v>2486</x:v>
+      </x:c>
+      <x:c r="I578" s="3" t="s">
+        <x:v>2487</x:v>
+      </x:c>
+      <x:c r="J578" s="4">
+        <x:v>169222.75</x:v>
+      </x:c>
+      <x:c r="K578" s="4">
+        <x:v>169222.75</x:v>
+      </x:c>
+      <x:c r="L578" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M578" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N578" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O578" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:15">
+      <x:c r="A579" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B579" s="3" t="s">
+        <x:v>2488</x:v>
+      </x:c>
+      <x:c r="C579" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D579" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E579" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F579" s="3" t="s">
+        <x:v>2489</x:v>
+      </x:c>
+      <x:c r="G579" s="3" t="s">
+        <x:v>2490</x:v>
+      </x:c>
+      <x:c r="H579" s="3" t="s">
+        <x:v>2491</x:v>
+      </x:c>
+      <x:c r="I579" s="3" t="s">
+        <x:v>2492</x:v>
+      </x:c>
+      <x:c r="J579" s="4">
+        <x:v>178814.44</x:v>
+      </x:c>
+      <x:c r="K579" s="4">
+        <x:v>178814.44</x:v>
+      </x:c>
+      <x:c r="L579" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M579" s="4">
+        <x:v>35762.89</x:v>
+      </x:c>
+      <x:c r="N579" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O579" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:15">
+      <x:c r="A580" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B580" s="3" t="s">
+        <x:v>2493</x:v>
+      </x:c>
+      <x:c r="C580" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D580" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E580" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F580" s="3" t="s">
+        <x:v>2494</x:v>
+      </x:c>
+      <x:c r="G580" s="3" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="H580" s="3" t="s">
+        <x:v>2495</x:v>
+      </x:c>
+      <x:c r="I580" s="3" t="s">
+        <x:v>2496</x:v>
+      </x:c>
+      <x:c r="J580" s="4">
+        <x:v>178919.8</x:v>
+      </x:c>
+      <x:c r="K580" s="4">
+        <x:v>178919.8</x:v>
+      </x:c>
+      <x:c r="L580" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M580" s="4">
+        <x:v>35783.96</x:v>
+      </x:c>
+      <x:c r="N580" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O580" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:15">
+      <x:c r="A581" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B581" s="3" t="s">
+        <x:v>2497</x:v>
+      </x:c>
+      <x:c r="C581" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D581" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E581" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F581" s="3" t="s">
+        <x:v>2498</x:v>
+      </x:c>
+      <x:c r="G581" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H581" s="3" t="s">
+        <x:v>2499</x:v>
+      </x:c>
+      <x:c r="I581" s="3" t="s">
+        <x:v>2500</x:v>
+      </x:c>
+      <x:c r="J581" s="4">
+        <x:v>1479913.52</x:v>
+      </x:c>
+      <x:c r="K581" s="4">
+        <x:v>1479913.52</x:v>
+      </x:c>
+      <x:c r="L581" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M581" s="4">
+        <x:v>715805.18</x:v>
+      </x:c>
+      <x:c r="N581" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O581" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:15">
+      <x:c r="A582" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B582" s="3" t="s">
+        <x:v>2501</x:v>
+      </x:c>
+      <x:c r="C582" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D582" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E582" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F582" s="3" t="s">
+        <x:v>2502</x:v>
+      </x:c>
+      <x:c r="G582" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H582" s="3" t="s">
+        <x:v>2503</x:v>
+      </x:c>
+      <x:c r="I582" s="3" t="s">
+        <x:v>2504</x:v>
+      </x:c>
+      <x:c r="J582" s="4">
+        <x:v>1012747.91</x:v>
+      </x:c>
+      <x:c r="K582" s="4">
+        <x:v>1012747.91</x:v>
+      </x:c>
+      <x:c r="L582" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M582" s="4">
+        <x:v>476346.39</x:v>
+      </x:c>
+      <x:c r="N582" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O582" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:15">
+      <x:c r="A583" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B583" s="3" t="s">
+        <x:v>2501</x:v>
+      </x:c>
+      <x:c r="C583" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D583" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E583" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F583" s="3" t="s">
+        <x:v>2502</x:v>
+      </x:c>
+      <x:c r="G583" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H583" s="3" t="s">
+        <x:v>2505</x:v>
+      </x:c>
+      <x:c r="I583" s="3" t="s">
+        <x:v>2506</x:v>
+      </x:c>
+      <x:c r="J583" s="4">
+        <x:v>1179923.62</x:v>
+      </x:c>
+      <x:c r="K583" s="4">
+        <x:v>1179923.62</x:v>
+      </x:c>
+      <x:c r="L583" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M583" s="4">
+        <x:v>509781.53</x:v>
+      </x:c>
+      <x:c r="N583" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O583" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:15">
+      <x:c r="A584" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B584" s="3" t="s">
+        <x:v>2507</x:v>
+      </x:c>
+      <x:c r="C584" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D584" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E584" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F584" s="3" t="s">
+        <x:v>2508</x:v>
+      </x:c>
+      <x:c r="G584" s="3" t="s">
+        <x:v>2509</x:v>
+      </x:c>
+      <x:c r="H584" s="3" t="s">
+        <x:v>2510</x:v>
+      </x:c>
+      <x:c r="I584" s="3" t="s">
+        <x:v>2511</x:v>
+      </x:c>
+      <x:c r="J584" s="4">
+        <x:v>1533642.99</x:v>
+      </x:c>
+      <x:c r="K584" s="4">
+        <x:v>1533642.99</x:v>
+      </x:c>
+      <x:c r="L584" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M584" s="4">
+        <x:v>653537.89</x:v>
+      </x:c>
+      <x:c r="N584" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O584" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:15">
+      <x:c r="A585" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B585" s="3" t="s">
+        <x:v>2512</x:v>
+      </x:c>
+      <x:c r="C585" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D585" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E585" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F585" s="3" t="s">
+        <x:v>2513</x:v>
+      </x:c>
+      <x:c r="G585" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H585" s="3" t="s">
+        <x:v>2514</x:v>
+      </x:c>
+      <x:c r="I585" s="3" t="s">
+        <x:v>2515</x:v>
+      </x:c>
+      <x:c r="J585" s="4">
+        <x:v>86859.08</x:v>
+      </x:c>
+      <x:c r="K585" s="4">
+        <x:v>86859.08</x:v>
+      </x:c>
+      <x:c r="L585" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M585" s="4">
+        <x:v>26423.93</x:v>
+      </x:c>
+      <x:c r="N585" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O585" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:15">
+      <x:c r="A586" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B586" s="3" t="s">
+        <x:v>2516</x:v>
+      </x:c>
+      <x:c r="C586" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D586" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E586" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F586" s="3" t="s">
+        <x:v>2517</x:v>
+      </x:c>
+      <x:c r="G586" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H586" s="3" t="s">
+        <x:v>2518</x:v>
+      </x:c>
+      <x:c r="I586" s="3" t="s">
+        <x:v>2519</x:v>
+      </x:c>
+      <x:c r="J586" s="4">
+        <x:v>178947.79</x:v>
+      </x:c>
+      <x:c r="K586" s="4">
+        <x:v>178947.79</x:v>
+      </x:c>
+      <x:c r="L586" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M586" s="4">
+        <x:v>35789.56</x:v>
+      </x:c>
+      <x:c r="N586" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O586" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:15">
+      <x:c r="A587" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B587" s="3" t="s">
+        <x:v>2520</x:v>
+      </x:c>
+      <x:c r="C587" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D587" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E587" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F587" s="3" t="s">
+        <x:v>2521</x:v>
+      </x:c>
+      <x:c r="G587" s="3" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="H587" s="3" t="s">
+        <x:v>2522</x:v>
+      </x:c>
+      <x:c r="I587" s="3" t="s">
+        <x:v>2523</x:v>
+      </x:c>
+      <x:c r="J587" s="4">
+        <x:v>143870.45</x:v>
+      </x:c>
+      <x:c r="K587" s="4">
+        <x:v>143870.45</x:v>
+      </x:c>
+      <x:c r="L587" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M587" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N587" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O587" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:15">
+      <x:c r="A588" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B588" s="3" t="s">
+        <x:v>2524</x:v>
+      </x:c>
+      <x:c r="C588" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D588" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E588" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F588" s="3" t="s">
+        <x:v>2525</x:v>
+      </x:c>
+      <x:c r="G588" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H588" s="3" t="s">
+        <x:v>2526</x:v>
+      </x:c>
+      <x:c r="I588" s="3" t="s">
+        <x:v>2527</x:v>
+      </x:c>
+      <x:c r="J588" s="4">
+        <x:v>37125.41</x:v>
+      </x:c>
+      <x:c r="K588" s="4">
+        <x:v>37125.41</x:v>
+      </x:c>
+      <x:c r="L588" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M588" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N588" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O588" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:15">
+      <x:c r="A589" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B589" s="3" t="s">
+        <x:v>2528</x:v>
+      </x:c>
+      <x:c r="C589" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D589" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E589" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F589" s="3" t="s">
+        <x:v>2529</x:v>
+      </x:c>
+      <x:c r="G589" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H589" s="3" t="s">
+        <x:v>2530</x:v>
+      </x:c>
+      <x:c r="I589" s="3" t="s">
+        <x:v>2531</x:v>
+      </x:c>
+      <x:c r="J589" s="4">
+        <x:v>943837.65</x:v>
+      </x:c>
+      <x:c r="K589" s="4">
+        <x:v>943837.65</x:v>
+      </x:c>
+      <x:c r="L589" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M589" s="4">
+        <x:v>483860.05</x:v>
+      </x:c>
+      <x:c r="N589" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O589" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:15">
+      <x:c r="A590" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B590" s="3" t="s">
+        <x:v>2528</x:v>
+      </x:c>
+      <x:c r="C590" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D590" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E590" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F590" s="3" t="s">
+        <x:v>2529</x:v>
+      </x:c>
+      <x:c r="G590" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H590" s="3" t="s">
+        <x:v>2532</x:v>
+      </x:c>
+      <x:c r="I590" s="3" t="s">
+        <x:v>2533</x:v>
+      </x:c>
+      <x:c r="J590" s="4">
+        <x:v>1439343.69</x:v>
+      </x:c>
+      <x:c r="K590" s="4">
+        <x:v>1439343.69</x:v>
+      </x:c>
+      <x:c r="L590" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M590" s="4">
+        <x:v>841547.46</x:v>
+      </x:c>
+      <x:c r="N590" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O590" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:15">
+      <x:c r="A591" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B591" s="3" t="s">
+        <x:v>2534</x:v>
+      </x:c>
+      <x:c r="C591" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D591" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E591" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F591" s="3" t="s">
+        <x:v>2535</x:v>
+      </x:c>
+      <x:c r="G591" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H591" s="3" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="I591" s="3" t="s">
+        <x:v>2537</x:v>
+      </x:c>
+      <x:c r="J591" s="4">
+        <x:v>627826.26</x:v>
+      </x:c>
+      <x:c r="K591" s="4">
+        <x:v>627826.26</x:v>
+      </x:c>
+      <x:c r="L591" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M591" s="4">
+        <x:v>182531.6</x:v>
+      </x:c>
+      <x:c r="N591" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O591" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:15">
+      <x:c r="A592" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B592" s="3" t="s">
+        <x:v>2538</x:v>
+      </x:c>
+      <x:c r="C592" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D592" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E592" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F592" s="3" t="s">
+        <x:v>2539</x:v>
+      </x:c>
+      <x:c r="G592" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H592" s="3" t="s">
+        <x:v>2540</x:v>
+      </x:c>
+      <x:c r="I592" s="3" t="s">
+        <x:v>2541</x:v>
+      </x:c>
+      <x:c r="J592" s="4">
+        <x:v>694775.05</x:v>
+      </x:c>
+      <x:c r="K592" s="4">
+        <x:v>694775.05</x:v>
+      </x:c>
+      <x:c r="L592" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M592" s="4">
+        <x:v>368104.56</x:v>
+      </x:c>
+      <x:c r="N592" s="5">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="O592" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:15">
+      <x:c r="A593" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B593" s="3" t="s">
+        <x:v>2542</x:v>
+      </x:c>
+      <x:c r="C593" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D593" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E593" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F593" s="3" t="s">
+        <x:v>2543</x:v>
+      </x:c>
+      <x:c r="G593" s="3" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="H593" s="3" t="s">
+        <x:v>2544</x:v>
+      </x:c>
+      <x:c r="I593" s="3" t="s">
+        <x:v>2545</x:v>
+      </x:c>
+      <x:c r="J593" s="4">
+        <x:v>11326.95</x:v>
+      </x:c>
+      <x:c r="K593" s="4">
+        <x:v>11326.95</x:v>
+      </x:c>
+      <x:c r="L593" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M593" s="4">
+        <x:v>2265.39</x:v>
+      </x:c>
+      <x:c r="N593" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O593" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:15">
+      <x:c r="A594" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B594" s="3" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="C594" s="3" t="s">
+        <x:v>2547</x:v>
+      </x:c>
+      <x:c r="D594" s="3" t="s">
+        <x:v>2548</x:v>
+      </x:c>
+      <x:c r="E594" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F594" s="3" t="s">
+        <x:v>2549</x:v>
+      </x:c>
+      <x:c r="G594" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H594" s="3" t="s">
+        <x:v>2550</x:v>
+      </x:c>
+      <x:c r="I594" s="3" t="s">
+        <x:v>2551</x:v>
+      </x:c>
+      <x:c r="J594" s="4">
+        <x:v>16693510.18</x:v>
+      </x:c>
+      <x:c r="K594" s="4">
+        <x:v>16693510.18</x:v>
+      </x:c>
+      <x:c r="L594" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M594" s="4">
+        <x:v>5008053.05</x:v>
+      </x:c>
+      <x:c r="N594" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O594" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:15">
+      <x:c r="A595" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B595" s="3" t="s">
+        <x:v>2552</x:v>
+      </x:c>
+      <x:c r="C595" s="3" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D595" s="3" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="E595" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F595" s="3" t="s">
+        <x:v>2553</x:v>
+      </x:c>
+      <x:c r="G595" s="3" t="s">
+        <x:v>2554</x:v>
+      </x:c>
+      <x:c r="H595" s="3" t="s">
+        <x:v>2555</x:v>
+      </x:c>
+      <x:c r="I595" s="3" t="s">
+        <x:v>2556</x:v>
+      </x:c>
+      <x:c r="J595" s="4">
+        <x:v>174628.72</x:v>
+      </x:c>
+      <x:c r="K595" s="4">
+        <x:v>174628.72</x:v>
+      </x:c>
+      <x:c r="L595" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M595" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N595" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O595" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:15">
+      <x:c r="A596" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B596" s="3" t="s">
+        <x:v>2557</x:v>
+      </x:c>
+      <x:c r="C596" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D596" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E596" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F596" s="3" t="s">
+        <x:v>2558</x:v>
+      </x:c>
+      <x:c r="G596" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H596" s="3" t="s">
+        <x:v>2559</x:v>
+      </x:c>
+      <x:c r="I596" s="3" t="s">
+        <x:v>2560</x:v>
+      </x:c>
+      <x:c r="J596" s="4">
+        <x:v>1301757.45</x:v>
+      </x:c>
+      <x:c r="K596" s="4">
+        <x:v>1301757.45</x:v>
+      </x:c>
+      <x:c r="L596" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M596" s="4">
+        <x:v>388123.33</x:v>
+      </x:c>
+      <x:c r="N596" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O596" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:15">
+      <x:c r="A597" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B597" s="3" t="s">
+        <x:v>2561</x:v>
+      </x:c>
+      <x:c r="C597" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D597" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E597" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F597" s="3" t="s">
+        <x:v>2562</x:v>
+      </x:c>
+      <x:c r="G597" s="3" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="H597" s="3" t="s">
+        <x:v>2563</x:v>
+      </x:c>
+      <x:c r="I597" s="3" t="s">
+        <x:v>2564</x:v>
+      </x:c>
+      <x:c r="J597" s="4">
+        <x:v>68633.45</x:v>
+      </x:c>
+      <x:c r="K597" s="4">
+        <x:v>68633.45</x:v>
+      </x:c>
+      <x:c r="L597" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M597" s="4">
+        <x:v>13726.69</x:v>
+      </x:c>
+      <x:c r="N597" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O597" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:15">
+      <x:c r="A598" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B598" s="3" t="s">
+        <x:v>2565</x:v>
+      </x:c>
+      <x:c r="C598" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D598" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E598" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F598" s="3" t="s">
+        <x:v>2566</x:v>
+      </x:c>
+      <x:c r="G598" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H598" s="3" t="s">
+        <x:v>2567</x:v>
+      </x:c>
+      <x:c r="I598" s="3" t="s">
+        <x:v>2568</x:v>
+      </x:c>
+      <x:c r="J598" s="4">
+        <x:v>133934.67</x:v>
+      </x:c>
+      <x:c r="K598" s="4">
+        <x:v>133934.67</x:v>
+      </x:c>
+      <x:c r="L598" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M598" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N598" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O598" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:15">
+      <x:c r="A599" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B599" s="3" t="s">
+        <x:v>2569</x:v>
+      </x:c>
+      <x:c r="C599" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D599" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E599" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F599" s="3" t="s">
+        <x:v>2570</x:v>
+      </x:c>
+      <x:c r="G599" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H599" s="3" t="s">
+        <x:v>2571</x:v>
+      </x:c>
+      <x:c r="I599" s="3" t="s">
+        <x:v>2572</x:v>
+      </x:c>
+      <x:c r="J599" s="4">
+        <x:v>80259.22</x:v>
+      </x:c>
+      <x:c r="K599" s="4">
+        <x:v>80259.22</x:v>
+      </x:c>
+      <x:c r="L599" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M599" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N599" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O599" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:15">
+      <x:c r="A600" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B600" s="3" t="s">
+        <x:v>2573</x:v>
+      </x:c>
+      <x:c r="C600" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D600" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E600" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F600" s="3" t="s">
+        <x:v>2574</x:v>
+      </x:c>
+      <x:c r="G600" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H600" s="3" t="s">
+        <x:v>2575</x:v>
+      </x:c>
+      <x:c r="I600" s="3" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="J600" s="4">
+        <x:v>56401</x:v>
+      </x:c>
+      <x:c r="K600" s="4">
+        <x:v>56401</x:v>
+      </x:c>
+      <x:c r="L600" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M600" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N600" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O600" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:15">
+      <x:c r="A601" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B601" s="3" t="s">
+        <x:v>2577</x:v>
+      </x:c>
+      <x:c r="C601" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D601" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E601" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F601" s="3" t="s">
+        <x:v>2574</x:v>
+      </x:c>
+      <x:c r="G601" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H601" s="3" t="s">
+        <x:v>2578</x:v>
+      </x:c>
+      <x:c r="I601" s="3" t="s">
+        <x:v>2579</x:v>
+      </x:c>
+      <x:c r="J601" s="4">
+        <x:v>51626.55</x:v>
+      </x:c>
+      <x:c r="K601" s="4">
+        <x:v>51626.55</x:v>
+      </x:c>
+      <x:c r="L601" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M601" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N601" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O601" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:15">
+      <x:c r="A602" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B602" s="3" t="s">
+        <x:v>2580</x:v>
+      </x:c>
+      <x:c r="C602" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D602" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E602" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F602" s="3" t="s">
+        <x:v>2581</x:v>
+      </x:c>
+      <x:c r="G602" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H602" s="3" t="s">
+        <x:v>2582</x:v>
+      </x:c>
+      <x:c r="I602" s="3" t="s">
+        <x:v>2583</x:v>
+      </x:c>
+      <x:c r="J602" s="4">
+        <x:v>178725.54</x:v>
+      </x:c>
+      <x:c r="K602" s="4">
+        <x:v>178725.54</x:v>
+      </x:c>
+      <x:c r="L602" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M602" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N602" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O602" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:15">
+      <x:c r="A603" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B603" s="3" t="s">
+        <x:v>2584</x:v>
+      </x:c>
+      <x:c r="C603" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D603" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E603" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F603" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G603" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H603" s="3" t="s">
+        <x:v>2585</x:v>
+      </x:c>
+      <x:c r="I603" s="3" t="s">
+        <x:v>2586</x:v>
+      </x:c>
+      <x:c r="J603" s="4">
+        <x:v>151827.31</x:v>
+      </x:c>
+      <x:c r="K603" s="4">
+        <x:v>151827.31</x:v>
+      </x:c>
+      <x:c r="L603" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M603" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N603" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O603" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:15">
+      <x:c r="A604" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B604" s="3" t="s">
+        <x:v>2587</x:v>
+      </x:c>
+      <x:c r="C604" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D604" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E604" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F604" s="3" t="s">
+        <x:v>2588</x:v>
+      </x:c>
+      <x:c r="G604" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H604" s="3" t="s">
+        <x:v>2589</x:v>
+      </x:c>
+      <x:c r="I604" s="3" t="s">
+        <x:v>2590</x:v>
+      </x:c>
+      <x:c r="J604" s="4">
+        <x:v>124859.93</x:v>
+      </x:c>
+      <x:c r="K604" s="4">
+        <x:v>124859.93</x:v>
+      </x:c>
+      <x:c r="L604" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M604" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N604" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O604" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:15">
+      <x:c r="A605" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B605" s="3" t="s">
+        <x:v>2591</x:v>
+      </x:c>
+      <x:c r="C605" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D605" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E605" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F605" s="3" t="s">
+        <x:v>2592</x:v>
+      </x:c>
+      <x:c r="G605" s="3" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="H605" s="3" t="s">
+        <x:v>2593</x:v>
+      </x:c>
+      <x:c r="I605" s="3" t="s">
+        <x:v>2594</x:v>
+      </x:c>
+      <x:c r="J605" s="4">
+        <x:v>100243.56</x:v>
+      </x:c>
+      <x:c r="K605" s="4">
+        <x:v>100243.56</x:v>
+      </x:c>
+      <x:c r="L605" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M605" s="4">
+        <x:v>20048.71</x:v>
+      </x:c>
+      <x:c r="N605" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O605" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:15">
+      <x:c r="A606" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B606" s="3" t="s">
+        <x:v>2595</x:v>
+      </x:c>
+      <x:c r="C606" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D606" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E606" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F606" s="3" t="s">
+        <x:v>2596</x:v>
+      </x:c>
+      <x:c r="G606" s="3" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H606" s="3" t="s">
+        <x:v>2597</x:v>
+      </x:c>
+      <x:c r="I606" s="3" t="s">
+        <x:v>2598</x:v>
+      </x:c>
+      <x:c r="J606" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="K606" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="L606" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M606" s="4">
+        <x:v>35754.98</x:v>
+      </x:c>
+      <x:c r="N606" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O606" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:15">
+      <x:c r="A607" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B607" s="3" t="s">
+        <x:v>2599</x:v>
+      </x:c>
+      <x:c r="C607" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D607" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E607" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F607" s="3" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="G607" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H607" s="3" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="I607" s="3" t="s">
+        <x:v>2602</x:v>
+      </x:c>
+      <x:c r="J607" s="4">
+        <x:v>167052.84</x:v>
+      </x:c>
+      <x:c r="K607" s="4">
+        <x:v>167052.84</x:v>
+      </x:c>
+      <x:c r="L607" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M607" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N607" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O607" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:15">
+      <x:c r="A608" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B608" s="3" t="s">
+        <x:v>2603</x:v>
+      </x:c>
+      <x:c r="C608" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D608" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E608" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F608" s="3" t="s">
+        <x:v>2604</x:v>
+      </x:c>
+      <x:c r="G608" s="3" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H608" s="3" t="s">
+        <x:v>2605</x:v>
+      </x:c>
+      <x:c r="I608" s="3" t="s">
+        <x:v>2606</x:v>
+      </x:c>
+      <x:c r="J608" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="K608" s="4">
+        <x:v>178774.92</x:v>
+      </x:c>
+      <x:c r="L608" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M608" s="4">
+        <x:v>35754.98</x:v>
+      </x:c>
+      <x:c r="N608" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O608" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:15">
+      <x:c r="A609" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B609" s="3" t="s">
+        <x:v>2607</x:v>
+      </x:c>
+      <x:c r="C609" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D609" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E609" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F609" s="3" t="s">
+        <x:v>2608</x:v>
+      </x:c>
+      <x:c r="G609" s="3" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="H609" s="3" t="s">
+        <x:v>2609</x:v>
+      </x:c>
+      <x:c r="I609" s="3" t="s">
+        <x:v>2610</x:v>
+      </x:c>
+      <x:c r="J609" s="4">
+        <x:v>837813.16</x:v>
+      </x:c>
+      <x:c r="K609" s="4">
+        <x:v>837813.16</x:v>
+      </x:c>
+      <x:c r="L609" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M609" s="4">
+        <x:v>331840.71</x:v>
+      </x:c>
+      <x:c r="N609" s="5">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="O609" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:15">
+      <x:c r="A610" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B610" s="3" t="s">
+        <x:v>2611</x:v>
+      </x:c>
+      <x:c r="C610" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D610" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E610" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F610" s="3" t="s">
+        <x:v>2612</x:v>
+      </x:c>
+      <x:c r="G610" s="3" t="s">
+        <x:v>2613</x:v>
+      </x:c>
+      <x:c r="H610" s="3" t="s">
+        <x:v>2614</x:v>
+      </x:c>
+      <x:c r="I610" s="3" t="s">
+        <x:v>2615</x:v>
+      </x:c>
+      <x:c r="J610" s="4">
         <x:v>1532938.61</x:v>
       </x:c>
-      <x:c r="K529" s="4">
+      <x:c r="K610" s="4">
         <x:v>1532938.61</x:v>
       </x:c>
-      <x:c r="L529" s="4">
-[...2 lines deleted...]
-      <x:c r="M529" s="4">
+      <x:c r="L610" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M610" s="4">
         <x:v>726409.26</x:v>
       </x:c>
-      <x:c r="N529" s="5">
+      <x:c r="N610" s="5">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="O529" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>2284</x:v>
+      <x:c r="O610" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="612" spans="1:15">
+      <x:c r="A612" s="0" t="s">
+        <x:v>2616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:15">
+      <x:c r="A613" s="0" t="s">
+        <x:v>2617</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:15">
+      <x:c r="A614" s="0" t="s">
+        <x:v>2618</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:15">
+      <x:c r="A615" s="0" t="s">
+        <x:v>2619</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:15">
+      <x:c r="A616" s="0" t="s">
+        <x:v>2620</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A530:J530"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A535:J535"/>
+    <x:mergeCell ref="A611:J611"/>
+    <x:mergeCell ref="A612:J612"/>
+    <x:mergeCell ref="A613:J613"/>
+    <x:mergeCell ref="A614:J614"/>
+    <x:mergeCell ref="A615:J615"/>
+    <x:mergeCell ref="A616:J616"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>