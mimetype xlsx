--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7235f312293c4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ab011002454518ae921743c1ee3db5.psmdcp" Id="R92b97d086b714a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e50fe2620c54aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59dc980330d74d92bcb1b0984b99581a.psmdcp" Id="Re7b0a44cc63e4f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1292,319 +1292,319 @@
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E37" s="4">
         <x:v>192003306.79</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>157730908.8</x:v>
+        <x:v>157735585.71</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>19.9</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>31000342.58</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>331094057.34</x:v>
+        <x:v>331098734.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>42.08</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>6.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556684438.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454646073.53</x:v>
+        <x:v>454650750.43</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>57.69</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>708394726.51</x:v>
+        <x:v>729148391.1</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>579417969.49</x:v>
+        <x:v>596177047.64</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>67.5</x:v>
+        <x:v>69.47</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>708394726.51</x:v>
+        <x:v>729148391.1</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>579417969.49</x:v>
+        <x:v>596177047.64</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>67.5</x:v>
+        <x:v>69.47</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>708394726.51</x:v>
+        <x:v>729148391.1</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>579417969.49</x:v>
+        <x:v>596177047.64</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>67.5</x:v>
+        <x:v>69.47</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>708394726.51</x:v>
+        <x:v>729148391.1</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>579417969.49</x:v>
+        <x:v>596177047.64</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>67.5</x:v>
+        <x:v>69.47</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>708394726.51</x:v>
+        <x:v>729148391.1</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>579417969.49</x:v>
+        <x:v>596177047.64</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>67.5</x:v>
+        <x:v>69.47</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>708394726.51</x:v>
+        <x:v>729148391.1</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>579417969.49</x:v>
+        <x:v>596177047.64</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>67.5</x:v>
+        <x:v>69.47</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">