--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e50fe2620c54aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59dc980330d74d92bcb1b0984b99581a.psmdcp" Id="Re7b0a44cc63e4f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5bb9dd16caf4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cde616ae0d1d430fab58cc09ee0d3335.psmdcp" Id="Rffbb5b635f364db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1385,226 +1385,226 @@
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>729148391.1</x:v>
+        <x:v>738387790.03</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>596177047.64</x:v>
+        <x:v>603672666.43</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>69.47</x:v>
+        <x:v>70.35</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.39</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>729148391.1</x:v>
+        <x:v>738387790.03</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>596177047.64</x:v>
+        <x:v>603672666.43</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>69.47</x:v>
+        <x:v>70.35</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>729148391.1</x:v>
+        <x:v>738387790.03</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>596177047.64</x:v>
+        <x:v>603672666.43</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>69.47</x:v>
+        <x:v>70.35</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>729148391.1</x:v>
+        <x:v>738387790.03</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>596177047.64</x:v>
+        <x:v>603672666.43</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>69.47</x:v>
+        <x:v>70.35</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>729148391.1</x:v>
+        <x:v>738387790.03</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>596177047.64</x:v>
+        <x:v>603672666.43</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>69.47</x:v>
+        <x:v>70.35</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.39</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>729148391.1</x:v>
+        <x:v>738387790.03</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>596177047.64</x:v>
+        <x:v>603672666.43</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>69.47</x:v>
+        <x:v>70.35</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>259306033.2</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>212164875.74</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>24.71</x:v>
+        <x:v>26.39</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">