--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5bb9dd16caf4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cde616ae0d1d430fab58cc09ee0d3335.psmdcp" Id="Rffbb5b635f364db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1cbc8024aa4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35c9517a9d2647b8b99d26d2b2d1fcdc.psmdcp" Id="Rc43c7099ef464dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1356,255 +1356,255 @@
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>6.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556684438.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454650750.43</x:v>
+        <x:v>454650750.48</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>57.69</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>738387790.03</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>603672666.43</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>70.35</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>276960040.54</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>226661754.1</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>26.39</x:v>
+        <x:v>26.58</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>738387790.03</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>603672666.43</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>70.35</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>276960040.54</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>226661754.1</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>26.39</x:v>
+        <x:v>26.58</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>738387790.03</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>603672666.43</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>70.35</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>276960040.54</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>226661754.1</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>26.39</x:v>
+        <x:v>26.58</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>738387790.03</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>603672666.43</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>70.35</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>276960040.54</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>226661754.1</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>26.39</x:v>
+        <x:v>26.58</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>738387790.03</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>603672666.43</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>70.35</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>276960040.54</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>226661754.1</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>26.39</x:v>
+        <x:v>26.58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>738387790.03</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>603672666.43</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>70.35</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>276960040.54</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>226661754.1</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>26.39</x:v>
+        <x:v>26.58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">