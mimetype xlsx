--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1cbc8024aa4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35c9517a9d2647b8b99d26d2b2d1fcdc.psmdcp" Id="Rc43c7099ef464dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506086c93d3b4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06a40f57c6024ff185f5dccf2ea3d300.psmdcp" Id="R252b871aa09b402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -827,87 +827,87 @@
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="C14" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4">
-        <x:v>7152083</x:v>
+        <x:v>157182213</x:v>
       </x:c>
       <x:c r="C17" s="4">
-        <x:v>84614709</x:v>
+        <x:v>893593466</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C18" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
@@ -915,54 +915,54 @@
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B22" s="6">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="C22" s="6">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1"/>
       <x:c r="C24" s="1"/>
       <x:c r="D24" s="1"/>
       <x:c r="E24" s="1"/>
       <x:c r="F24" s="1"/>
       <x:c r="G24" s="1"/>
       <x:c r="H24" s="1"/>
       <x:c r="I24" s="1"/>
       <x:c r="J24" s="1"/>
     </x:row>
     <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1280,331 +1280,331 @@
       </x:c>
       <x:c r="E36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
       <x:c r="C37" s="4">
-        <x:v>786795000</x:v>
+        <x:v>38215000</x:v>
       </x:c>
       <x:c r="D37" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="E37" s="4">
         <x:v>192003306.79</x:v>
       </x:c>
       <x:c r="F37" s="4">
         <x:v>157735585.71</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>19.9</x:v>
+        <x:v>412.34</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>31000342.58</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>3.21</x:v>
+        <x:v>66.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
       <x:c r="C38" s="4">
-        <x:v>786795000</x:v>
+        <x:v>38215000</x:v>
       </x:c>
       <x:c r="D38" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>331098734.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>42.08</x:v>
+        <x:v>872.09</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>6.68</x:v>
+        <x:v>138.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
       <x:c r="C39" s="4">
-        <x:v>786795000</x:v>
+        <x:v>38215000</x:v>
       </x:c>
       <x:c r="D39" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556684438.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454650750.48</x:v>
+        <x:v>454650750.49</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>57.69</x:v>
+        <x:v>1195.51</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>20.18</x:v>
+        <x:v>418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C40" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D40" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>754467605.43</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>616979988.58</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>71.89</x:v>
+        <x:v>81.65</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>279018019.19</x:v>
+        <x:v>292483724.54</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>228332667.04</x:v>
+        <x:v>239310441.7</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>26.58</x:v>
+        <x:v>31.11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C41" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D41" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>754467605.43</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>616979988.58</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>71.89</x:v>
+        <x:v>81.65</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>279018019.19</x:v>
+        <x:v>292483724.54</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>228332667.04</x:v>
+        <x:v>239310441.7</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>26.58</x:v>
+        <x:v>31.11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C42" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D42" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>754467605.43</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>616979988.58</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>71.89</x:v>
+        <x:v>81.65</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>279018019.19</x:v>
+        <x:v>292483724.54</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>228332667.04</x:v>
+        <x:v>239310441.7</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>26.58</x:v>
+        <x:v>31.11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>754467605.43</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>616979988.58</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>71.89</x:v>
+        <x:v>81.65</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>279018019.19</x:v>
+        <x:v>292483724.54</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>228332667.04</x:v>
+        <x:v>239310441.7</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>26.58</x:v>
+        <x:v>31.11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>754467605.43</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>616979988.58</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>71.89</x:v>
+        <x:v>81.65</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>279018019.19</x:v>
+        <x:v>292483724.54</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>228332667.04</x:v>
+        <x:v>239310441.7</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>26.58</x:v>
+        <x:v>31.11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C45" s="6">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D45" s="6">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>754467605.43</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>616979988.58</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>71.89</x:v>
+        <x:v>81.65</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>279018019.19</x:v>
+        <x:v>292483724.54</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>228332667.04</x:v>
+        <x:v>239310441.7</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>26.58</x:v>
+        <x:v>31.11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">