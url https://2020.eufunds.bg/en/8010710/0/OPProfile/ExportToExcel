--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506086c93d3b4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06a40f57c6024ff185f5dccf2ea3d300.psmdcp" Id="R252b871aa09b402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d226bfc0ad49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9266612f0c6340fb9088b3f8350485fc.psmdcp" Id="Rc8db9645c9264b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1324,287 +1324,287 @@
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>66.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>331098734.25</x:v>
+        <x:v>330796859.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>872.09</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>138.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>556684438.98</x:v>
+        <x:v>556542454.55</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454650750.49</x:v>
+        <x:v>454249486.38</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>1195.51</x:v>
+        <x:v>1195.21</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>767645914.45</x:v>
+        <x:v>771253363.08</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>627717471.96</x:v>
+        <x:v>630383286.92</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>81.65</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>292483724.54</x:v>
+        <x:v>294672485.88</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>239310441.7</x:v>
+        <x:v>241078875</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>31.11</x:v>
+        <x:v>31.34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>767645914.45</x:v>
+        <x:v>771253363.08</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>627717471.96</x:v>
+        <x:v>630383286.92</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>81.65</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>292483724.54</x:v>
+        <x:v>294672485.88</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>239310441.7</x:v>
+        <x:v>241078875</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>31.11</x:v>
+        <x:v>31.34</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>767645914.45</x:v>
+        <x:v>771253363.08</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>627717471.96</x:v>
+        <x:v>630383286.92</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>81.65</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>292483724.54</x:v>
+        <x:v>294672485.88</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>239310441.7</x:v>
+        <x:v>241078875</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>31.11</x:v>
+        <x:v>31.34</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>767645914.45</x:v>
+        <x:v>771253363.08</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>627717471.96</x:v>
+        <x:v>630383286.92</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>81.65</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>292483724.54</x:v>
+        <x:v>294672485.88</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>239310441.7</x:v>
+        <x:v>241078875</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>31.11</x:v>
+        <x:v>31.34</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>767645914.45</x:v>
+        <x:v>771253363.08</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>627717471.96</x:v>
+        <x:v>630383286.92</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>81.65</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>292483724.54</x:v>
+        <x:v>294672485.88</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>239310441.7</x:v>
+        <x:v>241078875</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>31.11</x:v>
+        <x:v>31.34</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>767645914.45</x:v>
+        <x:v>771253363.08</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>627717471.96</x:v>
+        <x:v>630383286.92</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>81.65</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>292483724.54</x:v>
+        <x:v>294672485.88</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>239310441.7</x:v>
+        <x:v>241078875</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>31.11</x:v>
+        <x:v>31.34</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">