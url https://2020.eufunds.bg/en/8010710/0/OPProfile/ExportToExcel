--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d226bfc0ad49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9266612f0c6340fb9088b3f8350485fc.psmdcp" Id="Rc8db9645c9264b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b40daa733643f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eba8085bd834c25aafd2622dd0c984b.psmdcp" Id="R3e97d52d46c84e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1356,255 +1356,255 @@
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>138.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556542454.55</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454249486.38</x:v>
+        <x:v>454249486.37</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>1195.21</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>771253363.08</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>630383286.92</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>82.03</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>294672485.88</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>241078875</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>31.34</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>771253363.08</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>630383286.92</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>82.03</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>294672485.88</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>241078875</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>31.34</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>771253363.08</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>630383286.92</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>82.03</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>294672485.88</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>241078875</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>31.34</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>771253363.08</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>630383286.92</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>82.03</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>294672485.88</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>241078875</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>31.34</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>771253363.08</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>630383286.92</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>82.03</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>294672485.88</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>241078875</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>31.34</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>771253363.08</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>630383286.92</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>82.03</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>294672485.88</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>241078875</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>31.34</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">