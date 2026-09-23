--- v5 (2026-09-02)
+++ v6 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d06ae39e4d4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c2854cff3dc420ab6b1b2e32b455d7b.psmdcp" Id="R29dfb0f33ff44080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2410630ca12547f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631d73af359c431090024c4e1dbbc57d.psmdcp" Id="Rd673ad4ab9cb4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>724771092.4</x:v>
+        <x:v>723067949.51</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>604004701.15</x:v>
+        <x:v>602812501.08</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>37.47</x:v>
+        <x:v>37.39</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>988111687.16</x:v>
+        <x:v>986080505.46</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>823892586.61</x:v>
+        <x:v>822422665.91</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>51.09</x:v>
+        <x:v>50.98</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1137136877.23</x:v>
+        <x:v>1134777484.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>947223932.16</x:v>
+        <x:v>945514661.79</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>58.79</x:v>
+        <x:v>58.67</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1358932219.86</x:v>
+        <x:v>1356572827.61</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1132502213.06</x:v>
+        <x:v>1130792942.69</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>70.26</x:v>
+        <x:v>70.14</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>783961873.49</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>643311403.66</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>40.53</x:v>
+        <x:v>40.93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1358932219.86</x:v>
+        <x:v>1356572827.61</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1132502213.06</x:v>
+        <x:v>1130792942.69</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>70.26</x:v>
+        <x:v>70.14</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>783961873.49</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>643311403.66</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>40.53</x:v>
+        <x:v>40.93</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1358932219.86</x:v>
+        <x:v>1356572827.61</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1132502213.06</x:v>
+        <x:v>1130792942.69</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>70.26</x:v>
+        <x:v>70.14</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>783961873.49</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>643311403.66</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>40.53</x:v>
+        <x:v>40.93</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1358932219.86</x:v>
+        <x:v>1356572827.61</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1132502213.06</x:v>
+        <x:v>1130792942.69</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>70.26</x:v>
+        <x:v>70.14</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>783961873.49</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>643311403.66</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>40.53</x:v>
+        <x:v>40.93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1358932219.86</x:v>
+        <x:v>1356572827.61</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1132502213.06</x:v>
+        <x:v>1130792942.69</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>70.26</x:v>
+        <x:v>70.14</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>783961873.49</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>643311403.66</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>40.53</x:v>
+        <x:v>40.93</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1358932219.86</x:v>
+        <x:v>1356572827.61</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1132502213.06</x:v>
+        <x:v>1130792942.69</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>70.26</x:v>
+        <x:v>70.14</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>783961873.49</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>643311403.66</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>40.53</x:v>
+        <x:v>40.93</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">