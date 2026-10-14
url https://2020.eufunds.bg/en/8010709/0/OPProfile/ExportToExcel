--- v6 (2026-09-23)
+++ v7 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2410630ca12547f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631d73af359c431090024c4e1dbbc57d.psmdcp" Id="Rd673ad4ab9cb4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218964f60b5742d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/977c344e80af46f0b1effe193a4a5f8e.psmdcp" Id="R43d2c997d38a45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>120499962.08</x:v>
+        <x:v>122179962.08</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>100751476.07</x:v>
+        <x:v>102179476.07</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>723067949.51</x:v>
+        <x:v>724747949.51</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>602812501.08</x:v>
+        <x:v>604240501.06</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>37.39</x:v>
+        <x:v>37.47</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>986080505.46</x:v>
+        <x:v>986270078.12</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>822422665.91</x:v>
+        <x:v>822616171.09</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>50.98</x:v>
+        <x:v>50.99</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1134777484.98</x:v>
+        <x:v>1134177025.19</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>945514661.79</x:v>
+        <x:v>945036639.38</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>58.67</x:v>
+        <x:v>58.64</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1356572827.61</x:v>
+        <x:v>1356265558.93</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1130792942.69</x:v>
+        <x:v>1130564132.73</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>70.14</x:v>
+        <x:v>70.12</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>791613659.83</x:v>
+        <x:v>827553825.6</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>649604101.08</x:v>
+        <x:v>677904118.26</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>40.93</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1356572827.61</x:v>
+        <x:v>1356265558.93</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1130792942.69</x:v>
+        <x:v>1130564132.73</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>70.14</x:v>
+        <x:v>70.12</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>791613659.83</x:v>
+        <x:v>827553825.6</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>649604101.08</x:v>
+        <x:v>677904118.26</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>40.93</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1356572827.61</x:v>
+        <x:v>1356265558.93</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1130792942.69</x:v>
+        <x:v>1130564132.73</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>70.14</x:v>
+        <x:v>70.12</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>791613659.83</x:v>
+        <x:v>827553825.6</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>649604101.08</x:v>
+        <x:v>677904118.26</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>40.93</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1356572827.61</x:v>
+        <x:v>1356265558.93</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1130792942.69</x:v>
+        <x:v>1130564132.73</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>70.14</x:v>
+        <x:v>70.12</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>791613659.83</x:v>
+        <x:v>827553825.6</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>649604101.08</x:v>
+        <x:v>677904118.26</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>40.93</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1356572827.61</x:v>
+        <x:v>1356265558.93</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1130792942.69</x:v>
+        <x:v>1130564132.73</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>70.14</x:v>
+        <x:v>70.12</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>791613659.83</x:v>
+        <x:v>827553825.6</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>649604101.08</x:v>
+        <x:v>677904118.26</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>40.93</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1356572827.61</x:v>
+        <x:v>1356265558.93</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1130792942.69</x:v>
+        <x:v>1130564132.73</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>70.14</x:v>
+        <x:v>70.12</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>791613659.83</x:v>
+        <x:v>827553825.6</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>649604101.08</x:v>
+        <x:v>677904118.26</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>40.93</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">