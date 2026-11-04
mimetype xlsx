--- v7 (2026-10-14)
+++ v8 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218964f60b5742d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/977c344e80af46f0b1effe193a4a5f8e.psmdcp" Id="R43d2c997d38a45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bc379a39034211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4afba9dedcdc46f7b6bed6a36edb7da1.psmdcp" Id="R9839062ae9834e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1321,290 +1321,290 @@
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>986270078.12</x:v>
+        <x:v>985640907.52</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>822616171.09</x:v>
+        <x:v>822083321.41</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>50.99</x:v>
+        <x:v>50.96</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1134177025.19</x:v>
+        <x:v>1133447495.46</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>945036639.38</x:v>
+        <x:v>944432195.99</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>58.64</x:v>
+        <x:v>58.6</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1356265558.93</x:v>
+        <x:v>1361165904.91</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1130564132.73</x:v>
+        <x:v>1134684527.42</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>70.12</x:v>
+        <x:v>70.38</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>827553825.6</x:v>
+        <x:v>866633135.03</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>677904118.26</x:v>
+        <x:v>709772380.21</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>42.79</x:v>
+        <x:v>44.81</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1356265558.93</x:v>
+        <x:v>1361165904.91</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1130564132.73</x:v>
+        <x:v>1134684527.42</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>70.12</x:v>
+        <x:v>70.38</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>827553825.6</x:v>
+        <x:v>866633135.03</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>677904118.26</x:v>
+        <x:v>709772380.21</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>42.79</x:v>
+        <x:v>44.81</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1356265558.93</x:v>
+        <x:v>1361165904.91</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1130564132.73</x:v>
+        <x:v>1134684527.42</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>70.12</x:v>
+        <x:v>70.38</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>827553825.6</x:v>
+        <x:v>866633135.03</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>677904118.26</x:v>
+        <x:v>709772380.21</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>42.79</x:v>
+        <x:v>44.81</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1356265558.93</x:v>
+        <x:v>1361165904.91</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1130564132.73</x:v>
+        <x:v>1134684527.42</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>70.12</x:v>
+        <x:v>70.38</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>827553825.6</x:v>
+        <x:v>866633135.03</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>677904118.26</x:v>
+        <x:v>709772380.21</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>42.79</x:v>
+        <x:v>44.81</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1356265558.93</x:v>
+        <x:v>1361165904.91</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1130564132.73</x:v>
+        <x:v>1134684527.42</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>70.12</x:v>
+        <x:v>70.38</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>827553825.6</x:v>
+        <x:v>866633135.03</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>677904118.26</x:v>
+        <x:v>709772380.21</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>42.79</x:v>
+        <x:v>44.81</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1356265558.93</x:v>
+        <x:v>1361165904.91</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1130564132.73</x:v>
+        <x:v>1134684527.42</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>70.12</x:v>
+        <x:v>70.38</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>827553825.6</x:v>
+        <x:v>866633135.03</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>677904118.26</x:v>
+        <x:v>709772380.21</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>42.79</x:v>
+        <x:v>44.81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">