--- v0 (2026-04-30)
+++ v1 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb4425233d94577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc0116f1e9214d1cb7b2d069fbc430c4.psmdcp" Id="R4f566e8436454c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8617f719db8d45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a61869a5d61142a0bc69212cbc1d6fc7.psmdcp" Id="Rb045f43248674975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851386688.78</x:v>
+        <x:v>851367585.92</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716182273.93</x:v>
+        <x:v>716189010.04</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135199815.66</x:v>
+        <x:v>135173976.69</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.18</x:v>
+        <x:v>106.17</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>507468225.02</x:v>
+        <x:v>607061085.97</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>428931217.29</x:v>
+        <x:v>512792558.43</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>78537007.73</x:v>
+        <x:v>94268527.54</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>63.29</x:v>
+        <x:v>75.71</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>108744665.03</x:v>
+        <x:v>123696055.61</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>102552199.64</x:v>
+        <x:v>116235068.14</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>6192465.39</x:v>
+        <x:v>7460987.47</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>58.4</x:v>
+        <x:v>66.43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1011321536.46</x:v>
+        <x:v>1010673934.01</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>694172985.75</x:v>
+        <x:v>693101818.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>317010774.36</x:v>
+        <x:v>317434338.78</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.25</x:v>
+        <x:v>83.13</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>534647920.72</x:v>
+        <x:v>542714147.79</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>534621752.82</x:v>
+        <x:v>542687985.04</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>26167.9</x:v>
+        <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>64.11</x:v>
+        <x:v>65.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5113895344.35</x:v>
+        <x:v>5035110159.35</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2849288661.01</x:v>
+        <x:v>2814365533.49</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154833313.91</x:v>
+        <x:v>155188479.06</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2109773369.43</x:v>
+        <x:v>2065556146.8</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>150.9</x:v>
+        <x:v>149.17</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>463304113.79</x:v>
+        <x:v>597534861.2</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>408481130.33</x:v>
+        <x:v>522195301.59</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>54822983.46</x:v>
+        <x:v>75339559.61</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>23.27</x:v>
+        <x:v>30.02</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>410079370.61</x:v>
+        <x:v>408289203.88</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>207576502.7</x:v>
+        <x:v>206699603.12</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>3570515.65</x:v>
+        <x:v>3536469.94</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198932352.26</x:v>
+        <x:v>198053130.82</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>82.09</x:v>
+        <x:v>81.73</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>166422080.88</x:v>
+        <x:v>201972603.06</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>163539742.3</x:v>
+        <x:v>198820346.84</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>2882338.58</x:v>
+        <x:v>3152256.22</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>64.7</x:v>
+        <x:v>78.52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>447444665.82</x:v>
+        <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>348922502.08</x:v>
+        <x:v>299659100.72</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>69794842.16</x:v>
+        <x:v>59930424.09</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>28727321.58</x:v>
+        <x:v>22157564.64</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>104.71</x:v>
+        <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>132374546.09</x:v>
+        <x:v>135080220.88</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>111139607.15</x:v>
+        <x:v>113394336.14</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>21234938.94</x:v>
+        <x:v>21685884.74</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>33.1</x:v>
+        <x:v>33.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1044404098.86</x:v>
+        <x:v>1227072574.61</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>606769886.66</x:v>
+        <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>40636243.91</x:v>
+        <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>80.39</x:v>
+        <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>411835471.9</x:v>
+        <x:v>496206712.9</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>301580662</x:v>
+        <x:v>375866870.62</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>110254809.9</x:v>
+        <x:v>120339842.28</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>32.98</x:v>
+        <x:v>39.74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>73818685.77</x:v>
+        <x:v>79758339.32</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>61741248.3</x:v>
+        <x:v>66712017.65</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>12077437.47</x:v>
+        <x:v>13046321.67</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>60.98</x:v>
+        <x:v>65.89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>508720383.45</x:v>
+        <x:v>514171364.92</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>425911470.59</x:v>
+        <x:v>430549174.56</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>71737472.02</x:v>
+        <x:v>72730366.47</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>11071440.84</x:v>
+        <x:v>10891823.89</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>101.88</x:v>
+        <x:v>103.03</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>194587514.15</x:v>
+        <x:v>227564435.55</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>170971302.18</x:v>
+        <x:v>198917854.14</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>23616211.97</x:v>
+        <x:v>28646581.41</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>39.84</x:v>
+        <x:v>46.59</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>414703285.42</x:v>
+        <x:v>414638884.58</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>345562059.62</x:v>
+        <x:v>345541751.63</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>69086936.34</x:v>
+        <x:v>69091611</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>54289.46</x:v>
+        <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>157292904.19</x:v>
+        <x:v>172839080.47</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>131425573.46</x:v>
+        <x:v>142894798.4</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>25867330.73</x:v>
+        <x:v>29944282.07</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>38.95</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1228609216.33</x:v>
+        <x:v>1229200116.95</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>530608592.21</x:v>
+        <x:v>531101009.39</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14564609.73</x:v>
+        <x:v>14663093.17</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.43</x:v>
+        <x:v>109.55</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>2282978.21</x:v>
+        <x:v>10421245.16</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>1908380.55</x:v>
+        <x:v>8701932.64</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>374597.66</x:v>
+        <x:v>1719312.52</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>0.46</x:v>
+        <x:v>2.09</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">