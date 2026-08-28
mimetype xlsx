--- v1 (2026-06-29)
+++ v2 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8617f719db8d45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a61869a5d61142a0bc69212cbc1d6fc7.psmdcp" Id="Rb045f43248674975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d3777d96b74b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df31e5b226354608a022bf658f1644ae.psmdcp" Id="R2ceb348059f0420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851367585.92</x:v>
+        <x:v>1011298287.55</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716189010.04</x:v>
+        <x:v>852398031.01</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135173976.69</x:v>
+        <x:v>158895657.35</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.17</x:v>
+        <x:v>126.12</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>607061085.97</x:v>
+        <x:v>674834515.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>512792558.43</x:v>
+        <x:v>570731670.87</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>94268527.54</x:v>
+        <x:v>104102844.46</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>75.71</x:v>
+        <x:v>84.16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>181437129.97</x:v>
+        <x:v>179363226.11</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>162001597.26</x:v>
+        <x:v>160549865.11</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7429253.64</x:v>
+        <x:v>6807081.93</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>93.44</x:v>
+        <x:v>92.67</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>123696055.61</x:v>
+        <x:v>151349524.47</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>116235068.14</x:v>
+        <x:v>141321693.62</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>7460987.47</x:v>
+        <x:v>10027830.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>66.43</x:v>
+        <x:v>81.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1010673934.01</x:v>
+        <x:v>1006227133</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>693101818.88</x:v>
+        <x:v>690348170.72</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>317434338.78</x:v>
+        <x:v>315741185.93</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.13</x:v>
+        <x:v>82.79</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>542714147.79</x:v>
+        <x:v>603059237.66</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>542687985.04</x:v>
+        <x:v>603028971.89</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>26162.75</x:v>
+        <x:v>30265.77</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>65.08</x:v>
+        <x:v>72.31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5035110159.35</x:v>
+        <x:v>4848743724.84</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2814365533.49</x:v>
+        <x:v>2668286270.08</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>155188479.06</x:v>
+        <x:v>127379193.64</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2065556146.8</x:v>
+        <x:v>2053078261.12</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>149.17</x:v>
+        <x:v>140.43</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>597534861.2</x:v>
+        <x:v>976715041.53</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>522195301.59</x:v>
+        <x:v>872841471.82</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>75339559.61</x:v>
+        <x:v>103873569.71</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>30.02</x:v>
+        <x:v>49.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>408289203.88</x:v>
+        <x:v>404119302.76</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>206699603.12</x:v>
+        <x:v>204684697.4</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>3536469.94</x:v>
+        <x:v>3466425.25</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198053130.82</x:v>
+        <x:v>195968180.11</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.73</x:v>
+        <x:v>80.92</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>201972603.06</x:v>
+        <x:v>206434108.12</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>198820346.84</x:v>
+        <x:v>203240356.27</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>3152256.22</x:v>
+        <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>78.52</x:v>
+        <x:v>80.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299659100.72</x:v>
+        <x:v>299659100.33</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59930424.09</x:v>
+        <x:v>59930424.16</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>22157564.64</x:v>
+        <x:v>22157564.96</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>135080220.88</x:v>
+        <x:v>158335823.3</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>113394336.14</x:v>
+        <x:v>132773298.39</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>21685884.74</x:v>
+        <x:v>25562524.91</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>33.78</x:v>
+        <x:v>39.59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1227072574.61</x:v>
+        <x:v>998457984.78</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>789437983.66</x:v>
+        <x:v>870641822.97</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>396997968.29</x:v>
+        <x:v>87179539.15</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>95.02</x:v>
+        <x:v>76.71</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>496206712.9</x:v>
+        <x:v>813941649.62</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>375866870.62</x:v>
+        <x:v>615194741.1</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>120339842.28</x:v>
+        <x:v>198746908.52</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>39.74</x:v>
+        <x:v>65.19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>79758339.32</x:v>
+        <x:v>88440339.5</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>66712017.65</x:v>
+        <x:v>73955980.21</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>13046321.67</x:v>
+        <x:v>14484359.29</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>65.89</x:v>
+        <x:v>73.06</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>514171364.92</x:v>
+        <x:v>520795001.76</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>430549174.56</x:v>
+        <x:v>436344731.34</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>72730366.47</x:v>
+        <x:v>74127287.74</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10891823.89</x:v>
+        <x:v>10322982.68</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>103.03</x:v>
+        <x:v>104.5</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>227564435.55</x:v>
+        <x:v>336540396.14</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>198917854.14</x:v>
+        <x:v>290215202.6</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>28646581.41</x:v>
+        <x:v>46325193.54</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>46.59</x:v>
+        <x:v>68.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>414638884.58</x:v>
+        <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>345541751.63</x:v>
+        <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>69091611</x:v>
+        <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>172839080.47</x:v>
+        <x:v>271339902.07</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>142894798.4</x:v>
+        <x:v>225179719.18</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>29944282.07</x:v>
+        <x:v>46160182.89</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>42.8</x:v>
+        <x:v>67.19</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229200116.95</x:v>
+        <x:v>1228877201.96</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531101009.39</x:v>
+        <x:v>530832074.48</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14663093.17</x:v>
+        <x:v>14609113.09</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.55</x:v>
+        <x:v>109.48</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>10421245.16</x:v>
+        <x:v>27916971.96</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>8701932.64</x:v>
+        <x:v>23282383.17</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>1719312.52</x:v>
+        <x:v>4634588.79</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>2.09</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">