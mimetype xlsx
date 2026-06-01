--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cf9e8ebd994bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/681bd5e893f14e29b2e29d98131a924f.psmdcp" Id="Rbe0d878a196940b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f48c4d21bb49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/540a02ade4744097819345cbd1c66640.psmdcp" Id="R773a47c4985640b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851313892.29</x:v>
+        <x:v>852034432.25</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716123525.16</x:v>
+        <x:v>716736890.48</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135185767.94</x:v>
+        <x:v>135292942.58</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.17</x:v>
+        <x:v>106.26</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>516258173.02</x:v>
+        <x:v>535508052.24</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>436455868.22</x:v>
+        <x:v>452655288.18</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>79802304.8</x:v>
+        <x:v>82852764.06</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>64.38</x:v>
+        <x:v>66.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>111319826.98</x:v>
+        <x:v>114576209.41</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>104895366.94</x:v>
+        <x:v>107955106.74</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>6424460.04</x:v>
+        <x:v>6621102.67</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>59.78</x:v>
+        <x:v>61.53</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1011108464.95</x:v>
+        <x:v>1010190409.23</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>694066450</x:v>
+        <x:v>692860056.48</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>316904238.6</x:v>
+        <x:v>317192576.4</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.24</x:v>
+        <x:v>83.1</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>535483601.68</x:v>
+        <x:v>535483571</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>535457433.78</x:v>
+        <x:v>535457408.25</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>26167.9</x:v>
+        <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>64.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5044952551.05</x:v>
+        <x:v>5042791984.71</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2819724519.09</x:v>
+        <x:v>2818186849.33</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154618292.54</x:v>
+        <x:v>154760093.83</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2070609739.42</x:v>
+        <x:v>2069845041.55</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>149.41</x:v>
+        <x:v>149.34</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>479537388.2</x:v>
+        <x:v>482735361.13</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>422194919.74</x:v>
+        <x:v>425016198.5</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>57342468.46</x:v>
+        <x:v>57719162.63</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>24.09</x:v>
+        <x:v>24.25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,75 +948,75 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>409059924.02</x:v>
+        <x:v>408593309.35</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>207084963.22</x:v>
+        <x:v>206851655.88</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>3536469.94</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198438490.86</x:v>
+        <x:v>198205183.53</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.88</x:v>
+        <x:v>81.79</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>166422080.88</x:v>
+        <x:v>170149039.96</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>163539742.3</x:v>
+        <x:v>167243811.53</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>2882338.58</x:v>
+        <x:v>2905228.43</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>64.7</x:v>
+        <x:v>66.15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>299651290.17</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>59938234.64</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1030,63 +1030,63 @@
       </x:c>
       <x:c r="K12" s="9">
         <x:v>111139607.15</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>21234938.94</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>33.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1144240661.86</x:v>
+        <x:v>1227072195.86</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>706606449.66</x:v>
+        <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636243.91</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>88.39</x:v>
+        <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
         <x:v>429020246.68</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>312875560.88</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>116144685.8</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>34.36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>76338313.1</x:v>
+        <x:v>76401982.45</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>63840937.74</x:v>
+        <x:v>63904607.09</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>12497375.36</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>63.06</x:v>
+        <x:v>63.11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>509921639.24</x:v>
+        <x:v>512585170.06</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>426912517.08</x:v>
+        <x:v>429240721.88</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>71937681.32</x:v>
+        <x:v>72404558.27</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>11071440.84</x:v>
+        <x:v>10939889.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>102.12</x:v>
+        <x:v>102.7</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>196754874.8</x:v>
+        <x:v>208062873.6</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>173100778.27</x:v>
+        <x:v>182529584.08</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>23654096.53</x:v>
+        <x:v>25533289.52</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>40.28</x:v>
+        <x:v>42.59</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345549410.86</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69084048.68</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>159023578.83</x:v>
+        <x:v>163625205.76</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>132867802.34</x:v>
+        <x:v>136702491.45</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>26155776.49</x:v>
+        <x:v>26922714.31</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>39.38</x:v>
+        <x:v>40.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1228609216.33</x:v>
+        <x:v>1228609216.32</x:v>
       </x:c>
       <x:c r="F18" s="9">
         <x:v>530608592.21</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14564609.73</x:v>
+        <x:v>14564609.72</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
         <x:v>109.43</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>3112118.77</x:v>
+        <x:v>4719294.32</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>2599331.04</x:v>
+        <x:v>3938644.01</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>512787.73</x:v>
+        <x:v>780650.31</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>0.62</x:v>
+        <x:v>0.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">