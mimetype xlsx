--- v1 (2026-06-01)
+++ v2 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f48c4d21bb49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/540a02ade4744097819345cbd1c66640.psmdcp" Id="R773a47c4985640b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebac830a4ea4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295e0f028e8847db902b71a1460f027b.psmdcp" Id="Rd32c0c8836c24810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>852034432.25</x:v>
+        <x:v>851436489.27</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716736890.48</x:v>
+        <x:v>716254442.02</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135292942.58</x:v>
+        <x:v>135177448.06</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.26</x:v>
+        <x:v>106.18</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>535508052.24</x:v>
+        <x:v>597096725.27</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>452655288.18</x:v>
+        <x:v>504446548.37</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>82852764.06</x:v>
+        <x:v>92650176.9</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>66.78</x:v>
+        <x:v>74.46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>114576209.41</x:v>
+        <x:v>122059986.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>107955106.74</x:v>
+        <x:v>114712347.73</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>6621102.67</x:v>
+        <x:v>7347638.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>61.53</x:v>
+        <x:v>65.55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1010190409.23</x:v>
+        <x:v>1010195195.55</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>692860056.48</x:v>
+        <x:v>692862449.65</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>317192576.4</x:v>
+        <x:v>317194969.55</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>83.1</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>535483571</x:v>
+        <x:v>539280037.35</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>535457408.25</x:v>
+        <x:v>539253874.6</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>64.21</x:v>
+        <x:v>64.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5042791984.71</x:v>
+        <x:v>5030553480.54</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2818186849.33</x:v>
+        <x:v>2810577445.4</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154760093.83</x:v>
+        <x:v>154440428.13</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2069845041.55</x:v>
+        <x:v>2065535607.01</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>149.34</x:v>
+        <x:v>148.94</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>482735361.13</x:v>
+        <x:v>578903822.67</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>425016198.5</x:v>
+        <x:v>506274502.87</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>57719162.63</x:v>
+        <x:v>72629319.8</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>24.25</x:v>
+        <x:v>29.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>408593309.35</x:v>
+        <x:v>408289203.88</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>206851655.88</x:v>
+        <x:v>206699603.12</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>3536469.94</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198205183.53</x:v>
+        <x:v>198053130.82</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.79</x:v>
+        <x:v>81.73</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>170149039.96</x:v>
+        <x:v>196860738.39</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>167243811.53</x:v>
+        <x:v>193768490.25</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>2905228.43</x:v>
+        <x:v>3092248.14</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>66.15</x:v>
+        <x:v>76.53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299651290.17</x:v>
+        <x:v>299659100.72</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59938234.64</x:v>
+        <x:v>59930424.09</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.64</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>132374546.09</x:v>
+        <x:v>135080220.88</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>111139607.15</x:v>
+        <x:v>113394336.14</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>21234938.94</x:v>
+        <x:v>21685884.74</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>33.1</x:v>
+        <x:v>33.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>1227072195.86</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636243.91</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>429020246.68</x:v>
+        <x:v>495898455.28</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>312875560.88</x:v>
+        <x:v>375585880.6</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>116144685.8</x:v>
+        <x:v>120312574.68</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>34.36</x:v>
+        <x:v>39.72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>76401982.45</x:v>
+        <x:v>76464661.39</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>63904607.09</x:v>
+        <x:v>63967286.03</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>12497375.36</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>63.11</x:v>
+        <x:v>63.16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>512585170.06</x:v>
+        <x:v>514939949.45</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>429240721.88</x:v>
+        <x:v>431209136.91</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>72404558.27</x:v>
+        <x:v>72784105.61</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10939889.91</x:v>
+        <x:v>10946706.93</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>102.7</x:v>
+        <x:v>103.18</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>208062873.6</x:v>
+        <x:v>218593798.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>182529584.08</x:v>
+        <x:v>191432716.31</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>25533289.52</x:v>
+        <x:v>27161082.45</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>42.59</x:v>
+        <x:v>44.75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345549410.86</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69084048.68</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>163625205.76</x:v>
+        <x:v>172839080.47</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>136702491.45</x:v>
+        <x:v>142894798.4</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>26922714.31</x:v>
+        <x:v>29944282.07</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>40.52</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1228609216.32</x:v>
+        <x:v>1229170056.46</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>530608592.21</x:v>
+        <x:v>531075958.99</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14564609.72</x:v>
+        <x:v>14658083.08</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.43</x:v>
+        <x:v>109.54</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>4719294.32</x:v>
+        <x:v>10421245.16</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>3938644.01</x:v>
+        <x:v>8701932.64</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>780650.31</x:v>
+        <x:v>1719312.52</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>0.95</x:v>
+        <x:v>2.09</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">