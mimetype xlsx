--- v2 (2026-06-25)
+++ v3 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebac830a4ea4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295e0f028e8847db902b71a1460f027b.psmdcp" Id="Rd32c0c8836c24810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ccf388d564ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db209a10cc144ee68ac150ac99615393.psmdcp" Id="Raf6f8abcca7844d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851436489.27</x:v>
+        <x:v>851496346.71</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716254442.02</x:v>
+        <x:v>716309518.72</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135177448.06</x:v>
+        <x:v>135182228.8</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.18</x:v>
+        <x:v>106.19</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>597096725.27</x:v>
+        <x:v>633508568.82</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>504446548.37</x:v>
+        <x:v>535171912.71</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>92650176.9</x:v>
+        <x:v>98336656.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>74.46</x:v>
+        <x:v>79.01</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>122059986.13</x:v>
+        <x:v>128200105.31</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>114712347.73</x:v>
+        <x:v>120534622.66</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>7347638.4</x:v>
+        <x:v>7665482.65</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>65.55</x:v>
+        <x:v>68.85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1010195195.55</x:v>
+        <x:v>1008574035.98</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>692862449.65</x:v>
+        <x:v>692053650.94</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>317194969.55</x:v>
+        <x:v>316382608.69</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.1</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>539280037.35</x:v>
+        <x:v>542803627.54</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>539253874.6</x:v>
+        <x:v>542777464.79</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>64.66</x:v>
+        <x:v>65.09</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5030553480.54</x:v>
+        <x:v>5029417883.9</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2810577445.4</x:v>
+        <x:v>2810035898.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154440428.13</x:v>
+        <x:v>154393573.22</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2065535607.01</x:v>
+        <x:v>2064988412.57</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>148.94</x:v>
+        <x:v>148.91</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>578903822.67</x:v>
+        <x:v>629376513.93</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>506274502.87</x:v>
+        <x:v>549345231.45</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>72629319.8</x:v>
+        <x:v>80031282.48</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>29.08</x:v>
+        <x:v>31.62</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>408289203.88</x:v>
+        <x:v>405875812.79</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>206699603.12</x:v>
+        <x:v>205549863.28</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>3536469.94</x:v>
+        <x:v>3479514.31</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198053130.82</x:v>
+        <x:v>196846435.2</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.73</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>196860738.39</x:v>
+        <x:v>206164549.68</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>193768490.25</x:v>
+        <x:v>202970797.83</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>3092248.14</x:v>
+        <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>76.53</x:v>
+        <x:v>80.15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299659100.72</x:v>
+        <x:v>299659100.61</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59930424.09</x:v>
+        <x:v>59930424.2</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.64</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>135080220.88</x:v>
+        <x:v>141579751.48</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>113394336.14</x:v>
+        <x:v>118810611.65</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>21685884.74</x:v>
+        <x:v>22769139.83</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>33.78</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1227072195.86</x:v>
+        <x:v>1227072574.61</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>40636243.91</x:v>
+        <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>495898455.28</x:v>
+        <x:v>534280776.93</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>375585880.6</x:v>
+        <x:v>407943292.94</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>120312574.68</x:v>
+        <x:v>126337483.99</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>39.72</x:v>
+        <x:v>42.79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>76464661.39</x:v>
+        <x:v>84740296.26</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>63967286.03</x:v>
+        <x:v>70863648.43</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>12497375.36</x:v>
+        <x:v>13876647.83</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>63.16</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>514939949.45</x:v>
+        <x:v>515145277.44</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>431209136.91</x:v>
+        <x:v>431510524.26</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>72784105.61</x:v>
+        <x:v>73001607.87</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10946706.93</x:v>
+        <x:v>10633145.31</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>103.18</x:v>
+        <x:v>103.28</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>218593798.76</x:v>
+        <x:v>241692439.14</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>191432716.31</x:v>
+        <x:v>210762972.55</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>27161082.45</x:v>
+        <x:v>30929466.59</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>44.75</x:v>
+        <x:v>49.48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>345549410.86</x:v>
+        <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>69084048.68</x:v>
+        <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>172839080.47</x:v>
+        <x:v>198812220.64</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>142894798.4</x:v>
+        <x:v>166771740.49</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>29944282.07</x:v>
+        <x:v>32040480.15</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>42.8</x:v>
+        <x:v>49.23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229170056.46</x:v>
+        <x:v>1229175165.17</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531075958.99</x:v>
+        <x:v>531080216.24</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14658083.08</x:v>
+        <x:v>14658934.54</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
         <x:v>109.54</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>10421245.16</x:v>
+        <x:v>13896870.38</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>8701932.64</x:v>
+        <x:v>11598372.12</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>1719312.52</x:v>
+        <x:v>2298498.26</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>2.09</x:v>
+        <x:v>2.79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">