--- v3 (2026-07-15)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ccf388d564ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db209a10cc144ee68ac150ac99615393.psmdcp" Id="Raf6f8abcca7844d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e448068449490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adebccef507e4ac08053b7ce2f3e217c.psmdcp" Id="R426bf7aa6f404102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851496346.71</x:v>
+        <x:v>850949249.99</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716309518.72</x:v>
+        <x:v>715919207.86</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135182228.8</x:v>
+        <x:v>135025442.94</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.19</x:v>
+        <x:v>106.12</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>633508568.82</x:v>
+        <x:v>652056897.56</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>535171912.71</x:v>
+        <x:v>551184042.81</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>98336656.11</x:v>
+        <x:v>100872854.75</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>79.01</x:v>
+        <x:v>81.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>128200105.31</x:v>
+        <x:v>138693995.56</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>120534622.66</x:v>
+        <x:v>130166239.19</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>7665482.65</x:v>
+        <x:v>8527756.37</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>68.85</x:v>
+        <x:v>74.48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1008574035.98</x:v>
+        <x:v>1006910559.4</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>692053650.94</x:v>
+        <x:v>690851744.18</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>316382608.69</x:v>
+        <x:v>315921038.87</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83</x:v>
+        <x:v>82.86</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>542803627.54</x:v>
+        <x:v>550349464.07</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>542777464.79</x:v>
+        <x:v>550319949.11</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>26162.75</x:v>
+        <x:v>29514.96</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>65.09</x:v>
+        <x:v>65.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5029417883.9</x:v>
+        <x:v>5015489705.22</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2810035898.11</x:v>
+        <x:v>2800302093.29</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154393573.22</x:v>
+        <x:v>152571100.1</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2064988412.57</x:v>
+        <x:v>2062616511.83</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>148.91</x:v>
+        <x:v>148.33</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>629376513.93</x:v>
+        <x:v>781030646.11</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>549345231.45</x:v>
+        <x:v>688760008.13</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>80031282.48</x:v>
+        <x:v>92270637.98</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>31.62</x:v>
+        <x:v>39.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>405875812.79</x:v>
+        <x:v>404669674.74</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>205549863.28</x:v>
+        <x:v>204959883.39</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>3479514.31</x:v>
+        <x:v>3466425.25</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>196846435.2</x:v>
+        <x:v>196243366.1</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.26</x:v>
+        <x:v>81.03</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>206164549.68</x:v>
+        <x:v>206434108.12</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>202970797.83</x:v>
+        <x:v>203240356.27</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>80.15</x:v>
+        <x:v>80.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299659100.61</x:v>
+        <x:v>299659100.33</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59930424.2</x:v>
+        <x:v>59930424.16</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>22157564.64</x:v>
+        <x:v>22157564.96</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>141579751.48</x:v>
+        <x:v>157692609.93</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>118810611.65</x:v>
+        <x:v>132237287.25</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>22769139.83</x:v>
+        <x:v>25455322.68</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>35.4</x:v>
+        <x:v>39.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>1227072574.61</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>534280776.93</x:v>
+        <x:v>665670039.8</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>407943292.94</x:v>
+        <x:v>525190108.23</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>126337483.99</x:v>
+        <x:v>140479931.57</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>42.79</x:v>
+        <x:v>53.31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>84740296.26</x:v>
+        <x:v>87952235.55</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>70863648.43</x:v>
+        <x:v>73549226.92</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>13876647.83</x:v>
+        <x:v>14403008.63</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>70</x:v>
+        <x:v>72.65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>515145277.44</x:v>
+        <x:v>519419218.6</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>431510524.26</x:v>
+        <x:v>435187584.81</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>73001607.87</x:v>
+        <x:v>73887892.29</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10633145.31</x:v>
+        <x:v>10343741.5</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>103.28</x:v>
+        <x:v>104.22</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>241692439.14</x:v>
+        <x:v>280458622.08</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>210762972.55</x:v>
+        <x:v>243375930.2</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>30929466.59</x:v>
+        <x:v>37082691.88</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>49.48</x:v>
+        <x:v>57.42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>198812220.64</x:v>
+        <x:v>227027600.65</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>166771740.49</x:v>
+        <x:v>189737112.13</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>32040480.15</x:v>
+        <x:v>37290488.52</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>49.23</x:v>
+        <x:v>56.22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229175165.17</x:v>
+        <x:v>1229088995.26</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531080216.24</x:v>
+        <x:v>531008488.44</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14658934.54</x:v>
+        <x:v>14644492.43</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.54</x:v>
+        <x:v>109.52</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>13896870.38</x:v>
+        <x:v>22698763.89</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>11598372.12</x:v>
+        <x:v>18933622.87</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>2298498.26</x:v>
+        <x:v>3765141.02</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>2.79</x:v>
+        <x:v>4.56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">