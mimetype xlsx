--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e448068449490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adebccef507e4ac08053b7ce2f3e217c.psmdcp" Id="R426bf7aa6f404102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8f1c560e8a4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25fd9ef4d6ce46579e247c94b30dfb4d.psmdcp" Id="R2aa5179cdcc9484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>850949249.99</x:v>
+        <x:v>1011235390.63</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>715919207.86</x:v>
+        <x:v>852339657.3</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135025442.94</x:v>
+        <x:v>158891134.14</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.12</x:v>
+        <x:v>126.11</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>652056897.56</x:v>
+        <x:v>673297896.43</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>551184042.81</x:v>
+        <x:v>569268067.23</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>100872854.75</x:v>
+        <x:v>104029829.2</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>81.32</x:v>
+        <x:v>83.97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>181437129.97</x:v>
+        <x:v>181262023.13</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>162001597.26</x:v>
+        <x:v>161879023.01</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7429253.64</x:v>
+        <x:v>7376721.05</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>93.44</x:v>
+        <x:v>93.38</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>138693995.56</x:v>
+        <x:v>147854270.78</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>130166239.19</x:v>
+        <x:v>138268341.02</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>8527756.37</x:v>
+        <x:v>9585929.76</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>74.48</x:v>
+        <x:v>79.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1006910559.4</x:v>
+        <x:v>1006229382.22</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>690851744.18</x:v>
+        <x:v>690349931.76</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>315921038.87</x:v>
+        <x:v>315741674.11</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>82.86</x:v>
+        <x:v>82.8</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>550349464.07</x:v>
+        <x:v>594409381.59</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>550319949.11</x:v>
+        <x:v>594379115.82</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>29514.96</x:v>
+        <x:v>30265.77</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>65.99</x:v>
+        <x:v>71.27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5015489705.22</x:v>
+        <x:v>4916162015.56</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2800302093.29</x:v>
+        <x:v>2721380026.64</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>152571100.1</x:v>
+        <x:v>137817924.14</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2062616511.83</x:v>
+        <x:v>2056964064.78</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>148.33</x:v>
+        <x:v>143.62</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>781030646.11</x:v>
+        <x:v>956963752.41</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>688760008.13</x:v>
+        <x:v>855877244.49</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>92270637.98</x:v>
+        <x:v>101086507.92</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>39.23</x:v>
+        <x:v>48.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>404669674.74</x:v>
+        <x:v>404119302.76</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>204959883.39</x:v>
+        <x:v>204684697.4</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>3466425.25</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>196243366.1</x:v>
+        <x:v>195968180.11</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.03</x:v>
+        <x:v>80.92</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>206434108.12</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>203240356.27</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>80.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>299659100.33</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>59930424.16</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.96</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>157692609.93</x:v>
+        <x:v>157854295.5</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>132237287.25</x:v>
+        <x:v>132372025.22</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>25455322.68</x:v>
+        <x:v>25482270.28</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>39.43</x:v>
+        <x:v>39.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1227072574.61</x:v>
+        <x:v>998457984.78</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>789437983.66</x:v>
+        <x:v>870641822.97</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>396997968.29</x:v>
+        <x:v>87179539.15</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>95.02</x:v>
+        <x:v>76.71</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>665670039.8</x:v>
+        <x:v>694906423.64</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>525190108.23</x:v>
+        <x:v>548454448.73</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>140479931.57</x:v>
+        <x:v>146451974.91</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>53.31</x:v>
+        <x:v>55.66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>87952235.55</x:v>
+        <x:v>88440339.5</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>73549226.92</x:v>
+        <x:v>73955980.21</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>14403008.63</x:v>
+        <x:v>14484359.29</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>72.65</x:v>
+        <x:v>73.06</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>519419218.6</x:v>
+        <x:v>520795001.76</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>435187584.81</x:v>
+        <x:v>436344731.34</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>73887892.29</x:v>
+        <x:v>74127287.74</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10343741.5</x:v>
+        <x:v>10322982.68</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>104.22</x:v>
+        <x:v>104.5</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>280458622.08</x:v>
+        <x:v>328754014.09</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>243375930.2</x:v>
+        <x:v>283597562.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>37082691.88</x:v>
+        <x:v>45156451.37</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>57.42</x:v>
+        <x:v>67.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>227027600.65</x:v>
+        <x:v>265749671.28</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>189737112.13</x:v>
+        <x:v>220519582.28</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>37290488.52</x:v>
+        <x:v>45230089</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>56.22</x:v>
+        <x:v>65.81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229088995.26</x:v>
+        <x:v>1228886921.04</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531008488.44</x:v>
+        <x:v>530840173.72</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14644492.43</x:v>
+        <x:v>14610732.93</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.52</x:v>
+        <x:v>109.48</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>22698763.89</x:v>
+        <x:v>26989896.47</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>18933622.87</x:v>
+        <x:v>22509820.27</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>3765141.02</x:v>
+        <x:v>4480076.2</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>4.56</x:v>
+        <x:v>5.42</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">