--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8f1c560e8a4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25fd9ef4d6ce46579e247c94b30dfb4d.psmdcp" Id="R2aa5179cdcc9484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8da55443174347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b4eef2474c4f3ca62bf68ebe24170a.psmdcp" Id="R993ffa2e43ce402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1011235390.63</x:v>
+        <x:v>1011272874.75</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>852339657.3</x:v>
+        <x:v>852375118.76</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>158891134.14</x:v>
+        <x:v>158893156.8</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>126.11</x:v>
+        <x:v>126.12</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>673297896.43</x:v>
+        <x:v>676181567.82</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>569268067.23</x:v>
+        <x:v>572052970.62</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>104029829.2</x:v>
+        <x:v>104128597.2</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>83.97</x:v>
+        <x:v>84.33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>181262023.13</x:v>
+        <x:v>178895747.62</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>161879023.01</x:v>
+        <x:v>160160670.27</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>12006279.07</x:v>
+        <x:v>11928829.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7376721.05</x:v>
+        <x:v>6806247.96</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>93.38</x:v>
+        <x:v>92.41</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>147854270.78</x:v>
+        <x:v>151587895.45</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>138268341.02</x:v>
+        <x:v>141557512.97</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9585929.76</x:v>
+        <x:v>10030382.48</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>79.4</x:v>
+        <x:v>81.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1006229382.22</x:v>
+        <x:v>992530981.37</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>690349931.76</x:v>
+        <x:v>679635221.84</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>137776.35</x:v>
+        <x:v>55775.91</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>315741674.11</x:v>
+        <x:v>312839983.62</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>82.8</x:v>
+        <x:v>81.5</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>594409381.59</x:v>
+        <x:v>619825440.84</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>594379115.82</x:v>
+        <x:v>619779890.77</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>30265.77</x:v>
+        <x:v>45550.07</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>71.27</x:v>
+        <x:v>74.32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>4916162015.56</x:v>
+        <x:v>4900185920.14</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2721380026.64</x:v>
+        <x:v>2720664980.83</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>137817924.14</x:v>
+        <x:v>138530292.6</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2056964064.78</x:v>
+        <x:v>2040990646.71</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>143.62</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>956963752.41</x:v>
+        <x:v>1128062075.05</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>855877244.49</x:v>
+        <x:v>1023409689.38</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>101086507.92</x:v>
+        <x:v>104652385.67</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>48.07</x:v>
+        <x:v>56.67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1004,101 +1004,101 @@
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>299659100.33</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>59930424.16</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.96</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>157854295.5</x:v>
+        <x:v>352717796.97</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>132372025.22</x:v>
+        <x:v>326188054.63</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>25482270.28</x:v>
+        <x:v>26529742.34</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>39.47</x:v>
+        <x:v>88.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>998457984.78</x:v>
+        <x:v>987922774.38</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>870641822.97</x:v>
+        <x:v>867722907.21</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>87179539.15</x:v>
+        <x:v>86796618.76</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>40636622.66</x:v>
+        <x:v>33403248.41</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>76.71</x:v>
+        <x:v>76.45</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>694906423.64</x:v>
+        <x:v>815219879.32</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>548454448.73</x:v>
+        <x:v>616472970.8</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>146451974.91</x:v>
+        <x:v>198746908.52</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>55.66</x:v>
+        <x:v>65.29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1112,198 +1112,198 @@
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
-        <x:v>104807251.99</x:v>
+        <x:v>145832322.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
-        <x:v>87723504.64</x:v>
+        <x:v>121911063.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>17083747.35</x:v>
+        <x:v>23921259.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>86.58</x:v>
+        <x:v>120.47</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>88440339.5</x:v>
+        <x:v>88483287.5</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>73955980.21</x:v>
+        <x:v>73991770.21</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>14484359.29</x:v>
+        <x:v>14491517.29</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>73.06</x:v>
+        <x:v>73.09</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>520795001.76</x:v>
+        <x:v>519001184.48</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>436344731.34</x:v>
+        <x:v>435034268.5</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>74127287.74</x:v>
+        <x:v>74093778.57</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10322982.68</x:v>
+        <x:v>9873137.41</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>104.5</x:v>
+        <x:v>104.23</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>328754014.09</x:v>
+        <x:v>349402245.12</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>283597562.72</x:v>
+        <x:v>301033595.4</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>45156451.37</x:v>
+        <x:v>48368649.72</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>67.3</x:v>
+        <x:v>71.53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>265749671.28</x:v>
+        <x:v>330380057.27</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>220519582.28</x:v>
+        <x:v>274379855.32</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>45230089</x:v>
+        <x:v>56000201.95</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>65.81</x:v>
+        <x:v>81.81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1228886921.04</x:v>
+        <x:v>1228658995.02</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>530840173.72</x:v>
+        <x:v>530649477.3</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14610732.93</x:v>
+        <x:v>14573503.33</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.48</x:v>
+        <x:v>109.44</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>26989896.47</x:v>
+        <x:v>33578049.93</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>22509820.27</x:v>
+        <x:v>27992328.48</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>4480076.2</x:v>
+        <x:v>5585721.45</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>5.42</x:v>
+        <x:v>6.74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">