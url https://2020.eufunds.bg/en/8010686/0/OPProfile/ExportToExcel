--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18971fb4b9524fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/368151c92bb040439b0a1aac5485c86d.psmdcp" Id="Rd6b46094de6b43ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852e41bf48e3467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde4cba13e174194a3c25fb2a1a01e03.psmdcp" Id="R70de9512ce4942ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>767478994.89</x:v>
+        <x:v>770385384.54</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>676748820.44</x:v>
+        <x:v>679170901.42</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>11.4</x:v>
+        <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3580304317.86</x:v>
+        <x:v>3583251960.73</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3009232627.59</x:v>
+        <x:v>3011695961.79</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.18</x:v>
+        <x:v>53.23</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5353691981.53</x:v>
+        <x:v>5355272494.23</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4563826082.92</x:v>
+        <x:v>4564800621.07</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.53</x:v>
+        <x:v>79.55</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>773780515.71</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>686128289.53</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7267507112.14</x:v>
+        <x:v>7180435968.29</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6329340304.93</x:v>
+        <x:v>6251702443.25</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>100.52</x:v>
+        <x:v>99.31</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2193989061.75</x:v>
+        <x:v>2195687261.67</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1929317273.92</x:v>
+        <x:v>1930727910.14</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.35</x:v>
+        <x:v>30.37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>7919188802.52</x:v>
+        <x:v>8014722847.21</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>6974250335.22</x:v>
+        <x:v>7079220551.94</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>2744551109.02</x:v>
+        <x:v>2816986678.67</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2410067309.02</x:v>
+        <x:v>2469062911.4</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>37.96</x:v>
+        <x:v>38.96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>7919188802.52</x:v>
+        <x:v>8014722847.21</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>6974250335.22</x:v>
+        <x:v>7079220551.94</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>2744551109.02</x:v>
+        <x:v>2816986678.67</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2410067309.02</x:v>
+        <x:v>2469062911.4</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>37.96</x:v>
+        <x:v>38.96</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>7919188802.52</x:v>
+        <x:v>8014722847.21</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>6974250335.22</x:v>
+        <x:v>7079220551.94</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>2744551109.02</x:v>
+        <x:v>2816986678.67</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2410067309.02</x:v>
+        <x:v>2469062911.4</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>37.96</x:v>
+        <x:v>38.96</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>7919188802.52</x:v>
+        <x:v>8014722847.21</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>6974250335.22</x:v>
+        <x:v>7079220551.94</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>2744551109.02</x:v>
+        <x:v>2816986678.67</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2410067309.02</x:v>
+        <x:v>2469062911.4</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>37.96</x:v>
+        <x:v>38.96</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>7919188802.52</x:v>
+        <x:v>8014722847.21</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>6974250335.22</x:v>
+        <x:v>7079220551.94</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>2744551109.02</x:v>
+        <x:v>2816986678.67</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2410067309.02</x:v>
+        <x:v>2469062911.4</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>37.96</x:v>
+        <x:v>38.96</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>7919188802.52</x:v>
+        <x:v>8014722847.21</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>6974250335.22</x:v>
+        <x:v>7079220551.94</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>2744551109.02</x:v>
+        <x:v>2816986678.67</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2410067309.02</x:v>
+        <x:v>2469062911.4</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>37.96</x:v>
+        <x:v>38.96</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">