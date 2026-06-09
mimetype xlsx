--- v1 (2026-05-18)
+++ v2 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852e41bf48e3467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde4cba13e174194a3c25fb2a1a01e03.psmdcp" Id="R70de9512ce4942ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c72d19d8254bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/992521e4d8f74f5a83d9da4da5fbf872.psmdcp" Id="Raf0ae55c8a224061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3583251960.73</x:v>
+        <x:v>3581568978.32</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3011695961.79</x:v>
+        <x:v>3010044197.66</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.23</x:v>
+        <x:v>53.2</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5355272494.23</x:v>
+        <x:v>5352985253.71</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4564800621.07</x:v>
+        <x:v>4562487060.94</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.55</x:v>
+        <x:v>79.52</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>773780515.71</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>686128289.53</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7180435968.29</x:v>
+        <x:v>7178693850.1</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6251702443.25</x:v>
+        <x:v>6249797840.2</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.31</x:v>
+        <x:v>99.29</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2195687261.67</x:v>
+        <x:v>2195190164.58</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1930727910.14</x:v>
+        <x:v>1930313242.41</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.37</x:v>
+        <x:v>30.36</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8014722847.21</x:v>
+        <x:v>8013078091.56</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7079220551.94</x:v>
+        <x:v>7077395209.6</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.85</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>2816986678.67</x:v>
+        <x:v>2915695614.38</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2469062911.4</x:v>
+        <x:v>2553719894.15</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>38.96</x:v>
+        <x:v>40.33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8014722847.21</x:v>
+        <x:v>8013078091.56</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7079220551.94</x:v>
+        <x:v>7077395209.6</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.85</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>2816986678.67</x:v>
+        <x:v>2915695614.38</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2469062911.4</x:v>
+        <x:v>2553719894.15</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>38.96</x:v>
+        <x:v>40.33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8014722847.21</x:v>
+        <x:v>8013078091.56</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7079220551.94</x:v>
+        <x:v>7077395209.6</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.85</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>2816986678.67</x:v>
+        <x:v>2915695614.38</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2469062911.4</x:v>
+        <x:v>2553719894.15</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>38.96</x:v>
+        <x:v>40.33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8014722847.21</x:v>
+        <x:v>8013078091.56</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7079220551.94</x:v>
+        <x:v>7077395209.6</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.85</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>2816986678.67</x:v>
+        <x:v>2915695614.38</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2469062911.4</x:v>
+        <x:v>2553719894.15</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>38.96</x:v>
+        <x:v>40.33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8014722847.21</x:v>
+        <x:v>8013078091.56</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7079220551.94</x:v>
+        <x:v>7077395209.6</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.85</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>2816986678.67</x:v>
+        <x:v>2915695614.38</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2469062911.4</x:v>
+        <x:v>2553719894.15</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>38.96</x:v>
+        <x:v>40.33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8014722847.21</x:v>
+        <x:v>8013078091.56</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7079220551.94</x:v>
+        <x:v>7077395209.6</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.85</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>2816986678.67</x:v>
+        <x:v>2915695614.38</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2469062911.4</x:v>
+        <x:v>2553719894.15</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>38.96</x:v>
+        <x:v>40.33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">