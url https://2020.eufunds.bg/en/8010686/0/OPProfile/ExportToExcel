--- v2 (2026-06-09)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c72d19d8254bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/992521e4d8f74f5a83d9da4da5fbf872.psmdcp" Id="Raf0ae55c8a224061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ad2153a6d644d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d68c4e1002984ebba7c845e8c16f87d4.psmdcp" Id="R14317cfee94944db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581568978.32</x:v>
+        <x:v>3581586344.64</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010044197.66</x:v>
+        <x:v>3010073174.4</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5352985253.71</x:v>
+        <x:v>5354725931.53</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4562487060.94</x:v>
+        <x:v>4563500848.24</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.52</x:v>
+        <x:v>79.54</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>773780515.71</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>686128289.53</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7178693850.1</x:v>
+        <x:v>7176901770.35</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6249797840.2</x:v>
+        <x:v>6247327579.21</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.29</x:v>
+        <x:v>99.27</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2195190164.58</x:v>
+        <x:v>2195468974.8</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1930313242.41</x:v>
+        <x:v>1930556000.89</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.36</x:v>
+        <x:v>30.37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8013078091.56</x:v>
+        <x:v>8012760155.35</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7077395209.6</x:v>
+        <x:v>7076182188.83</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>110.83</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>2915695614.38</x:v>
+        <x:v>3226907254.88</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2553719894.15</x:v>
+        <x:v>2830232379.97</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>40.33</x:v>
+        <x:v>44.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8013078091.56</x:v>
+        <x:v>8012760155.35</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7077395209.6</x:v>
+        <x:v>7076182188.83</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>110.83</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>2915695614.38</x:v>
+        <x:v>3226907254.88</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2553719894.15</x:v>
+        <x:v>2830232379.97</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>40.33</x:v>
+        <x:v>44.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8013078091.56</x:v>
+        <x:v>8012760155.35</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7077395209.6</x:v>
+        <x:v>7076182188.83</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>110.83</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>2915695614.38</x:v>
+        <x:v>3226907254.88</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2553719894.15</x:v>
+        <x:v>2830232379.97</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>40.33</x:v>
+        <x:v>44.63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8013078091.56</x:v>
+        <x:v>8012760155.35</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7077395209.6</x:v>
+        <x:v>7076182188.83</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>110.83</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>2915695614.38</x:v>
+        <x:v>3226907254.88</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2553719894.15</x:v>
+        <x:v>2830232379.97</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>40.33</x:v>
+        <x:v>44.63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8013078091.56</x:v>
+        <x:v>8012760155.35</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7077395209.6</x:v>
+        <x:v>7076182188.83</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>110.83</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>2915695614.38</x:v>
+        <x:v>3226907254.88</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2553719894.15</x:v>
+        <x:v>2830232379.97</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>40.33</x:v>
+        <x:v>44.63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8013078091.56</x:v>
+        <x:v>8012760155.35</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7077395209.6</x:v>
+        <x:v>7076182188.83</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>110.83</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>2915695614.38</x:v>
+        <x:v>3226907254.88</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2553719894.15</x:v>
+        <x:v>2830232379.97</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>40.33</x:v>
+        <x:v>44.63</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">