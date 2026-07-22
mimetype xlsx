--- v3 (2026-06-30)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ad2153a6d644d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d68c4e1002984ebba7c845e8c16f87d4.psmdcp" Id="R14317cfee94944db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b82fe7b72584bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0749bb5e9b094bb1aa6c31a80331b8a7.psmdcp" Id="Ra555abd660494a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581586344.64</x:v>
+        <x:v>3581630289.96</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010073174.4</x:v>
+        <x:v>3010138682.64</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5354725931.53</x:v>
+        <x:v>5347986292.05</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4563500848.24</x:v>
+        <x:v>4557715536.13</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.54</x:v>
+        <x:v>79.44</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>773780515.71</x:v>
+        <x:v>772101020.59</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>686128289.53</x:v>
+        <x:v>684612848.68</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>11.49</x:v>
+        <x:v>11.47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7176901770.35</x:v>
+        <x:v>7171741572.7</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6247327579.21</x:v>
+        <x:v>6242711288.12</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.27</x:v>
+        <x:v>99.19</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2195468974.8</x:v>
+        <x:v>2192002563.18</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1930556000.89</x:v>
+        <x:v>1927537099.53</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.37</x:v>
+        <x:v>30.32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8012760155.35</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7076182188.83</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3226907254.88</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2830232379.97</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>44.63</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8012760155.35</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7076182188.83</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3226907254.88</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2830232379.97</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>44.63</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8012760155.35</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7076182188.83</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3226907254.88</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2830232379.97</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>44.63</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8012760155.35</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7076182188.83</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3226907254.88</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2830232379.97</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>44.63</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8012760155.35</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7076182188.83</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3226907254.88</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2830232379.97</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>44.63</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8012760155.35</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7076182188.83</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3226907254.88</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2830232379.97</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>44.63</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">