--- v4 (2026-07-22)
+++ v5 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b82fe7b72584bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0749bb5e9b094bb1aa6c31a80331b8a7.psmdcp" Id="Ra555abd660494a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a36040c8dac4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cc8fcdd91fa40d39bf1c7d704cf9966.psmdcp" Id="Rf5c37b17134341e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>770385384.54</x:v>
+        <x:v>770385384.53</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>679170901.42</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581630289.96</x:v>
+        <x:v>3741687577.45</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010138682.64</x:v>
+        <x:v>3146370087.86</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.2</x:v>
+        <x:v>55.58</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5347986292.05</x:v>
+        <x:v>5503324335.98</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4557715536.13</x:v>
+        <x:v>4689727356.73</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.44</x:v>
+        <x:v>81.75</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>772101020.59</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>684612848.68</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7171741572.7</x:v>
+        <x:v>7320654451.06</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6242711288.12</x:v>
+        <x:v>6369310227.44</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.19</x:v>
+        <x:v>101.25</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2192002563.18</x:v>
+        <x:v>2191655613.3</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1927537099.53</x:v>
+        <x:v>1927214400.67</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.32</x:v>
+        <x:v>30.31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154857138.33</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196604899.27</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.74</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3586334690.52</x:v>
+        <x:v>3846327950.13</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>3155653199.62</x:v>
+        <x:v>3373223429.07</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>49.6</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154857138.33</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196604899.27</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.74</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3586334690.52</x:v>
+        <x:v>3846327950.13</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>3155653199.62</x:v>
+        <x:v>3373223429.07</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>49.6</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154857138.33</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196604899.27</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.74</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3586334690.52</x:v>
+        <x:v>3846327950.13</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>3155653199.62</x:v>
+        <x:v>3373223429.07</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>49.6</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154857138.33</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196604899.27</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.74</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3586334690.52</x:v>
+        <x:v>3846327950.13</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>3155653199.62</x:v>
+        <x:v>3373223429.07</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>49.6</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154857138.33</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196604899.27</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.74</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3586334690.52</x:v>
+        <x:v>3846327950.13</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>3155653199.62</x:v>
+        <x:v>3373223429.07</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>49.6</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154857138.33</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196604899.27</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.74</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3586334690.52</x:v>
+        <x:v>3846327950.13</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>3155653199.62</x:v>
+        <x:v>3373223429.07</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>49.6</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">