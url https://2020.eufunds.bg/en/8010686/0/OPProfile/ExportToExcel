--- v5 (2026-08-12)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a36040c8dac4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cc8fcdd91fa40d39bf1c7d704cf9966.psmdcp" Id="Rf5c37b17134341e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d443274e6043f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/974ea4765be84290a7e40c3d128e5df1.psmdcp" Id="R3d7cf37d54c04062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3741687577.45</x:v>
+        <x:v>3509579563.03</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3146370087.86</x:v>
+        <x:v>3224340459.78</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>55.58</x:v>
+        <x:v>52.13</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5503324335.98</x:v>
+        <x:v>5210041057.74</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4689727356.73</x:v>
+        <x:v>4714854022.9</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>81.75</x:v>
+        <x:v>77.39</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>772101020.59</x:v>
+        <x:v>773714641.48</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>684612848.68</x:v>
+        <x:v>686073434.06</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>11.47</x:v>
+        <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7320654451.06</x:v>
+        <x:v>6920974897.46</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6369310227.44</x:v>
+        <x:v>6304888625.26</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>101.25</x:v>
+        <x:v>95.73</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2191655613.3</x:v>
+        <x:v>2275642169.1</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1927214400.67</x:v>
+        <x:v>2010766573.73</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.31</x:v>
+        <x:v>31.47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8154857138.33</x:v>
+        <x:v>7796201166.51</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7196604899.27</x:v>
+        <x:v>7166369963.6</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.83</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3846327950.13</x:v>
+        <x:v>4734075375.43</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>3373223429.07</x:v>
+        <x:v>4164281729.36</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>53.2</x:v>
+        <x:v>65.48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8154857138.33</x:v>
+        <x:v>7796201166.51</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7196604899.27</x:v>
+        <x:v>7166369963.6</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.83</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3846327950.13</x:v>
+        <x:v>4734075375.43</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>3373223429.07</x:v>
+        <x:v>4164281729.36</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>53.2</x:v>
+        <x:v>65.48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8154857138.33</x:v>
+        <x:v>7796201166.51</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7196604899.27</x:v>
+        <x:v>7166369963.6</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.83</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3846327950.13</x:v>
+        <x:v>4734075375.43</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>3373223429.07</x:v>
+        <x:v>4164281729.36</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>53.2</x:v>
+        <x:v>65.48</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8154857138.33</x:v>
+        <x:v>7796201166.51</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7196604899.27</x:v>
+        <x:v>7166369963.6</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.83</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3846327950.13</x:v>
+        <x:v>4734075375.43</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>3373223429.07</x:v>
+        <x:v>4164281729.36</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>53.2</x:v>
+        <x:v>65.48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8154857138.33</x:v>
+        <x:v>7796201166.51</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7196604899.27</x:v>
+        <x:v>7166369963.6</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.83</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3846327950.13</x:v>
+        <x:v>4734075375.43</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>3373223429.07</x:v>
+        <x:v>4164281729.36</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>53.2</x:v>
+        <x:v>65.48</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8154857138.33</x:v>
+        <x:v>7796201166.51</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7196604899.27</x:v>
+        <x:v>7166369963.6</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>112.79</x:v>
+        <x:v>107.83</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3846327950.13</x:v>
+        <x:v>4734075375.43</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>3373223429.07</x:v>
+        <x:v>4164281729.36</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>53.2</x:v>
+        <x:v>65.48</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">