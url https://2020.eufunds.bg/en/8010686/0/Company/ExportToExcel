--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dd86b20fab41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56a88f8fea2a460fb9a8a79405f6101b.psmdcp" Id="R126d01c6c48941c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra057ddb4318c4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07298dacbead4f639dc38cfc45afc2f8.psmdcp" Id="R5997494f531a45b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>