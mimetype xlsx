--- v1 (2026-05-26)
+++ v2 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra057ddb4318c4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07298dacbead4f639dc38cfc45afc2f8.psmdcp" Id="R5997494f531a45b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058c9d6cb93a469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b9cb76b57cc4ca58e1fb6144195598a.psmdcp" Id="R4254433dcd2d4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>