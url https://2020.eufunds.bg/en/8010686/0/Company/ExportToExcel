--- v2 (2026-07-05)
+++ v3 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058c9d6cb93a469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b9cb76b57cc4ca58e1fb6144195598a.psmdcp" Id="R4254433dcd2d4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race7adedf3b04f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b75cf999be5401b9353b09780f71de1.psmdcp" Id="Rd34975fd1c0741a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>