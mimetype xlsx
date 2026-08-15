--- v3 (2026-07-26)
+++ v4 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race7adedf3b04f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b75cf999be5401b9353b09780f71de1.psmdcp" Id="Rd34975fd1c0741a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41108b7a233545ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/194408cc5ffb4f099fcb61e845bf7804.psmdcp" Id="R15731ed1f0ff4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>