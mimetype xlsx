--- v4 (2026-08-15)
+++ v5 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41108b7a233545ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/194408cc5ffb4f099fcb61e845bf7804.psmdcp" Id="R15731ed1f0ff4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbd04396ef94098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/705cc9a3737644458971927988689183.psmdcp" Id="R48d4b044e43544cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>