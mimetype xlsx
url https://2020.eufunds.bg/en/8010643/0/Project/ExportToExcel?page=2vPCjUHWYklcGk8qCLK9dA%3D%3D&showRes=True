--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74d65981ad2410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b01f9f17c36f4d19b3f141c75fa48e7e.psmdcp" Id="R8899780a96f442ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e3750b3b164563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dfe2414d6084a87a0113bf0ece98777.psmdcp" Id="Rba55bd0df60141d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -478,117 +478,117 @@
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation, modernization and construction of an intelligent system for management and monitoring of the external, artificial lighting system in Mladost district, kv. 16, Vazrazhdane district III m.r. and Vazrazhdane district IV m.r. of Varna Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 Municipality of Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. Майка България № 2
 2 Maika Bulgaria sq.</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation and modernization of external artificial lighting systems in Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
+    <x:t>000351580 Velingrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, ул. Хан Аспарух 36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.001-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation and Modernization of Municipal Infrastructure — Systems for External Artificial Lighting of Velingrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351580 obshtina VELINGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Velingrad, 4600, ул. ХАН АСПАРУХ, номер 35</x:t>
   </x:si>
   <x:si>
-    <x:t>Velingrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGENERGY-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Renewable energy in the municipal educational infrastructure in the town of Velingrad, municipality of Velingrad</x:t>
   </x:si>
   <x:si>
-    <x:t>000351580 Velingrad Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. "БДИНЦИ",  №2</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy conservation measures to establish a building with nearly zero energy consumption in "St. St. Cyril and Methodius "- Vidin</x:t>
   </x:si>
   <x:si>
+    <x:t>000193115 Municipality of Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. "СТЕФАНАКИ САВОВ" № 6/ 6 "Stefanaki Savov" street</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.002-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educational institutions with environmental responsibility</x:t>
+  </x:si>
+  <x:si>
     <x:t>000193115 MUNICIPALITY OF VRATSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Vratsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGENERGY-2.001-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the street lighting in the Municipality of Vratsa</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Educational institutions with environmental responsibility</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 OBSHTINA GRAD DOBRICH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Renewable energy and energy efficiency in the municipality of Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 OBSHTINA DUPNITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА, номер 1
 /
 1, Svoboda sq.</x:t>
   </x:si>
   <x:si>
@@ -684,97 +684,97 @@
   <x:si>
     <x:t>BGENERGY-2.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and modernization of part of the street lighting in Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 OBSHTINA PERNIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency in buildings on the territory of Pernik municipality</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
-    <x:t>000471504 OBSHTINA PLOVDIV</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">000471504 Municipality of Plovdiv
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, пл. "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of Energy Conservation Measures for Rehabilitation and Modernization of Street Lighting in the Central and South Districts of Plovdiv Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000471504 OBSHTINA PLOVDIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Introduction of EE measures and construction of photovoltaic power plants in three kindergartens on the territory of Plovdiv Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057179 OBSHTINA POMORIE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА, номер 5</x:t>
   </x:si>
   <x:si>
+    <x:t>Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of measures for use of geothermal energy for heating or for heating and cooling in the building of Kindergarten "Veselushko", Pomorie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pomorie,Aheloy,Kableshkovo,Kamenar</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation and modernization of municipal infrastructure - outdoor artificial lighting systems on the territory of Pomorie municipality</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Implementation of measures for use of geothermal energy for heating or for heating and cooling in the building of Kindergarten "Veselushko", Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. "Свобода" 6
 6 Svoboda square</x:t>
   </x:si>
   <x:si>
     <x:t>Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in the system for external artificial lighting in the city of Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Mubicipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул."Македония 34 / 34 "Macedonia" St.</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov,Kovachevtsi</x:t>
@@ -881,128 +881,128 @@
   <x:si>
     <x:t>Strelcha</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Use of geothermal energy for heating and cooling of the municipal school of High School " St. St. Cyril and Methodius ", Strelcha"</x:t>
   </x:si>
   <x:si>
     <x:t>000471640 OBSHTINA SAEDINENIE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Saedinenie, 4190, бул. ШЕСТИ СЕПТЕМВРИ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Golyam Chardak</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency in Obzornik Chitalishte, Golyam Chardak village, Saedinenie municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000215946 Triavna Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tryavna, 5350, ул. АНГЕЛ КЪНЧЕВ 21/ 21 Angel Kanchev Str</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tryavna,Plachkovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation and Modernization of Municipal Infrastructure — Systems for External Artificial Lighting of Triavna and Plachkovtsi</x:t>
+  </x:si>
+  <x:si>
     <x:t>000215946 TRYAVNA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Tryavna, 5350, ул. АНГЕЛ КЪНЧЕВ 21/ 21 Angel Kanchev Str</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in the administrative building of the Municipality of Tryavna</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Rehabilitation and Modernization of Municipal Infrastructure — Systems for External Artificial Lighting of Triavna and Plachkovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 OBSHTINA TARGOVISHTE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, пл. СВОБОДА
 Svoboda square</x:t>
   </x:si>
   <x:si>
     <x:t>Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the energy efficiency of the system for external lighting of town Targoviste in the municipality Targoviste "</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 OBSHTINA HASKOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ПЛ. ОБЩИНСКИ, номер 1 / 1 Obshtinski Sq.</x:t>
   </x:si>
   <x:si>
     <x:t>Garvanovo,Vaglarovo,Klokotnitsa,Haskovo</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation and Modernization of Systems for Street Lighting of Haskovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 OBSHTINA SHABLA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
   </x:si>
   <x:si>
     <x:t>Shabla</x:t>
   </x:si>
   <x:si>
+    <x:t>BGENERGY-2.001-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the energy efficiency in the territory of Shabla municipality by updating the street lighting system in the town of Shabla</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGENERGY-2.002-0040</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Improving energy efficiency in public buildings in the town of Shabla</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Improvement of the energy efficiency in the territory of Shabla municipality by updating the street lighting system in the town of Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 OBSHTINA SHUMEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, бул. СЛАВЯНСКИ, номер 17
 17 Slavianski boulevard</x:t>
   </x:si>
   <x:si>
     <x:t>Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the energy efficiency of the municipal building -
 9 "Panayot Volov" secondary school, Snumen town and "Panayot Volov" secondary school, Madara village "</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 Yambol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. "Г. С. Раковски" № 7</x:t>
   </x:si>
   <x:si>
@@ -2864,107 +2864,107 @@
       <x:c r="B46" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>291482.47</x:v>
+        <x:v>393901.73</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>248367.12</x:v>
+        <x:v>393901.73</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>43115.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>248367.11</x:v>
+        <x:v>393901.72</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>393901.73</x:v>
+        <x:v>291482.47</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>393901.73</x:v>
+        <x:v>248367.12</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>0</x:v>
+        <x:v>43115.35</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>393901.72</x:v>
+        <x:v>248367.11</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
@@ -3005,110 +3005,110 @@
       <x:c r="B49" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>538552.46</x:v>
+        <x:v>1225839</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>538552.46</x:v>
+        <x:v>1225839</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>538552.47</x:v>
+        <x:v>1225838.97</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>1225839</x:v>
+        <x:v>538552.46</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>1225839</x:v>
+        <x:v>538552.46</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>1225838.97</x:v>
+        <x:v>538552.47</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
@@ -3522,201 +3522,201 @@
       <x:c r="B60" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>1975098.85</x:v>
+        <x:v>502218.56</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>1448970.14</x:v>
+        <x:v>502218.56</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>526128.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>1448970.12</x:v>
+        <x:v>502218.51</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>502218.56</x:v>
+        <x:v>1975098.85</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>502218.56</x:v>
+        <x:v>1448970.14</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>0</x:v>
+        <x:v>526128.71</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>502218.51</x:v>
+        <x:v>1448970.12</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>377166.03</x:v>
+        <x:v>345977.48</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>377166.03</x:v>
+        <x:v>246993.33</x:v>
       </x:c>
       <x:c r="L62" s="4">
-        <x:v>0</x:v>
+        <x:v>98984.15</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>377166.02</x:v>
+        <x:v>246993.32</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>345977.48</x:v>
+        <x:v>377166.03</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>246993.33</x:v>
+        <x:v>377166.03</x:v>
       </x:c>
       <x:c r="L63" s="4">
-        <x:v>98984.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>246993.32</x:v>
+        <x:v>377166.02</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
@@ -4180,110 +4180,110 @@
       <x:c r="B74" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>450444.84</x:v>
+        <x:v>202367.73</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>450444.84</x:v>
+        <x:v>202367.73</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>450444.85</x:v>
+        <x:v>202367.72</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>202367.73</x:v>
+        <x:v>450444.84</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>202367.73</x:v>
+        <x:v>450444.84</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>202367.72</x:v>
+        <x:v>450444.85</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
@@ -4368,110 +4368,110 @@
       <x:c r="B78" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>892792.78</x:v>
+        <x:v>268592.43</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>892792.78</x:v>
+        <x:v>268592.43</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>892792.77</x:v>
+        <x:v>268592.42</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>268592.43</x:v>
+        <x:v>892792.78</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>268592.43</x:v>
+        <x:v>892792.78</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>268592.42</x:v>
+        <x:v>892792.77</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">