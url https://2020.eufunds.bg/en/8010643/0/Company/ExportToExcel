--- v0 (2026-04-28)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51e9ddc619246be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbe0988444ee4ab6b02458c85d62b4a6.psmdcp" Id="R2163997e3ac748cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2534863668e3456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b0073095cfd461aaadf0b976dcb7bec.psmdcp" Id="R800f9ac43fac48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>