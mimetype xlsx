--- v1 (2026-05-20)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2534863668e3456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b0073095cfd461aaadf0b976dcb7bec.psmdcp" Id="R800f9ac43fac48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6510357a1ead4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07cfc3f5565c46c8a76f25686c265999.psmdcp" Id="Rb502986cfe084853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>