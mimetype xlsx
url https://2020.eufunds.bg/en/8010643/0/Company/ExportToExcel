--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6510357a1ead4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07cfc3f5565c46c8a76f25686c265999.psmdcp" Id="Rb502986cfe084853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73dbabfdb2b4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3824542c9e86476186aae0dd5d3e1068.psmdcp" Id="Ra38b512af04849c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>