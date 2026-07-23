--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73dbabfdb2b4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3824542c9e86476186aae0dd5d3e1068.psmdcp" Id="Ra38b512af04849c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcc86976b2c4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d235a3d99f6a47e5a900f6bcff93fabb.psmdcp" Id="Rb11e8ede307847d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>