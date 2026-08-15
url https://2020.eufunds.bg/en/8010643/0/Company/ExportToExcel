--- v4 (2026-07-23)
+++ v5 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcc86976b2c4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d235a3d99f6a47e5a900f6bcff93fabb.psmdcp" Id="Rb11e8ede307847d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb720725d12146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6458e166834952abcba518e21faf4c.psmdcp" Id="R4e8f93e0e4274125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>