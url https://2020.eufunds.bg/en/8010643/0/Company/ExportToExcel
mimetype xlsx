--- v5 (2026-08-15)
+++ v6 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb720725d12146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6458e166834952abcba518e21faf4c.psmdcp" Id="R4e8f93e0e4274125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b144c28a6224dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43ca0dc4a552475c99bcc93067aaf2ac.psmdcp" Id="Ra5c62f0f9c1e4342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>