--- v0 (2026-05-02)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081e32dcf09c43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f81555b85914420dbabbd4a3afe35f14.psmdcp" Id="R714f5a47573a4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f456d4d6e5c44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f4fa5ea9e0948ac82fc47419ece4db5.psmdcp" Id="R79c4c43d17cd446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -1054,60 +1054,60 @@
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>399668</x:v>
+        <x:v>199834</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>357108</x:v>
+        <x:v>178554</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>42560</x:v>
+        <x:v>21280</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>191498.24</x:v>
+        <x:v>95749.12</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">