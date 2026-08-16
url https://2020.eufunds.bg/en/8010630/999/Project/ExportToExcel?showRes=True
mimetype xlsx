--- v1 (2026-06-30)
+++ v2 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f456d4d6e5c44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f4fa5ea9e0948ac82fc47419ece4db5.psmdcp" Id="R79c4c43d17cd446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7a62fd1f09498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de079d4660d7465aa0efa61bf5ddc0d1.psmdcp" Id="Reff1bd7b05fd4de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>