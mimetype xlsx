--- v2 (2026-08-16)
+++ v3 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d6f5a9272c4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79be34b1ed7b4c9aa498d7b279b3c415.psmdcp" Id="R14b933cf4f004555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9cd4658e804330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/577963aca703439aa8e5e8a033baab40.psmdcp" Id="Ra673eb8cb88642a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1010,180 +1010,180 @@
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549385976.17</x:v>
+        <x:v>1549330403.07</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.86</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353484249.99</x:v>
+        <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204507028.84</x:v>
+        <x:v>2204690812.4</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706277582.6</x:v>
+        <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.07</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485835022.74</x:v>
+        <x:v>1485991238.84</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653046686.64</x:v>
+        <x:v>1652947915.67</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.86</x:v>
+        <x:v>99.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449729600.44</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>726057180.52</x:v>
+        <x:v>724936503.85</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>726057180.52</x:v>
+        <x:v>724936503.85</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>105.19</x:v>
+        <x:v>105.03</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>627846065.91</x:v>
+        <x:v>626893490.8</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680355715.33</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589346253.14</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375831878.19</x:v>
+        <x:v>1375724010.94</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.29</x:v>
+        <x:v>100.28</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210059346.21</x:v>
+        <x:v>1209967659.05</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1203,60 +1203,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>242099564.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>161876670.32</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>143379858.19</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>18496812.13</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>161836498.11</x:v>
+        <x:v>163955322.85</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>161836498.11</x:v>
+        <x:v>163955322.85</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>99.98</x:v>
+        <x:v>101.28</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>143339756.08</x:v>
+        <x:v>145458580.82</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>161835838.66</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>99.97</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>143365032.23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>102000000</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>102000000</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="10">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.95</x:v>
+        <x:v>5121563889.8</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.91</x:v>
+        <x:v>4427187141.69</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.31</x:v>
+        <x:v>144.3</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.76</x:v>
+        <x:v>3768980793.55</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557218760.87</x:v>
+        <x:v>2557321148.05</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186538648.37</x:v>
+        <x:v>2186593490.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845192845.69</x:v>
+        <x:v>16846080459.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938776795.66</x:v>
+        <x:v>13939682271.09</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.82</x:v>
+        <x:v>111.83</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015697492.4</x:v>
+        <x:v>12016768747.92</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819370868.37</x:v>
+        <x:v>11819177433.44</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10318969586.05</x:v>
+        <x:v>10318782172.17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1853,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>30680</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14150</x:v>
+        <x:v>14782</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11489262983.21</x:v>
+        <x:v>11272368907.04</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8153217887.54</x:v>
+        <x:v>7969783911.72</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>112.77</x:v>
+        <x:v>110.23</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7195175560.59</x:v>
+        <x:v>7308107189.02</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3953959236.72</x:v>
+        <x:v>4925940428.06</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>54.69</x:v>
+        <x:v>68.13</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3466678975.73</x:v>
+        <x:v>4344952676.84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>30680</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14150</x:v>
+        <x:v>14782</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11489262983.21</x:v>
+        <x:v>11272368907.04</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8153217887.54</x:v>
+        <x:v>7969783911.72</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>112.77</x:v>
+        <x:v>110.23</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7195175560.59</x:v>
+        <x:v>7308107189.02</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3953959236.72</x:v>
+        <x:v>4925940428.06</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>54.69</x:v>
+        <x:v>68.13</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3466678975.73</x:v>
+        <x:v>4344952676.84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C31" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D31" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4454</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2032</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1372188118.13</x:v>
+        <x:v>1436807704.23</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1363700180.96</x:v>
+        <x:v>1429147642.96</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>70.51</x:v>
+        <x:v>73.89</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1136445174.88</x:v>
+        <x:v>1191632636.21</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>769670466.34</x:v>
+        <x:v>826261487.75</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>39.8</x:v>
+        <x:v>42.72</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>631389244.46</x:v>
+        <x:v>676814266.22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>821</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>589</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>771253363.08</x:v>
+        <x:v>777376608.7</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>771253363.08</x:v>
+        <x:v>777376608.7</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>82.03</x:v>
+        <x:v>82.69</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>630383286.92</x:v>
+        <x:v>635284921.94</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>294672485.88</x:v>
+        <x:v>315266189.9</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>31.34</x:v>
+        <x:v>33.53</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>241078875</x:v>
+        <x:v>257883351.91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>229263933.23</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>229263933.23</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>96.19</x:v>
+        <x:v>89.7</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>221275720.99</x:v>
+        <x:v>206337539.87</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>175228925.35</x:v>
+        <x:v>183376971.71</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>68.56</x:v>
+        <x:v>71.74</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>157707067.21</x:v>
+        <x:v>165040308.86</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>247</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>193</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1765628708.75</x:v>
+        <x:v>1784984157.1</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1588648130.5</x:v>
+        <x:v>1607655524.47</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.13</x:v>
+        <x:v>88.18</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1340645946.49</x:v>
+        <x:v>1356219009.07</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>339707857.29</x:v>
+        <x:v>348731056.38</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>18.63</x:v>
+        <x:v>19.13</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>285703086.31</x:v>
+        <x:v>293547455.42</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>32401201.25</x:v>
+        <x:v>37453215.32</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>26.67</x:v>
+        <x:v>30.83</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>26998997.98</x:v>
+        <x:v>31156183.49</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12877</x:v>
+        <x:v>13023</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6895</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1520730139.38</x:v>
+        <x:v>1598617237.96</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1152949951.38</x:v>
+        <x:v>1189832177.71</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>77.51</x:v>
+        <x:v>79.99</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>943185484.83</x:v>
+        <x:v>974121593.68</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>403062539.73</x:v>
+        <x:v>419867909.26</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>27.1</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>331037285.89</x:v>
+        <x:v>344675104.21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2761104682.12</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1594643364.11</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.88</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1355446859.48</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>615025358.63</x:v>
+        <x:v>637705350.36</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>32.35</x:v>
+        <x:v>33.54</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>523900395.19</x:v>
+        <x:v>543178388.41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C38" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D38" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87757834.27</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87757834.27</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.79</x:v>
+        <x:v>66.41</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>72203555.28</x:v>
+        <x:v>71918559.73</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>29078349.45</x:v>
+        <x:v>31164390.47</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>22.13</x:v>
+        <x:v>23.66</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>22293823.25</x:v>
+        <x:v>23982139.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>377654338.98</x:v>
+        <x:v>373575475.37</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>360572963.42</x:v>
+        <x:v>356494099.81</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>85.68</x:v>
+        <x:v>84.71</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>295675880.68</x:v>
+        <x:v>292616732.96</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>128808848.79</x:v>
+        <x:v>140592782.38</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>30.61</x:v>
+        <x:v>33.41</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>102710780.92</x:v>
+        <x:v>113037613.83</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.68</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.68</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.58</x:v>
+        <x:v>27968334.59</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13663681.65</x:v>
+        <x:v>14789032.69</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.31</x:v>
+        <x:v>25.23</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10261434.67</x:v>
+        <x:v>11105447.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>514097071.46</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493238795.8</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>395475662.06</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>189470823.86</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.46</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>159216869.92</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2877</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>683</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2499955637.69</x:v>
+        <x:v>3255474077.8</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1956679784.96</x:v>
+        <x:v>2711641627.02</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.56</x:v>
+        <x:v>81.73</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1606647570.7</x:v>
+        <x:v>2222991070.01</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>520856546.25</x:v>
+        <x:v>737342694.93</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>15.32</x:v>
+        <x:v>22.22</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>425120463.06</x:v>
+        <x:v>602630874.24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>207</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>75238237.25</x:v>
+        <x:v>75702881.77</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>60022202.37</x:v>
+        <x:v>60416097.87</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.46</x:v>
+        <x:v>49.79</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>42015542.14</x:v>
+        <x:v>42291269.05</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16977255.38</x:v>
+        <x:v>19032974.3</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.99</x:v>
+        <x:v>15.68</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11884078.75</x:v>
+        <x:v>13323082.03</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6141208.47</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2464791.88</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>13964680390.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11490802822.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2473877568.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22845</x:v>
+        <x:v>23343</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11332</x:v>
+        <x:v>11605</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>12134709238.77</x:v>
+        <x:v>13099236290.84</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9818564017.66</x:v>
+        <x:v>10741942332.78</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>70.31</x:v>
+        <x:v>77.37</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8124051857.9</x:v>
+        <x:v>8881282502.17</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3534590985.79</x:v>
+        <x:v>3908146495.07</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>25.31</x:v>
+        <x:v>28.15</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2931697369.46</x:v>
+        <x:v>3238857805.78</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,227 +2673,227 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>925</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>1060317.38</x:v>
+        <x:v>1133307.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>1023814.73</x:v>
+        <x:v>1089204.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>1.21</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>952</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F52" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G52" s="9">
-        <x:v>289409.32</x:v>
+        <x:v>434354.66</x:v>
       </x:c>
       <x:c r="H52" s="9">
-        <x:v>192316.16</x:v>
+        <x:v>292273.44</x:v>
       </x:c>
       <x:c r="I52" s="9">
-        <x:v>37.61</x:v>
+        <x:v>57.16</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2891</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3334076.77</x:v>
+        <x:v>3552012.11</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>3200480.96</x:v>
+        <x:v>3365828.24</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.66</x:v>
+        <x:v>3.85</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3171,101 +3171,101 @@
       </x:c>
       <x:c r="M60" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>4388875.38</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>3730544.07</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>658331.31</x:v>
       </x:c>
       <x:c r="E61" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>4153529.17</x:v>
+        <x:v>3984850.06</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>4153529.17</x:v>
+        <x:v>3984850.06</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>94.64</x:v>
+        <x:v>90.79</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>3530499.79</x:v>
+        <x:v>3387122.52</x:v>
       </x:c>
       <x:c r="K61" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>6369347.23</x:v>
+        <x:v>6369347.1</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
@@ -3294,110 +3294,110 @@
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>86296058.15</x:v>
+        <x:v>86127379.04</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>86296058.15</x:v>
+        <x:v>86127379.04</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>88.72</x:v>
+        <x:v>88.55</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>63667082.48</x:v>
+        <x:v>63523705.08</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>34208338216.3</x:v>
+        <x:v>34127004486.29</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>28657740288.33</x:v>
+        <x:v>28576406240.22</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>5550597927.97</x:v>
+        <x:v>5550598246.07</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>153438</x:v>
+        <x:v>154121</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>85209</x:v>
+        <x:v>86123</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40888772264.46</x:v>
+        <x:v>41637342110.07</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32319378791.98</x:v>
+        <x:v>33060225274.88</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>94.48</x:v>
+        <x:v>96.87</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27662169617.53</x:v>
+        <x:v>28533259768.35</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>19611567184.9</x:v>
+        <x:v>20956910450.59</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>57.33</x:v>
+        <x:v>61.41</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>16966815431.58</x:v>
+        <x:v>18152062155.13</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">