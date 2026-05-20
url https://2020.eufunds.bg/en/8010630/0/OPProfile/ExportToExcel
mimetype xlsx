--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d2fc3f7bdf4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/447cfb082e6546f7abe11c488af66605.psmdcp" Id="R9aa0e2d6de594690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd357e4fc38e347be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e07d991ce09436985b6e40beb813dcd.psmdcp" Id="Ra500010df18e4ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>