--- v1 (2026-05-20)
+++ v2 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd357e4fc38e347be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e07d991ce09436985b6e40beb813dcd.psmdcp" Id="Ra500010df18e4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb589eace42743fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95fdad76e8794876b7fff77948543bc8.psmdcp" Id="R49fb8bdbe6984599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>