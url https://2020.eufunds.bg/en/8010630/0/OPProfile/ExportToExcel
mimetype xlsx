--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb589eace42743fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95fdad76e8794876b7fff77948543bc8.psmdcp" Id="R49fb8bdbe6984599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a4d88616994162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8398fa95306488899ba026469345cf8.psmdcp" Id="Rf2701636cf9543f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>