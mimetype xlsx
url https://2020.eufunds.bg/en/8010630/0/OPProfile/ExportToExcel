--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a4d88616994162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8398fa95306488899ba026469345cf8.psmdcp" Id="Rf2701636cf9543f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12da584fdaa94de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62206ed7c6a64dd18dba4c91a1c21aaf.psmdcp" Id="R9d85b681ad3d41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>