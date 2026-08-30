--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12da584fdaa94de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62206ed7c6a64dd18dba4c91a1c21aaf.psmdcp" Id="R9d85b681ad3d41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f007bda34be4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1e4aeedb9c742e886d58f59a76930e0.psmdcp" Id="Rbde92c2dc9234ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>