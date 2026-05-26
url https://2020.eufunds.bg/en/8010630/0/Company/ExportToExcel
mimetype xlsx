--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49562723da8147db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/955579850eaa4afbb70bb08fc734c525.psmdcp" Id="R07ec33fd67824352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea647fa69b14378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5966ff82b89c4f498f80cbae1fc11383.psmdcp" Id="R7a4e53af84614de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>