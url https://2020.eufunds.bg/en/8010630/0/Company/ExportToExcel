--- v1 (2026-05-26)
+++ v2 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea647fa69b14378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5966ff82b89c4f498f80cbae1fc11383.psmdcp" Id="R7a4e53af84614de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8764ee24e44864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0861e2295b34707b68422c274ec99f2.psmdcp" Id="Rfcac0654a7af4f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>