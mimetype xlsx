--- v2 (2026-06-17)
+++ v3 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8764ee24e44864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0861e2295b34707b68422c274ec99f2.psmdcp" Id="Rfcac0654a7af4f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde378671ce2c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce5c00b9a25d4a668154261caeddd9d8.psmdcp" Id="Rac59466b3bc74fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>