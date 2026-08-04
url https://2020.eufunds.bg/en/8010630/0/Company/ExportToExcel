--- v3 (2026-07-10)
+++ v4 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde378671ce2c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce5c00b9a25d4a668154261caeddd9d8.psmdcp" Id="Rac59466b3bc74fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606c8b94556c4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9f1b618df884123a604ca09d000efb1.psmdcp" Id="R69b50303cefc45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>