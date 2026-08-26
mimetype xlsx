--- v4 (2026-08-04)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606c8b94556c4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9f1b618df884123a604ca09d000efb1.psmdcp" Id="R69b50303cefc45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdceb5888d16249f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de4a5a3f33874edcaaf0d3c71a8e4eb6.psmdcp" Id="Rcac6726df71e4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>