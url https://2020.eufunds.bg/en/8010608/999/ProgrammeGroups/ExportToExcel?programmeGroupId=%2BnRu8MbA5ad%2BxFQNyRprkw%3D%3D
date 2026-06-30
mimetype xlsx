--- v0 (2026-05-02)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2889ceb54e44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58e74b9e5fef43e3bac576903568f393.psmdcp" Id="R469846361d5c450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61553fecd77541bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e425cfd89a4becbf8a253f8ee04ada.psmdcp" Id="Rfb8e2429ffdd4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -752,116 +752,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>28564</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>14144</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>11316844892.29</x:v>
+        <x:v>11358515295.63</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>7919717563.27</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>6974734225.81</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>2755793920.12</x:v>
+        <x:v>3195104816.75</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>38.12</x:v>
+        <x:v>44.19</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2419405161.35</x:v>
+        <x:v>2799433023.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="11" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>28564</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>14144</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>11316844892.29</x:v>
+        <x:v>11358515295.63</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7919717563.27</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6974734225.81</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2755793920.12</x:v>
+        <x:v>3195104816.75</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>38.12</x:v>
+        <x:v>44.19</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>2419405161.35</x:v>
+        <x:v>2799433023.51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">