--- v1 (2026-06-30)
+++ v2 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61553fecd77541bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e425cfd89a4becbf8a253f8ee04ada.psmdcp" Id="Rfb8e2429ffdd4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf736145c5654e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f788211afdf488595b1cc3a2da16165.psmdcp" Id="Rbe942f39b5f0454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -752,116 +752,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>29013</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>11358515295.63</x:v>
+        <x:v>11092729432.95</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8012910278.87</x:v>
+        <x:v>7765312840.46</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>110.83</x:v>
+        <x:v>107.4</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>7076370087.39</x:v>
+        <x:v>7142238152.29</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>3195104816.75</x:v>
+        <x:v>4628483583.15</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>44.19</x:v>
+        <x:v>64.02</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2799433023.51</x:v>
+        <x:v>4059732111.11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="11" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>29013</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>11358515295.63</x:v>
+        <x:v>11092729432.95</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>8012910278.87</x:v>
+        <x:v>7765312840.46</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>110.83</x:v>
+        <x:v>107.4</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>7076370087.39</x:v>
+        <x:v>7142238152.29</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3195104816.75</x:v>
+        <x:v>4628483583.15</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>44.19</x:v>
+        <x:v>64.02</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>2799433023.51</x:v>
+        <x:v>4059732111.11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">