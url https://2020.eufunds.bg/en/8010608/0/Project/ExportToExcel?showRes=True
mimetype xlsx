--- v3 (2026-09-16)
+++ v4 (2026-10-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0aaa3fe25943fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fb0a2a8d58e457ba2218a91bd12f49b.psmdcp" Id="R05229ef03e964c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bba3ff3aa924bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01c3077a554d456da22732f24e57555f.psmdcp" Id="R0d093cb6f1e2438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -163,72 +163,72 @@
   <x:si>
     <x:t>BGHOMEAFFAIRS-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the capacity of General Directorate “Combating Organized Crime” for more effective investigation of organized and transnational crime</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief Directorate "Border Police"- MoI</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, София, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-2.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the cooperation in the Schengen area</x:t>
   </x:si>
   <x:si>
+    <x:t>129010641 General Directorate National Police  - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Executive agency/ administrative structure established by legal act</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGHOMEAFFAIRS-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the capacity of police and forensic activity dealing with material evidence in pre-trial investigation process</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010641 General Directorate National Police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGHOMEAFFAIRS-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the efficiency of the police activity in the field of domestic and gender-based violence</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Improving the capacity of police and forensic activity dealing with material evidence in pre-trial investigation process</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 National Police General Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the coordination and dialogue between Police and Roma society</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Internal Security Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1000, ул."Шести септември" № 29
 </x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>prevention and counteraction to corruption</x:t>
@@ -257,81 +257,81 @@
   <x:si>
     <x:t>Enhancement of the International Police Cooperation and prevention of International Criminal Activites</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State Agency for Refugees with the Council of Ministers (SAR with CM)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of accommodation conditions and provision of social activities for persons accommodated in the centers of SAR with CM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria,EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the administrative capacity of the national authorities in the asylum and migration area</x:t>
   </x:si>
   <x:si>
+    <x:t>121893100 EUROPEAN INSTITUTE FOUNDATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Non-profit organization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public benefit foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGHOMEAFFAIRS-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the capacity for corporation between the institutions in working with unaccompanied minors</x:t>
+  </x:si>
+  <x:si>
     <x:t>121893100 European Institute Foundation</x:t>
   </x:si>
   <x:si>
-    <x:t>Non-profit organization</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, район "Оборище"  "Г.С.Раковски" 101 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>BRACE&amp;PROTECT [Capacity-building and policy recommendations for vulnerable third-country nationals, seeking international protection or granted temporary protection]</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Improving the capacity for corporation between the institutions in working with unaccompanied minors</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">131463734 Commission for confiscation of illegally acquired property (CCIAP) 
 Anti-Corruption Commission (ACC) </x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, пл. "Света Неделя" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-4.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Enhanced capacities of Bulgarian authorities to recover and manage criminal assets</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-2.004-0001</x:t>
@@ -1226,148 +1226,148 @@
       </x:c>
       <x:c r="K24" s="4">
         <x:v>306336.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>5217.82</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>450971.37</x:v>
+        <x:v>2432986.74</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>450971.37</x:v>
+        <x:v>2432986.74</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>450971.4</x:v>
+        <x:v>2122352.67</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2432986.74</x:v>
+        <x:v>450971.37</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2432986.74</x:v>
+        <x:v>450971.37</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2122352.67</x:v>
+        <x:v>450971.4</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>482934.2</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>482934.2</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -1511,222 +1511,222 @@
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>284892.59</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>209646.55</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>209646.55</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>209646.54</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>590780.8</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>590780.8</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>424709.48</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F33" s="3" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="I33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J33" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.51</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.51</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.5</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>189715.51</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>189715.51</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>189715.5</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -1984,51 +1984,51 @@
       </x:c>
       <x:c r="M40" s="4">
         <x:v>228075.42</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>859834</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>859834</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>859834.04</x:v>
       </x:c>