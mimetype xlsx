--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18995d959d8443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51e36e77fcd34f72ba0d6d6f462a9a4f.psmdcp" Id="Rf1c76d36de2b4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4d2490440c49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcfb65578be043e9be0bbb8007a9dfc7.psmdcp" Id="Ra6a9883a634141ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -257,81 +257,81 @@
   <x:si>
     <x:t>Enhancement of the International Police Cooperation and prevention of International Criminal Activites</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State Agency for Refugees with the Council of Ministers (SAR with CM)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of accommodation conditions and provision of social activities for persons accommodated in the centers of SAR with CM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria,EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the administrative capacity of the national authorities in the asylum and migration area</x:t>
   </x:si>
   <x:si>
+    <x:t>121893100 European Institute Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Non-profit organization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public benefit foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, район "Оборище"  "Г.С.Раковски" 101 обл.София-град общ.Столична гр/с.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGHOMEAFFAIRS-1.005-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRACE&amp;PROTECT [Capacity-building and policy recommendations for vulnerable third-country nationals, seeking international protection or granted temporary protection]</x:t>
+  </x:si>
+  <x:si>
     <x:t>121893100 EUROPEAN INSTITUTE FOUNDATION</x:t>
   </x:si>
   <x:si>
-    <x:t>Non-profit organization</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the capacity for corporation between the institutions in working with unaccompanied minors</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>BRACE&amp;PROTECT [Capacity-building and policy recommendations for vulnerable third-country nationals, seeking international protection or granted temporary protection]</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">131463734 Commission for confiscation of illegally acquired property (CCIAP) 
 Anti-Corruption Commission (ACC) </x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, пл. "Света Неделя" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-4.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Enhanced capacities of Bulgarian authorities to recover and manage criminal assets</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-2.004-0001</x:t>
@@ -361,72 +361,72 @@
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support for unaccompanied minors, seeking international protection</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Bulgarian Red Cross Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. Джеймс Баучер, № 76</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ON FOCUS - IMPROVING THE NATIONAL ASYLUM AND MIGRATION CAPACITIES</x:t>
   </x:si>
   <x:si>
     <x:t>831189628 Caritas Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1309, ж.к. "Илинден", бл. 55, вх. "В", ет. 1 ап. 47 обл.София-град общ.Столична гр/с.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia,Plovdiv,Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGHOMEAFFAIRS-1.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A helping hand for the refugees from Ukraine</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1309, ж.к. Илинден, бл.55, вх. В, ап. 47</x:t>
   </x:si>
   <x:si>
-    <x:t>Harmanli,Sofia</x:t>
+    <x:t>Sofia,Harmanli</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Foundations for the future</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>A helping hand for the refugees from Ukraine</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270511 Sofia Capital Municipality - District of Oborishte</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, бул. "Мадрид" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Future for Children: Providing Comprehensive Social Care for Unaccompanied Migrant and Refugee Children</x:t>
   </x:si>
   <x:si>
     <x:t>206320849 Foundation "Za Dobroto"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ул. Никола Габровски, номер 108, ет. 7, ап. ателие 1</x:t>
   </x:si>
@@ -1608,125 +1608,125 @@
       </x:c>
       <x:c r="M32" s="4">
         <x:v>424709.48</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>189715.51</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>189715.51</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>189715.5</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.51</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.51</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.5</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -1937,125 +1937,125 @@
       </x:c>
       <x:c r="M39" s="4">
         <x:v>559689.54</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>859834</x:v>
+        <x:v>228075.43</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>859834</x:v>
+        <x:v>228075.43</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>859834.04</x:v>
+        <x:v>228075.42</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>28</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>228075.43</x:v>
+        <x:v>859834</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>228075.43</x:v>
+        <x:v>859834</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>228075.42</x:v>
+        <x:v>859834.04</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>15</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">