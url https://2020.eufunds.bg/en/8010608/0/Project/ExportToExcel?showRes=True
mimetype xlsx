--- v1 (2026-06-16)
+++ v2 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4d2490440c49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcfb65578be043e9be0bbb8007a9dfc7.psmdcp" Id="Ra6a9883a634141ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e022614f568485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097be020aeff4fd98d24b5d5036d8d5a.psmdcp" Id="Rafdbd8145c034ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>