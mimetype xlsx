--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e022614f568485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097be020aeff4fd98d24b5d5036d8d5a.psmdcp" Id="Rafdbd8145c034ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0aaa3fe25943fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fb0a2a8d58e457ba2218a91bd12f49b.psmdcp" Id="R05229ef03e964c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>