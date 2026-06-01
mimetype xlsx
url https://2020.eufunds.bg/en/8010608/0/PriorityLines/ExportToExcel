--- v0 (2026-05-11)
+++ v1 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb42d5c4807c4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47240c11c0a14c7a8debce01e0722fb6.psmdcp" Id="Re31e6b14a964452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c4221fdef14d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fa01e830c340ef89b1fbb0a04e854d.psmdcp" Id="Red0337874752467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>