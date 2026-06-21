--- v1 (2026-06-01)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c4221fdef14d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fa01e830c340ef89b1fbb0a04e854d.psmdcp" Id="Red0337874752467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ae964372ac4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e21d2ee2df41424cbe21ac00aa053d14.psmdcp" Id="R23e0da52c1ce4726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>