--- v2 (2026-06-21)
+++ v3 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ae964372ac4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e21d2ee2df41424cbe21ac00aa053d14.psmdcp" Id="R23e0da52c1ce4726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c867c29f1e4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ba9f08fda92421cb14d352785e3718e.psmdcp" Id="Rb5295e765190454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>