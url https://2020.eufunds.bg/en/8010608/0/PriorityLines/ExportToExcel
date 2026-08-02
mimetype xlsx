--- v3 (2026-07-12)
+++ v4 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c867c29f1e4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ba9f08fda92421cb14d352785e3718e.psmdcp" Id="Rb5295e765190454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ec918bd7f14924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0d1a4cd61c84f08a071b9858d09797d.psmdcp" Id="Rfff2470af70d48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>