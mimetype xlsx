--- v4 (2026-08-02)
+++ v5 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ec918bd7f14924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0d1a4cd61c84f08a071b9858d09797d.psmdcp" Id="Rfff2470af70d48da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8373c77803054caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64ef72384a414dfdab26d73e126d6fdd.psmdcp" Id="R1698f66619934f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>