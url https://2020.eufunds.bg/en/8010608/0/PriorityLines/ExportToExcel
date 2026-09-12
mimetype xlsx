--- v5 (2026-08-23)
+++ v6 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8373c77803054caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64ef72384a414dfdab26d73e126d6fdd.psmdcp" Id="R1698f66619934f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb39dc7163254bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ca06fef34b1492e81c7dc8ba4d56072.psmdcp" Id="Ra5eff544d9f64143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>