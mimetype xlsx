--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da6111cf0884cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a01561b2be004ac299721ea34c77ba8f.psmdcp" Id="R74192051a9bc42c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e63c264c424789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bc969e2b91245b587353132d104aaa6.psmdcp" Id="Ra8aae226cce04f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>