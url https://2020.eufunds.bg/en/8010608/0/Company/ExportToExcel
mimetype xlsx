--- v1 (2026-05-22)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e63c264c424789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bc969e2b91245b587353132d104aaa6.psmdcp" Id="Ra8aae226cce04f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df008d75fde44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99e505d919e842d2bc6b25e8862c9e09.psmdcp" Id="Rd069fe0492274d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>