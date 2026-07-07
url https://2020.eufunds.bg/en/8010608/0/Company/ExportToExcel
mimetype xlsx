--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df008d75fde44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99e505d919e842d2bc6b25e8862c9e09.psmdcp" Id="Rd069fe0492274d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d46f4d5b83a4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c8d584b27a44c1393352ed8c5d38436.psmdcp" Id="R6cdff3b6cf6e44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>