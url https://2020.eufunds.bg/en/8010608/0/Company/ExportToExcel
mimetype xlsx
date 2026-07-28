--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d46f4d5b83a4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c8d584b27a44c1393352ed8c5d38436.psmdcp" Id="R6cdff3b6cf6e44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ed484b98404702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67d36afd1e7e40c8b922e5b3cd0cf2bd.psmdcp" Id="R2f7b86a888f84baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>