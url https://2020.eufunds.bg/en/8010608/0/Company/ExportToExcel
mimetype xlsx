--- v4 (2026-07-28)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ed484b98404702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67d36afd1e7e40c8b922e5b3cd0cf2bd.psmdcp" Id="R2f7b86a888f84baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d61b30212ea47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0df76a7aa13c4169944fe5ce34e92643.psmdcp" Id="Rf96fc993e30d452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>