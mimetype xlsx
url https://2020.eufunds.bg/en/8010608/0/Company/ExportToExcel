--- v5 (2026-08-18)
+++ v6 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d61b30212ea47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0df76a7aa13c4169944fe5ce34e92643.psmdcp" Id="Rf96fc993e30d452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc233487a0c6442a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e749b4992edc4e148e9067e8b4c618d1.psmdcp" Id="Rec28215c1f044ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>