--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5b6b522f9a489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e82a22ea1dee4ce2861295c013ed6429.psmdcp" Id="R9b08df912bd544c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70879c29deb41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/745064fb858f49a896233f6436d9a1b1.psmdcp" Id="R9134b3d4fab94027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -191,66 +191,66 @@
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, район Изгрев ул. "Д-р Г. М. Димитров" 42 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BGJUSTICE -4.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Inform - Investigate - Protect: Fighting Violence Against Women (PROTECT)</x:t>
   </x:si>
   <x:si>
     <x:t>131177220 National Institute of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1301, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGJUSTICE -2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modern learning environment for judges, prosecutors, investigating magistrates and other legal professionals</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BGJUSTICE -4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Preventing and combating violence against women and domestic violence</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Modern learning environment for judges, prosecutors, investigating magistrates and other legal professionals</x:t>
   </x:si>
   <x:si>
     <x:t>175018757 National Legal Aid Bureau</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1421, ул. Развигор №1</x:t>
   </x:si>
   <x:si>
     <x:t>BGJUSTICE -4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the access to justice for people living under the poverty line with a special emphasis on women, children and Roma</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 OBSHTINA GORNA ORYAHOVITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>Gorna Oryahovitsa</x:t>
   </x:si>
@@ -1280,110 +1280,110 @@
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>249999.99</x:v>
+        <x:v>1449999.97</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>249999.99</x:v>
+        <x:v>1449999.97</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>175000</x:v>
+        <x:v>1305000</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>1449999.97</x:v>
+        <x:v>249999.99</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>1449999.97</x:v>
+        <x:v>249999.99</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>1305000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">