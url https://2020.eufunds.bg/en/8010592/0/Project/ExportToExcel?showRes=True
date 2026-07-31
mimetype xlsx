--- v1 (2026-06-15)
+++ v2 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70879c29deb41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/745064fb858f49a896233f6436d9a1b1.psmdcp" Id="R9134b3d4fab94027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2077955769e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21716f2844554349bd6268524fbf4d00.psmdcp" Id="Rcf8e54f1724f46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -1242,51 +1242,51 @@
       <x:c r="E26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>184695.75</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>184695.75</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>159994.44</x:v>
+        <x:v>130911.36</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">