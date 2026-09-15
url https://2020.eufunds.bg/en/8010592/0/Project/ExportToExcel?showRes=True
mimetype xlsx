--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2077955769e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21716f2844554349bd6268524fbf4d00.psmdcp" Id="Rcf8e54f1724f46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27c867fd8304c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93152d2d7614a7c902656e454b3461d.psmdcp" Id="Rf745bea4424f47bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>