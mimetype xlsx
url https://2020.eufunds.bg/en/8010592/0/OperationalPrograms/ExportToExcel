--- v0 (2026-04-27)
+++ v1 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ac576d230470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d0d05249aa24465b1ec4a636bbee5fd.psmdcp" Id="R865422acf9a34893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a503d9752c45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a6e404263644d7e812592805d97afc2.psmdcp" Id="R2c81cbf1fb954a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -925,262 +925,262 @@
       <x:c r="C6" s="9">
         <x:v>1520755091.68</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>242780311.29</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>3322166303.93</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1832925258.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>103.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>1579344790.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1751535111.35</x:v>
+        <x:v>1746044993.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>99.32</x:v>
+        <x:v>99.01</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1517018516.13</x:v>
+        <x:v>1512351916.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1668504608.05</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625220886.37</x:v>
+        <x:v>1625165940.06</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.41</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550879917.55</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.95</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181074111.52</x:v>
+        <x:v>2181136685.53</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682689530.8</x:v>
+        <x:v>1682728662.36</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462217509.45</x:v>
+        <x:v>1462250771.26</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653544948.12</x:v>
+        <x:v>1653322136.54</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.89</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450144159.12</x:v>
+        <x:v>1449956442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375975877.98</x:v>
+        <x:v>1375831878.19</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.3</x:v>
+        <x:v>100.29</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210181746.06</x:v>
+        <x:v>1210059346.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1294,139 +1294,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.41</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.57</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123052784.51</x:v>
+        <x:v>5123131336.9</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428484409.22</x:v>
+        <x:v>4428523685.4</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770177286.39</x:v>
+        <x:v>3770210671.15</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557182065.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186523970.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834600865.95</x:v>
+        <x:v>16823095631.34</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927855916.17</x:v>
+        <x:v>13916287962.9</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.64</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004683266.21</x:v>
+        <x:v>11993091908.3</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11827090055.16</x:v>
+        <x:v>11820880971.85</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.88</x:v>
+        <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10323938278.76</x:v>
+        <x:v>10319226888.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1850,731 +1850,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134386252.14</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.37</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114413178.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>28564</x:v>
+        <x:v>31893</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11316578568.04</x:v>
+        <x:v>11363336374.83</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7919466305.68</x:v>
+        <x:v>8013800903.79</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>109.54</x:v>
+        <x:v>110.84</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>6974510816.89</x:v>
+        <x:v>7078019728.12</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2739957317.28</x:v>
+        <x:v>2900716043.26</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>37.9</x:v>
+        <x:v>40.12</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2407774567.91</x:v>
+        <x:v>2540975287.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>28564</x:v>
+        <x:v>31893</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11316578568.04</x:v>
+        <x:v>11363336374.83</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7919466305.68</x:v>
+        <x:v>8013800903.79</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>109.54</x:v>
+        <x:v>110.84</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>6974510816.89</x:v>
+        <x:v>7078019728.12</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2739957317.28</x:v>
+        <x:v>2900716043.26</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>37.9</x:v>
+        <x:v>40.12</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2407774567.91</x:v>
+        <x:v>2540975287.08</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4287</x:v>
+        <x:v>4412</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1898</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1196533786.06</x:v>
+        <x:v>1272026850.49</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1186839261.64</x:v>
+        <x:v>1263424777.52</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>61.36</x:v>
+        <x:v>65.32</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>988630249.85</x:v>
+        <x:v>1052625823.81</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>639391994.65</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>33.06</x:v>
+        <x:v>36.25</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>524971783.15</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>716</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>359</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>733780184.67</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>733780184.67</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>67.38</x:v>
+        <x:v>69.91</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>578424246.01</x:v>
+        <x:v>599966155.14</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>257476871.91</x:v>
+        <x:v>260129449.79</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.53</x:v>
+        <x:v>24.79</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>210677809.77</x:v>
+        <x:v>212835856.26</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>85.94</x:v>
+        <x:v>86.61</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>197699223.13</x:v>
+        <x:v>199234117.07</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>157318640.7</x:v>
+        <x:v>167030277.8</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>61.55</x:v>
+        <x:v>65.35</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>141587811.11</x:v>
+        <x:v>150328284.47</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>2043061780</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1717671343</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>325390437</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>224</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1557970518.1</x:v>
+        <x:v>1712269267.22</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1405681808.3</x:v>
+        <x:v>1541300308.04</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>68.8</x:v>
+        <x:v>75.44</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1184937686.34</x:v>
+        <x:v>1300288225.88</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>277717614.88</x:v>
+        <x:v>291762261.29</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>13.59</x:v>
+        <x:v>14.28</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>233022833.89</x:v>
+        <x:v>245146593.95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>79.91</x:v>
+        <x:v>81.09</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>80116438.12</x:v>
+        <x:v>81257673.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29018036.39</x:v>
+        <x:v>29240941.02</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>23.89</x:v>
+        <x:v>24.07</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24197024.01</x:v>
+        <x:v>24382965.95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>10312</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>5613</x:v>
+        <x:v>6575</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1309448122.76</x:v>
+        <x:v>1380609605.63</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1045722256.8</x:v>
+        <x:v>1085380599.99</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>70.3</x:v>
+        <x:v>72.97</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>856326109.29</x:v>
+        <x:v>888522239.8</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>333458221</x:v>
+        <x:v>356447570.29</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.42</x:v>
+        <x:v>23.96</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>270944497.5</x:v>
+        <x:v>293096840.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2691547297.93</x:v>
+        <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1525082319.07</x:v>
+        <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.22</x:v>
+        <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1296319971.18</x:v>
+        <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>504906412.31</x:v>
+        <x:v>512079919.82</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.56</x:v>
+        <x:v>26.94</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>430299290.87</x:v>
+        <x:v>436396772.23</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>58.16</x:v>
+        <x:v>66.22</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>62047367.41</x:v>
+        <x:v>71610146.99</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25365421.7</x:v>
+        <x:v>25958014.66</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.3</x:v>
+        <x:v>19.76</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19355814.82</x:v>
+        <x:v>19851966.11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>332101045.1</x:v>
+        <x:v>359406834.16</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>315019669.58</x:v>
+        <x:v>342325458.64</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>76.61</x:v>
+        <x:v>83.25</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>258734962.16</x:v>
+        <x:v>281990252.1</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>101559998.76</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>24.7</x:v>
+        <x:v>27.69</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>80553103.43</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>29551475.81</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11015277.62</x:v>
+        <x:v>12351214.46</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>18.79</x:v>
+        <x:v>21.07</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8275003.72</x:v>
+        <x:v>9277018.86</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>509953633.7</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>488817564.41</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>391868261.33</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>175743707.69</x:v>
+        <x:v>177301155.14</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.2</x:v>
+        <x:v>16.34</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148295240.7</x:v>
+        <x:v>149468470.66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2840</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>639</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2116502441.98</x:v>
+        <x:v>2346300712.77</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1751778905.44</x:v>
+        <x:v>1869494586.62</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>51.53</x:v>
+        <x:v>54.99</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1434171678.12</x:v>
+        <x:v>1534230007.15</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>407787435.64</x:v>
+        <x:v>461524612.05</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>12</x:v>
+        <x:v>13.58</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>332956799.58</x:v>
+        <x:v>376246263.44</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>68112582.37</x:v>
+        <x:v>69691853.16</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>55644728.69</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>45.86</x:v>
+        <x:v>46.96</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>38951310.55</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15251701.17</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>12.57</x:v>
+        <x:v>13.04</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>10676190.8</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>1770162.28</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>0.62</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>708064.92</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>14284264941.97</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11759175521.83</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2525089420.14</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>19895</x:v>
+        <x:v>22653</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>9563</x:v>
+        <x:v>10765</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>10990728967.94</x:v>
+        <x:v>11596560026.78</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>8983146053.87</x:v>
+        <x:v>9427560483.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>62.89</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7425344173.63</x:v>
+        <x:v>7800151659.2</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>2937781496.7</x:v>
+        <x:v>3130438024.6</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>20.57</x:v>
+        <x:v>21.92</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2436521268.27</x:v>
+        <x:v>2596278163.81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,227 +2670,227 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>210</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>405096.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>368593.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>699</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F52" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G52" s="9">
-        <x:v>122742.69</x:v>
+        <x:v>289409.32</x:v>
       </x:c>
       <x:c r="H52" s="9">
-        <x:v>92316.18</x:v>
+        <x:v>192316.16</x:v>
       </x:c>
       <x:c r="I52" s="9">
-        <x:v>18.06</x:v>
+        <x:v>37.61</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>1918</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2512189.14</x:v>
+        <x:v>2678855.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2445259.98</x:v>
+        <x:v>2545259.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>2.79</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -2922,57 +2922,57 @@
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E55" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F55" s="10">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G55" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="H55" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="I55" s="9">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="J55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B56" s="9">
         <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C56" s="9">
         <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D56" s="9">
@@ -3004,54 +3004,54 @@
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
         <x:v>4834267.49</x:v>
       </x:c>
       <x:c r="C57" s="9">
         <x:v>4109127.37</x:v>
       </x:c>
       <x:c r="D57" s="9">
         <x:v>725140.12</x:v>
       </x:c>
       <x:c r="E57" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="I57" s="9">
         <x:v>143.88</x:v>
       </x:c>
       <x:c r="J57" s="9">
         <x:v>5912297.73</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
@@ -3209,151 +3209,151 @@
       </x:c>
       <x:c r="M61" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G62" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H62" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
-        <x:v>87.82</x:v>
+        <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>6623040.76</x:v>
+        <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>69.74</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>47968468.91</x:v>
+        <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>34527922767.67</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>28926112987.62</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>5601809780.05</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>147398</x:v>
+        <x:v>153656</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83392</x:v>
+        <x:v>84600</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>39542229131.87</x:v>
+        <x:v>40183176588.65</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31220068566.64</x:v>
+        <x:v>31747046800.57</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>90.42</x:v>
+        <x:v>91.95</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>26716084349.8</x:v>
+        <x:v>27182555695.16</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>17808504046.24</x:v>
+        <x:v>18155710216.81</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>51.58</x:v>
+        <x:v>52.58</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15417728335.9</x:v>
+        <x:v>15705974560.37</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">