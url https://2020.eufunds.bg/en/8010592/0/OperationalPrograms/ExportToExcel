--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a503d9752c45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a6e404263644d7e812592805d97afc2.psmdcp" Id="R2c81cbf1fb954a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607042dec1724bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a54e676af2546db98df9508631e6b17.psmdcp" Id="R233898cba012468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -966,139 +966,139 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625165940.06</x:v>
+        <x:v>1624813755.88</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.4</x:v>
+        <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550234310.23</x:v>
+        <x:v>1550231249.35</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181136685.53</x:v>
+        <x:v>2204794352.87</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682728662.36</x:v>
+        <x:v>1706444761.61</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>101.65</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462250771.26</x:v>
+        <x:v>1485982421.33</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653322136.54</x:v>
+        <x:v>1653301701.82</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449956442.07</x:v>
+        <x:v>1449939442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1282,151 +1282,151 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>101999967.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>129290052.99</x:v>
+        <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>95742668.41</x:v>
+        <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>73998127.57</x:v>
+        <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123131336.9</x:v>
+        <x:v>5122140622</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428523685.4</x:v>
+        <x:v>4427746012.01</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.32</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770210671.15</x:v>
+        <x:v>3769472055.73</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557182065.72</x:v>
+        <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186523970.33</x:v>
+        <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16823095631.34</x:v>
+        <x:v>16845762583.77</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13916287962.9</x:v>
+        <x:v>13939226388.77</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.64</x:v>
+        <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>11993091908.3</x:v>
+        <x:v>12016084942.96</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820880971.85</x:v>
+        <x:v>11820518366.15</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319226888.52</x:v>
+        <x:v>10319215118.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1663,57 +1663,57 @@
       <x:c r="C24" s="9">
         <x:v>29999539.83</x:v>
       </x:c>
       <x:c r="D24" s="9">
         <x:v>5294036.79</x:v>
       </x:c>
       <x:c r="E24" s="10">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="H24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="I24" s="9">
         <x:v>104.87</x:v>
       </x:c>
       <x:c r="J24" s="9">
         <x:v>31462488.03</x:v>
       </x:c>
       <x:c r="K24" s="9">
-        <x:v>33435332.38</x:v>
+        <x:v>33406249.3</x:v>
       </x:c>
       <x:c r="L24" s="9">
-        <x:v>94.73</x:v>
+        <x:v>94.65</x:v>
       </x:c>
       <x:c r="M24" s="9">
-        <x:v>28420032.5</x:v>
+        <x:v>28395311.88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
         <x:v>25293730.01</x:v>
       </x:c>
       <x:c r="C25" s="9">
         <x:v>21499670.52</x:v>
       </x:c>
       <x:c r="D25" s="9">
         <x:v>3794059.49</x:v>
       </x:c>
       <x:c r="E25" s="10">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F25" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G25" s="9">
         <x:v>17470534.76</x:v>
       </x:c>
       <x:c r="H25" s="9">
@@ -1827,754 +1827,754 @@
       <x:c r="C28" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D28" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E28" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F28" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G28" s="9">
         <x:v>147013043.74</x:v>
       </x:c>
       <x:c r="H28" s="9">
         <x:v>140557534.55</x:v>
       </x:c>
       <x:c r="I28" s="9">
         <x:v>86.15</x:v>
       </x:c>
       <x:c r="J28" s="9">
         <x:v>119826978.43</x:v>
       </x:c>
       <x:c r="K28" s="9">
-        <x:v>134386252.14</x:v>
+        <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
-        <x:v>82.37</x:v>
+        <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
-        <x:v>114413178.67</x:v>
+        <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>31893</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11363336374.83</x:v>
+        <x:v>11358713334.48</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8013800903.79</x:v>
+        <x:v>8013115134.83</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.84</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7078019728.12</x:v>
+        <x:v>7076526617.77</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2900716043.26</x:v>
+        <x:v>3183697616.88</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>40.12</x:v>
+        <x:v>44.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2540975287.08</x:v>
+        <x:v>2789405531.83</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>31893</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11363336374.83</x:v>
+        <x:v>11358713334.48</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8013800903.79</x:v>
+        <x:v>8013115134.83</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.84</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7078019728.12</x:v>
+        <x:v>7076526617.77</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2900716043.26</x:v>
+        <x:v>3183697616.88</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>40.12</x:v>
+        <x:v>44.03</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2540975287.08</x:v>
+        <x:v>2789405531.83</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4412</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1977</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1272026850.49</x:v>
+        <x:v>1296940231.92</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1263424777.52</x:v>
+        <x:v>1288361781.91</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>65.32</x:v>
+        <x:v>66.61</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1052625823.81</x:v>
+        <x:v>1073415918.22</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>452</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>733780184.67</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>733780184.67</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>69.91</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>599966155.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>260129449.79</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.79</x:v>
+        <x:v>26.44</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>212835856.26</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>221371241.03</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>221371241.03</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>86.61</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>199234117.07</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>167030277.8</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>65.35</x:v>
+        <x:v>66.65</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>150328284.47</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1712269267.22</x:v>
+        <x:v>1748649656.04</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1541300308.04</x:v>
+        <x:v>1573620085.48</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>75.44</x:v>
+        <x:v>86.31</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1300288225.88</x:v>
+        <x:v>1327760036.72</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>291762261.29</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>14.28</x:v>
+        <x:v>17.13</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>245146593.95</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98510043.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98510043.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.09</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81257673.06</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>30170075.91</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>24.07</x:v>
+        <x:v>24.84</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25150755.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
         <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6575</x:v>
+        <x:v>6576</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1380609605.63</x:v>
+        <x:v>1372928408.82</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1085380599.99</x:v>
+        <x:v>1081177789.3</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>72.97</x:v>
+        <x:v>72.69</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>888522239.8</x:v>
+        <x:v>885052563.77</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>356447570.29</x:v>
+        <x:v>371061648.47</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>23.96</x:v>
+        <x:v>24.95</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>293096840.5</x:v>
+        <x:v>305065251.25</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>538390687</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.94</x:v>
+        <x:v>28.32</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>458760924.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
         <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H38" s="9">
         <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>66.22</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71610146.99</x:v>
+        <x:v>71610147</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25958014.66</x:v>
+        <x:v>26027551.42</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.76</x:v>
+        <x:v>19.81</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19851966.11</x:v>
+        <x:v>19914549.19</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>359406834.16</x:v>
+        <x:v>359406834.14</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>342325458.64</x:v>
+        <x:v>342325458.62</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>83.25</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>281990252.1</x:v>
+        <x:v>281990252.08</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
         <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
         <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>12351214.46</x:v>
+        <x:v>12624009.63</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>21.07</x:v>
+        <x:v>21.53</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>9277018.86</x:v>
+        <x:v>9481615.24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>564</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>515064805.67</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493928736.39</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.52</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>396046400.94</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>177301155.14</x:v>
+        <x:v>181236060.02</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.34</x:v>
+        <x:v>16.7</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>149468470.66</x:v>
+        <x:v>152623397.12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>658</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2346300712.77</x:v>
+        <x:v>2444743824.85</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1869494586.62</x:v>
+        <x:v>1931288313.47</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>54.99</x:v>
+        <x:v>56.81</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1534230007.15</x:v>
+        <x:v>1586754674.99</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>461524612.05</x:v>
+        <x:v>483138849.05</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>13.58</x:v>
+        <x:v>14.21</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>376246263.44</x:v>
+        <x:v>394524762.01</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69691853.16</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56980897.84</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>46.96</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39886628.98</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15820703.29</x:v>
+        <x:v>16054914.81</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.04</x:v>
+        <x:v>13.23</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11074492.28</x:v>
+        <x:v>11238440.35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22653</x:v>
+        <x:v>22707</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10765</x:v>
+        <x:v>10867</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11596560026.78</x:v>
+        <x:v>11779424854.5</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9427560483.85</x:v>
+        <x:v>9570806657.93</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7800151659.2</x:v>
+        <x:v>7920940857.1</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3130438024.6</x:v>
+        <x:v>3264617021.88</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>21.92</x:v>
+        <x:v>23.2</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2596278163.81</x:v>
+        <x:v>2708696076.38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2670,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>274</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>405096.38</x:v>
+        <x:v>664396.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>368593.73</x:v>
+        <x:v>627893.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.43</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>805</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,63 +2834,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2089</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>145</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2678855.77</x:v>
+        <x:v>2938155.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2545259.96</x:v>
+        <x:v>2804559.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>2.91</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3276,84 +3276,84 @@
       </x:c>
       <x:c r="H63" s="9">
         <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34527922767.67</x:v>
+        <x:v>34317714750.3</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28926112987.62</x:v>
+        <x:v>28747371661.33</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5601809780.05</x:v>
+        <x:v>5570343088.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>153656</x:v>
+        <x:v>151208</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>84600</x:v>
+        <x:v>84715</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>40183176588.65</x:v>
+        <x:v>40384344628.45</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31747046800.57</x:v>
+        <x:v>31912804931.56</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>91.95</x:v>
+        <x:v>92.99</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>27182555695.16</x:v>
+        <x:v>27324844817.37</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>18155710216.81</x:v>
+        <x:v>18572479098.93</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>52.58</x:v>
+        <x:v>54.12</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15705974560.37</x:v>
+        <x:v>16066786226.69</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">