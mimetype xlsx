--- v2 (2026-06-28)
+++ v3 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607042dec1724bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a54e676af2546db98df9508631e6b17.psmdcp" Id="R233898cba012468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42db4572750e4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18d41ffa3f9644518c227838f6bebb03.psmdcp" Id="R546d75dac2e44919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -218,50 +218,53 @@
     <x:t>DVET</x:t>
   </x:si>
   <x:si>
     <x:t>Research and innovation</x:t>
   </x:si>
   <x:si>
     <x:t>MIGR</x:t>
   </x:si>
   <x:si>
     <x:t>SEC</x:t>
   </x:si>
   <x:si>
     <x:t>PROPARK</x:t>
   </x:si>
   <x:si>
     <x:t>PEST</x:t>
   </x:si>
   <x:si>
     <x:t>MODAIRN</x:t>
   </x:si>
   <x:si>
     <x:t>HEALTH</x:t>
   </x:si>
   <x:si>
     <x:t>ZOVII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anticoruption</x:t>
   </x:si>
   <x:si>
     <x:t>Total DVET:</x:t>
   </x:si>
   <x:si>
     <x:t>TOTAL:</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % of the total programme budget</x:t>
   </x:si>
   <x:si>
     <x:t>** - Total includes grants and co-financing by the beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -795,51 +798,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M70"/>
+  <x:dimension ref="A1:M71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1007,139 +1010,139 @@
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550231249.35</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204794352.87</x:v>
+        <x:v>2204664173.88</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706444761.61</x:v>
+        <x:v>1706370227.13</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485982421.33</x:v>
+        <x:v>1485916387.43</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653301701.82</x:v>
+        <x:v>1653247017.1</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449939442.07</x:v>
+        <x:v>1449893515.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680414199.67</x:v>
+        <x:v>680404235.72</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589382395.38</x:v>
+        <x:v>589373859</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1171,57 +1174,57 @@
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>100.09</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>238606690.94</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>280153036.67</x:v>
+        <x:v>280149970.4</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>100.11</x:v>
+        <x:v>100.1</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>242102170.76</x:v>
+        <x:v>242099564.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>161876670.32</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>143379858.19</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>18496812.13</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>161836498.11</x:v>
       </x:c>
       <x:c r="H13" s="9">
@@ -1294,139 +1297,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5122140622</x:v>
+        <x:v>5121858207.89</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427746012.01</x:v>
+        <x:v>4427463597.95</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.32</x:v>
+        <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769472055.73</x:v>
+        <x:v>3769232003.8</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845762583.77</x:v>
+        <x:v>16845349990.67</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13939226388.77</x:v>
+        <x:v>13938869440.23</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12016084942.96</x:v>
+        <x:v>12015778857.13</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820518366.15</x:v>
+        <x:v>11819596857.61</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.83</x:v>
+        <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319215118.14</x:v>
+        <x:v>10319151658.13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1856,725 +1859,725 @@
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>29013</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11358713334.48</x:v>
+        <x:v>11350497538.39</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8013115134.83</x:v>
+        <x:v>8008184051.58</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.83</x:v>
+        <x:v>110.76</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7076526617.77</x:v>
+        <x:v>7071929963</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3183697616.88</x:v>
+        <x:v>3478603409.61</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>44.03</x:v>
+        <x:v>48.11</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2789405531.83</x:v>
+        <x:v>3052968391.94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
         <x:v>29013</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11358713334.48</x:v>
+        <x:v>11350497538.39</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8013115134.83</x:v>
+        <x:v>8008184051.58</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.83</x:v>
+        <x:v>110.76</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7076526617.77</x:v>
+        <x:v>7071929963</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3183697616.88</x:v>
+        <x:v>3478603409.61</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>44.03</x:v>
+        <x:v>48.11</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2789405531.83</x:v>
+        <x:v>3052968391.94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4448</x:v>
+        <x:v>4449</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2006</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1296940231.92</x:v>
+        <x:v>1347576303.28</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1288361781.91</x:v>
+        <x:v>1339131629.4</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>66.61</x:v>
+        <x:v>69.24</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1073415918.22</x:v>
+        <x:v>1115978379.1</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>747</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>508</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>226911683.27</x:v>
+        <x:v>239846243.64</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>226911683.27</x:v>
+        <x:v>239846243.64</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>88.78</x:v>
+        <x:v>93.84</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>204220514.94</x:v>
+        <x:v>215861619.3</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>170360043.28</x:v>
+        <x:v>172707131.29</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>66.65</x:v>
+        <x:v>67.57</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>153325073.41</x:v>
+        <x:v>155437452.6</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1748649656.04</x:v>
+        <x:v>1763562721.74</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1573620085.48</x:v>
+        <x:v>1586807180.66</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>86.31</x:v>
+        <x:v>87.03</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1327760036.72</x:v>
+        <x:v>1339050618.33</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>312307526.27</x:v>
+        <x:v>315930534.78</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.13</x:v>
+        <x:v>17.33</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>262705274.71</x:v>
+        <x:v>265766984.33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.22</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>30170075.91</x:v>
+        <x:v>31075195.5</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>24.84</x:v>
+        <x:v>25.58</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25150755.34</x:v>
+        <x:v>25901642.84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
         <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6576</x:v>
+        <x:v>6604</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1372928408.82</x:v>
+        <x:v>1380383828.51</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1081177789.3</x:v>
+        <x:v>1084710005.7</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>72.69</x:v>
+        <x:v>72.93</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>885052563.77</x:v>
+        <x:v>887758769.78</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>371061648.47</x:v>
+        <x:v>385695177.48</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>24.95</x:v>
+        <x:v>25.93</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>305065251.25</x:v>
+        <x:v>316977522.54</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>538390687</x:v>
+        <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>28.32</x:v>
+        <x:v>28.37</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>458760924.33</x:v>
+        <x:v>459664679.38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87012623.62</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87012623.62</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.22</x:v>
+        <x:v>66.33</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71610147</x:v>
+        <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>26027551.42</x:v>
+        <x:v>28613170.71</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.81</x:v>
+        <x:v>21.78</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19914549.19</x:v>
+        <x:v>21942337.17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>359406834.14</x:v>
+        <x:v>359406834.13</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>342325458.62</x:v>
+        <x:v>342325458.61</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>281990252.08</x:v>
+        <x:v>281990252.07</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.6</x:v>
+        <x:v>27968334.57</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>12624009.63</x:v>
+        <x:v>13557746.61</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>21.53</x:v>
+        <x:v>23.13</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>9481615.24</x:v>
+        <x:v>10181917.96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>515064805.67</x:v>
+        <x:v>514112113.67</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493928736.39</x:v>
+        <x:v>493253838.01</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>45.52</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>396046400.94</x:v>
+        <x:v>395486191.62</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>181236060.02</x:v>
+        <x:v>185374171.2</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.7</x:v>
+        <x:v>17.08</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>152623397.12</x:v>
+        <x:v>155993814.77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2841</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>664</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2444743824.85</x:v>
+        <x:v>2492179383.97</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1931288313.47</x:v>
+        <x:v>1955203130.63</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>56.81</x:v>
+        <x:v>57.51</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1586754674.99</x:v>
+        <x:v>1605411131.73</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>483138849.05</x:v>
+        <x:v>492010153.98</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>14.21</x:v>
+        <x:v>14.47</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>394524762.01</x:v>
+        <x:v>401572721.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="9">
         <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H43" s="9">
         <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I43" s="9">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="J43" s="9">
         <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16054914.81</x:v>
+        <x:v>16417122.86</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.23</x:v>
+        <x:v>13.53</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11238440.35</x:v>
+        <x:v>11491985.98</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2394966.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22707</x:v>
+        <x:v>22765</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10867</x:v>
+        <x:v>10978</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11779424854.5</x:v>
+        <x:v>11928412277.38</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9570806657.93</x:v>
+        <x:v>9691035734.79</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>68</x:v>
+        <x:v>68.86</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7920940857.1</x:v>
+        <x:v>8020727402.68</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3264617021.88</x:v>
+        <x:v>3335413205.47</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>23.2</x:v>
+        <x:v>23.7</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2708696076.38</x:v>
+        <x:v>2766253964.93</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2711,92 +2714,92 @@
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>618</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>664396.38</x:v>
+        <x:v>770896.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>627893.73</x:v>
+        <x:v>734393.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.74</x:v>
+        <x:v>0.86</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>837</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2467</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2938155.77</x:v>
+        <x:v>3044655.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2804559.96</x:v>
+        <x:v>2911059.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.2</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3235,163 +3238,204 @@
       </x:c>
       <x:c r="H62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
         <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
-        <x:v>97268504.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="9">
-        <x:v>72348701.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="9">
-        <x:v>24919802.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
-        <x:v>30</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="10">
-        <x:v>23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>69.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
+        <x:v>97268504.91</x:v>
+      </x:c>
+      <x:c r="C64" s="9">
+        <x:v>72348701.94</x:v>
+      </x:c>
+      <x:c r="D64" s="9">
+        <x:v>24919802.97</x:v>
+      </x:c>
+      <x:c r="E64" s="10">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F64" s="10">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G64" s="9">
+        <x:v>67528638.06</x:v>
+      </x:c>
+      <x:c r="H64" s="9">
+        <x:v>67528638.06</x:v>
+      </x:c>
+      <x:c r="I64" s="9">
+        <x:v>69.42</x:v>
+      </x:c>
+      <x:c r="J64" s="9">
+        <x:v>47714775.38</x:v>
+      </x:c>
+      <x:c r="K64" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L64" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:13">
+      <x:c r="A65" s="8" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B65" s="9">
         <x:v>34317714750.3</x:v>
       </x:c>
-      <x:c r="C64" s="9">
+      <x:c r="C65" s="9">
         <x:v>28747371661.33</x:v>
       </x:c>
-      <x:c r="D64" s="9">
+      <x:c r="D65" s="9">
         <x:v>5570343088.97</x:v>
       </x:c>
-      <x:c r="E64" s="10">
-[...32 lines deleted...]
-    </x:row>
+      <x:c r="E65" s="10">
+        <x:v>151609</x:v>
+      </x:c>
+      <x:c r="F65" s="10">
+        <x:v>84838</x:v>
+      </x:c>
+      <x:c r="G65" s="9">
+        <x:v>40524810162.14</x:v>
+      </x:c>
+      <x:c r="H65" s="9">
+        <x:v>32027852476.63</x:v>
+      </x:c>
+      <x:c r="I65" s="9">
+        <x:v>93.33</x:v>
+      </x:c>
+      <x:c r="J65" s="9">
+        <x:v>27419728622.35</x:v>
+      </x:c>
+      <x:c r="K65" s="9">
+        <x:v>18937259566.71</x:v>
+      </x:c>
+      <x:c r="L65" s="9">
+        <x:v>55.18</x:v>
+      </x:c>
+      <x:c r="M65" s="9">
+        <x:v>16387843515.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:13">
+      <x:c r="A70" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A65:J65"/>
     <x:mergeCell ref="A66:J66"/>
     <x:mergeCell ref="A67:J67"/>
     <x:mergeCell ref="A68:J68"/>
     <x:mergeCell ref="A69:J69"/>
+    <x:mergeCell ref="A70:J70"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>