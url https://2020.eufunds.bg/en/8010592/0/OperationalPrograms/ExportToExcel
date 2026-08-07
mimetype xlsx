--- v3 (2026-07-18)
+++ v4 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42db4572750e4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18d41ffa3f9644518c227838f6bebb03.psmdcp" Id="R546d75dac2e44919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e62000f5de04feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2298bfac6d3d4da79447795838fcfb24.psmdcp" Id="R3ef2ab568c254509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -969,51 +969,51 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1624813755.88</x:v>
+        <x:v>1624812996.42</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
@@ -1039,110 +1039,110 @@
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204664173.88</x:v>
+        <x:v>2204527688.45</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706370227.13</x:v>
+        <x:v>1706294110.28</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.08</x:v>
+        <x:v>103.07</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485916387.43</x:v>
+        <x:v>1485849071.28</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653247017.1</x:v>
+        <x:v>1653173974.22</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.87</x:v>
+        <x:v>99.86</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449893515.08</x:v>
+        <x:v>1449837509.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680404235.72</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589373859</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.89</x:v>
+        <x:v>5121858207.94</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.95</x:v>
+        <x:v>4427463597.93</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.8</x:v>
+        <x:v>3769232003.78</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845349990.67</x:v>
+        <x:v>16845213505.29</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938869440.23</x:v>
+        <x:v>13938793323.36</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015778857.13</x:v>
+        <x:v>12015711540.96</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819596857.61</x:v>
+        <x:v>11819474534.88</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319151658.13</x:v>
+        <x:v>10319068046.85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1853,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>29013</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11350497538.39</x:v>
+        <x:v>11494471807.41</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8008184051.58</x:v>
+        <x:v>8156371760.31</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.76</x:v>
+        <x:v>112.81</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7071929963</x:v>
+        <x:v>7197867376.93</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3478603409.61</x:v>
+        <x:v>3809965760.08</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>48.11</x:v>
+        <x:v>52.7</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3052968391.94</x:v>
+        <x:v>3341057634.53</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>29013</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11350497538.39</x:v>
+        <x:v>11494471807.41</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8008184051.58</x:v>
+        <x:v>8156371760.31</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.76</x:v>
+        <x:v>112.81</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7071929963</x:v>
+        <x:v>7197867376.93</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3478603409.61</x:v>
+        <x:v>3809965760.08</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>48.11</x:v>
+        <x:v>52.7</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3052968391.94</x:v>
+        <x:v>3341057634.53</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4449</x:v>
+        <x:v>4453</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2022</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1347576303.28</x:v>
+        <x:v>1348888096.84</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1339131629.4</x:v>
+        <x:v>1340400159.68</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>69.24</x:v>
+        <x:v>69.3</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1115978379.1</x:v>
+        <x:v>1116974999.31</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>744507929.95</x:v>
+        <x:v>762177532.3</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>38.49</x:v>
+        <x:v>39.41</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>610955822.95</x:v>
+        <x:v>625391798.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>767</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>561</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>765255638.71</x:v>
+        <x:v>770734492.19</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>765255638.71</x:v>
+        <x:v>770734492.19</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>72.91</x:v>
+        <x:v>81.98</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>625712546.42</x:v>
+        <x:v>630286734.7</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>280235654.2</x:v>
+        <x:v>293490226.61</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>26.7</x:v>
+        <x:v>31.22</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>229349984.32</x:v>
+        <x:v>240129188.98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>239846243.64</x:v>
+        <x:v>245861912.25</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>239846243.64</x:v>
+        <x:v>245861912.25</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>93.84</x:v>
+        <x:v>96.19</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>215861619.3</x:v>
+        <x:v>221275720.99</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>172707131.29</x:v>
+        <x:v>175228925.35</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>67.57</x:v>
+        <x:v>68.56</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>155437452.6</x:v>
+        <x:v>157707067.21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1763562721.74</x:v>
+        <x:v>1766229039.79</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1586807180.66</x:v>
+        <x:v>1589248461.54</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.03</x:v>
+        <x:v>87.17</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1339050618.33</x:v>
+        <x:v>1341125707.1</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>315930534.78</x:v>
+        <x:v>319373768.84</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.33</x:v>
+        <x:v>17.52</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>265766984.33</x:v>
+        <x:v>268643767.01</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>31075195.5</x:v>
+        <x:v>32317450.05</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>25.58</x:v>
+        <x:v>26.6</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25901642.84</x:v>
+        <x:v>26929353.67</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
         <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6604</x:v>
+        <x:v>6871</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1380383828.51</x:v>
+        <x:v>1509069060.15</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1084710005.7</x:v>
+        <x:v>1147360743.88</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>72.93</x:v>
+        <x:v>77.14</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>887758769.78</x:v>
+        <x:v>938486449.92</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>385695177.48</x:v>
+        <x:v>397319320.46</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>25.93</x:v>
+        <x:v>26.71</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>316977522.54</x:v>
+        <x:v>326419778.07</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>539453928.26</x:v>
+        <x:v>615025358.63</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>28.37</x:v>
+        <x:v>32.35</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>459664679.38</x:v>
+        <x:v>523900395.19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.33</x:v>
+        <x:v>66.79</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71748148.15</x:v>
+        <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>28613170.71</x:v>
+        <x:v>28898442.47</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>21.78</x:v>
+        <x:v>21.99</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>21942337.17</x:v>
+        <x:v>22158893.02</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>359406834.13</x:v>
+        <x:v>377255525.87</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>342325458.61</x:v>
+        <x:v>360174150.31</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>81.34</x:v>
+        <x:v>85.59</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>281990252.07</x:v>
+        <x:v>295376770.84</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.57</x:v>
+        <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13557746.61</x:v>
+        <x:v>13661374.6</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.13</x:v>
+        <x:v>23.3</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10181917.96</x:v>
+        <x:v>10259704.38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>514112113.67</x:v>
+        <x:v>514097071.46</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493253838.01</x:v>
+        <x:v>493238795.8</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>395486191.62</x:v>
+        <x:v>395475662.06</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>185374171.2</x:v>
+        <x:v>186945937.86</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.08</x:v>
+        <x:v>17.23</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>155993814.77</x:v>
+        <x:v>157244389.69</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2856</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2492179383.97</x:v>
+        <x:v>2487785906.43</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1955203130.63</x:v>
+        <x:v>1950242627.52</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.51</x:v>
+        <x:v>57.37</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1605411131.73</x:v>
+        <x:v>1601175986.88</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>492010153.98</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>14.47</x:v>
+        <x:v>15.32</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>401572721.6</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>74640534.55</x:v>
+        <x:v>74640534.54</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="I43" s="9">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16417122.86</x:v>
+        <x:v>16744643.38</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.53</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11491985.98</x:v>
+        <x:v>11721250.35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>2394966.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14074056924.6</x:v>
+        <x:v>13964680390.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11580434195.54</x:v>
+        <x:v>11490802822.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2493622729.06</x:v>
+        <x:v>2473877568.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22765</x:v>
+        <x:v>22847</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10978</x:v>
+        <x:v>11290</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11928412277.38</x:v>
+        <x:v>12086663351.32</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9691035734.79</x:v>
+        <x:v>9782416989.21</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>68.86</x:v>
+        <x:v>70.05</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8020727402.68</x:v>
+        <x:v>8094142859.66</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3335413205.47</x:v>
+        <x:v>3496439768.61</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>23.7</x:v>
+        <x:v>25.04</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2766253964.93</x:v>
+        <x:v>2900450003.31</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>906</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>101</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>770896.38</x:v>
+        <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>734393.73</x:v>
+        <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.86</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>891</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2809</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>168</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3044655.77</x:v>
+        <x:v>3334076.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2911059.96</x:v>
+        <x:v>3200480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.33</x:v>
+        <x:v>3.66</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3045,63 +3045,63 @@
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D58" s="9">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E58" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F58" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="H58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="I58" s="9">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J58" s="9">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>29083485.23</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E59" s="10">
@@ -3291,113 +3291,113 @@
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>69.42</x:v>
+        <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>34317714750.3</x:v>
+        <x:v>34208338216.3</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>28747371661.33</x:v>
+        <x:v>28657740288.33</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>5570343088.97</x:v>
+        <x:v>5550597927.97</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>151609</x:v>
+        <x:v>153405</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>84838</x:v>
+        <x:v>85167</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40524810162.14</x:v>
+        <x:v>40845955860.81</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32027852476.63</x:v>
+        <x:v>32286402164</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>93.33</x:v>
+        <x:v>94.38</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27419728622.35</x:v>
+        <x:v>27634966484.19</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>18937259566.71</x:v>
+        <x:v>19429526157.59</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>55.18</x:v>
+        <x:v>56.8</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>16387843515.34</x:v>
+        <x:v>16810045185.03</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">