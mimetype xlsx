--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e62000f5de04feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2298bfac6d3d4da79447795838fcfb24.psmdcp" Id="R3ef2ab568c254509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6092b53e0f4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad33363636374d29aeadd0fa2d157da1.psmdcp" Id="R1ad24d73d46d4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1010,98 +1010,98 @@
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549385976.17</x:v>
+        <x:v>1549344039.21</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.86</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353484249.99</x:v>
+        <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204527688.45</x:v>
+        <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706294110.28</x:v>
+        <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.07</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485849071.28</x:v>
+        <x:v>1485991238.83</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653173974.22</x:v>
+        <x:v>1653032242.33</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.86</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449837509.66</x:v>
+        <x:v>1449717362.71</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.94</x:v>
+        <x:v>5121858207.95</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.93</x:v>
+        <x:v>4427463597.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.78</x:v>
+        <x:v>3769232003.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557195139.8</x:v>
+        <x:v>2557238268.48</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186529199.95</x:v>
+        <x:v>2186546451.39</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845213505.29</x:v>
+        <x:v>16845376629.27</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938793323.36</x:v>
+        <x:v>13938960579.24</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015711540.96</x:v>
+        <x:v>12015853708.49</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819474534.88</x:v>
+        <x:v>11819333994.71</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319068046.85</x:v>
+        <x:v>10318929504.92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1859,725 +1859,725 @@
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>30680</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11494471807.41</x:v>
+        <x:v>11105552820.33</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8156371760.31</x:v>
+        <x:v>7776026759.35</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>112.81</x:v>
+        <x:v>107.55</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7197867376.93</x:v>
+        <x:v>7151492300.04</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3809965760.08</x:v>
+        <x:v>4202682268.07</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>52.7</x:v>
+        <x:v>58.13</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3341057634.53</x:v>
+        <x:v>3698911414.84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
         <x:v>30680</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11494471807.41</x:v>
+        <x:v>11105552820.33</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8156371760.31</x:v>
+        <x:v>7776026759.35</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>112.81</x:v>
+        <x:v>107.55</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7197867376.93</x:v>
+        <x:v>7151492300.04</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3809965760.08</x:v>
+        <x:v>4202682268.07</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>52.7</x:v>
+        <x:v>58.13</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3341057634.53</x:v>
+        <x:v>3698911414.84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4453</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2028</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1348888096.84</x:v>
+        <x:v>1391248568.81</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1340400159.68</x:v>
+        <x:v>1383219215.7</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>69.3</x:v>
+        <x:v>71.52</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1116974999.31</x:v>
+        <x:v>1152859008.31</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>762177532.3</x:v>
+        <x:v>783069465.99</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>39.41</x:v>
+        <x:v>40.49</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>625391798.4</x:v>
+        <x:v>642556152.16</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>585</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>770734492.19</x:v>
+        <x:v>772639793.98</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>770734492.19</x:v>
+        <x:v>772639793.98</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>81.98</x:v>
+        <x:v>82.18</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>630286734.7</x:v>
+        <x:v>631466868.03</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>293490226.61</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>31.22</x:v>
+        <x:v>31.39</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>240129188.98</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>224020355.08</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>224020355.08</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>96.19</x:v>
+        <x:v>87.65</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>221275720.99</x:v>
+        <x:v>201618319.54</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>175228925.35</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>68.56</x:v>
+        <x:v>69.33</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>157707067.21</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1766229039.79</x:v>
+        <x:v>1768169068.94</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1589248461.54</x:v>
+        <x:v>1591188490.69</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.17</x:v>
+        <x:v>87.27</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1341125707.1</x:v>
+        <x:v>1342445036.69</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>319373768.84</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.52</x:v>
+        <x:v>18.63</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>268643767.01</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>32317450.05</x:v>
+        <x:v>34833687.35</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>26.6</x:v>
+        <x:v>28.67</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>26929353.67</x:v>
+        <x:v>29002583.17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12877</x:v>
+        <x:v>12881</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6871</x:v>
+        <x:v>7036</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1509069060.15</x:v>
+        <x:v>1594551983.11</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1147360743.88</x:v>
+        <x:v>1188131183.49</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>77.14</x:v>
+        <x:v>79.88</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>938486449.92</x:v>
+        <x:v>972731736.25</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>397319320.46</x:v>
+        <x:v>412145849.17</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>26.71</x:v>
+        <x:v>27.71</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>326419778.07</x:v>
+        <x:v>338411446.79</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757704911.68</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1591243593.67</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.7</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352557054.6</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>615025358.63</x:v>
+        <x:v>615851740.87</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>32.35</x:v>
+        <x:v>32.39</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>523900395.19</x:v>
+        <x:v>524602820.16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
         <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H38" s="9">
         <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>66.79</x:v>
       </x:c>
       <x:c r="J38" s="9">
         <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>28898442.47</x:v>
+        <x:v>29381009.99</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>21.99</x:v>
+        <x:v>22.36</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>22158893.02</x:v>
+        <x:v>22563815.06</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>377255525.87</x:v>
+        <x:v>377654338.98</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>360174150.31</x:v>
+        <x:v>360572963.42</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>85.59</x:v>
+        <x:v>85.68</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>295376770.84</x:v>
+        <x:v>295675880.68</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H40" s="9">
         <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
         <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13661374.6</x:v>
+        <x:v>13680479.03</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.3</x:v>
+        <x:v>23.34</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10259704.38</x:v>
+        <x:v>10274032.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>514097071.46</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>493238795.8</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>395475662.06</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>186945937.86</x:v>
+        <x:v>190235808.17</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.23</x:v>
+        <x:v>17.53</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>157244389.69</x:v>
+        <x:v>159863444.82</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2878</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>679</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2487785906.43</x:v>
+        <x:v>2516265719.19</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1950242627.52</x:v>
+        <x:v>1970795351.7</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.37</x:v>
+        <x:v>57.97</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1601175986.88</x:v>
+        <x:v>1617866886.53</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>520856546.25</x:v>
+        <x:v>539361394.24</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>15.32</x:v>
+        <x:v>15.87</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>425120463.06</x:v>
+        <x:v>440390712.79</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>74640534.54</x:v>
+        <x:v>75215839.35</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>59518913.1</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>41663239.65</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16744643.38</x:v>
+        <x:v>16997349.15</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.8</x:v>
+        <x:v>14.01</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11721250.35</x:v>
+        <x:v>11898144.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>13964680390.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11490802822.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2473877568.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22847</x:v>
+        <x:v>22872</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11290</x:v>
+        <x:v>11500</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>12086663351.32</x:v>
+        <x:v>12284100149.43</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9782416989.21</x:v>
+        <x:v>9927593237.96</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>70.05</x:v>
+        <x:v>71.09</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8094142859.66</x:v>
+        <x:v>8213867139.39</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3496439768.61</x:v>
+        <x:v>3582641116.26</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>25.04</x:v>
+        <x:v>25.66</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2900450003.31</x:v>
+        <x:v>2971474489.89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>922</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>1.21</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>921</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,51 +2837,51 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2856</x:v>
+        <x:v>2915</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>3334076.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>3200480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>3.66</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3329,75 +3329,75 @@
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
         <x:v>34208338216.3</x:v>
       </x:c>
       <x:c r="C65" s="9">
         <x:v>28657740288.33</x:v>
       </x:c>
       <x:c r="D65" s="9">
         <x:v>5550597927.97</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>153405</x:v>
+        <x:v>153489</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>85167</x:v>
+        <x:v>85377</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40845955860.81</x:v>
+        <x:v>40654636795.82</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32286402164</x:v>
+        <x:v>32051400667.67</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>94.38</x:v>
+        <x:v>93.69</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27634966484.19</x:v>
+        <x:v>27708457854.56</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>19429526157.59</x:v>
+        <x:v>19908303473.06</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>56.8</x:v>
+        <x:v>58.2</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>16810045185.03</x:v>
+        <x:v>17238784909.99</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">