--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6092b53e0f4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad33363636374d29aeadd0fa2d157da1.psmdcp" Id="R1ad24d73d46d4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94efd2481ea4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ab4cc25c74a407786acf91526eff6c9.psmdcp" Id="Rea3ddc7e867f4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1010,180 +1010,180 @@
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549344039.21</x:v>
+        <x:v>1549330403.07</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>1485991238.83</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653032242.33</x:v>
+        <x:v>1652947949.74</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.86</x:v>
+        <x:v>99.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449717362.71</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680355715.33</x:v>
+        <x:v>680347686.11</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589346253.14</x:v>
+        <x:v>589339389.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375831878.19</x:v>
+        <x:v>1375724010.94</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.29</x:v>
+        <x:v>100.28</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210059346.21</x:v>
+        <x:v>1209967659.05</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.95</x:v>
+        <x:v>5121836201.41</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.91</x:v>
+        <x:v>4427441591.35</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.76</x:v>
+        <x:v>3769211798.2</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557238268.48</x:v>
+        <x:v>2557269130.05</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186546451.39</x:v>
+        <x:v>2186572683.73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845376629.27</x:v>
+        <x:v>16845354622.73</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938960579.24</x:v>
+        <x:v>13938938572.68</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015853708.49</x:v>
+        <x:v>12015833502.93</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819333994.71</x:v>
+        <x:v>11819151031.08</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10318929504.92</x:v>
+        <x:v>10318783109.28</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1853,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>30680</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14150</x:v>
+        <x:v>14546</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11105552820.33</x:v>
+        <x:v>11295858761.66</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7776026759.35</x:v>
+        <x:v>7988522678.91</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>107.55</x:v>
+        <x:v>110.49</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7151492300.04</x:v>
+        <x:v>7326042770.59</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>4202682268.07</x:v>
+        <x:v>4751361879.45</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>58.13</x:v>
+        <x:v>65.72</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3698911414.84</x:v>
+        <x:v>4179669969.52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>30680</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14150</x:v>
+        <x:v>14546</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11105552820.33</x:v>
+        <x:v>11295858761.66</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7776026759.35</x:v>
+        <x:v>7988522678.91</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>107.55</x:v>
+        <x:v>110.49</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7151492300.04</x:v>
+        <x:v>7326042770.59</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>4202682268.07</x:v>
+        <x:v>4751361879.45</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>58.13</x:v>
+        <x:v>65.72</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3698911414.84</x:v>
+        <x:v>4179669969.52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C31" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D31" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E31" s="10">
         <x:v>4458</x:v>
       </x:c>
       <x:c r="F31" s="10">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1391248568.81</x:v>
+        <x:v>1440372446.7</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1383219215.7</x:v>
+        <x:v>1432476588.68</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>71.52</x:v>
+        <x:v>74.07</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1152859008.31</x:v>
+        <x:v>1194174287.6</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>783069465.99</x:v>
+        <x:v>791066319.99</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>40.49</x:v>
+        <x:v>40.9</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>642556152.16</x:v>
+        <x:v>649143174.31</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>829</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>602</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>772639793.98</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>772639793.98</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>82.18</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>631466868.03</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>224020355.08</x:v>
+        <x:v>224476459.97</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>224020355.08</x:v>
+        <x:v>224476459.97</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>87.65</x:v>
+        <x:v>87.82</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>201618319.54</x:v>
+        <x:v>202028813.93</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>177201342.48</x:v>
+        <x:v>180944451.24</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>69.33</x:v>
+        <x:v>70.79</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>159482242.57</x:v>
+        <x:v>162851040.51</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1768169068.94</x:v>
+        <x:v>1775015180.37</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1591188490.69</x:v>
+        <x:v>1597541923.49</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.27</x:v>
+        <x:v>87.62</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1342445036.69</x:v>
+        <x:v>1347844487.6</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>339704065.45</x:v>
+        <x:v>348623851.12</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>18.63</x:v>
+        <x:v>19.12</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>285702583.61</x:v>
+        <x:v>293211560.56</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>34833687.35</x:v>
+        <x:v>35510614.21</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>28.67</x:v>
+        <x:v>29.23</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>29002583.17</x:v>
+        <x:v>29555144.7</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12881</x:v>
+        <x:v>13020</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>7036</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1594551983.11</x:v>
+        <x:v>1598881997.44</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1188131183.49</x:v>
+        <x:v>1189970143.65</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>79.88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>972731736.25</x:v>
+        <x:v>974238681.18</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>412145849.17</x:v>
+        <x:v>419836172.89</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>27.71</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>338411446.79</x:v>
+        <x:v>344637752.56</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2757704911.68</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1591243593.67</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>83.7</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1352557054.6</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>615851740.87</x:v>
+        <x:v>628929185.69</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>32.39</x:v>
+        <x:v>33.08</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>524602820.16</x:v>
+        <x:v>535718648.26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C38" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D38" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87757834.27</x:v>
+        <x:v>87532837.79</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87757834.27</x:v>
+        <x:v>87532837.79</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.79</x:v>
+        <x:v>66.46</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>72203555.28</x:v>
+        <x:v>71978558.8</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>29381009.99</x:v>
+        <x:v>30099260.41</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>22.36</x:v>
+        <x:v>22.85</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>22563815.06</x:v>
+        <x:v>23183291.81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>377654338.98</x:v>
+        <x:v>372682704.52</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>360572963.42</x:v>
+        <x:v>355601328.96</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>85.68</x:v>
+        <x:v>84.5</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>295675880.68</x:v>
+        <x:v>291947154.82</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.68</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.68</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.58</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13680479.03</x:v>
+        <x:v>14224578.54</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.34</x:v>
+        <x:v>24.27</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10274032.7</x:v>
+        <x:v>10682107.32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>514097071.46</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493238795.8</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>395475662.06</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>190235808.17</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.53</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>159863444.82</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>690</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2516265719.19</x:v>
+        <x:v>2608296054.27</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1970795351.7</x:v>
+        <x:v>2063567338.55</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.97</x:v>
+        <x:v>62.19</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1617866886.53</x:v>
+        <x:v>1695540469.52</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>539361394.24</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>15.87</x:v>
+        <x:v>16.33</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>440390712.79</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>75215839.35</x:v>
+        <x:v>75702998.25</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>60010995.58</x:v>
+        <x:v>60416214.35</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.45</x:v>
+        <x:v>49.79</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>42007697.45</x:v>
+        <x:v>42291350.59</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16997349.15</x:v>
+        <x:v>17678030.09</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>14.01</x:v>
+        <x:v>14.57</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11898144.39</x:v>
+        <x:v>12374621.05</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>2.14</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>13964680390.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11490802822.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2473877568.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22872</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11500</x:v>
+        <x:v>11560</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>12284100149.43</x:v>
+        <x:v>12435482203.17</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9927593237.96</x:v>
+        <x:v>10076784765.63</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>71.09</x:v>
+        <x:v>72.58</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8213867139.39</x:v>
+        <x:v>8339128490.06</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3582641116.26</x:v>
+        <x:v>3641930111.34</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>25.66</x:v>
+        <x:v>26.23</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2971474489.89</x:v>
+        <x:v>3021580475.36</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2714,92 +2714,92 @@
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>938</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>1060317.38</x:v>
+        <x:v>1076917.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>1023814.73</x:v>
+        <x:v>1032814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>1.21</x:v>
+        <x:v>1.22</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>961</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2915</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3334076.77</x:v>
+        <x:v>3350676.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>3200480.96</x:v>
+        <x:v>3209480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.66</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3320,84 +3320,84 @@
       </x:c>
       <x:c r="H64" s="9">
         <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
         <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
         <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>34208338216.3</x:v>
+        <x:v>34127004486.29</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>28657740288.33</x:v>
+        <x:v>28576406240.22</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>5550597927.97</x:v>
+        <x:v>5550598246.07</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>153489</x:v>
+        <x:v>153756</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>85377</x:v>
+        <x:v>85834</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40654636795.82</x:v>
+        <x:v>40996319384.35</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32051400667.67</x:v>
+        <x:v>32413075108.34</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>93.69</x:v>
+        <x:v>94.98</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27708457854.56</x:v>
+        <x:v>28008249470.22</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>19908303473.06</x:v>
+        <x:v>20516089115.89</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>58.2</x:v>
+        <x:v>60.12</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>17238784909.99</x:v>
+        <x:v>17769503054.5</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">