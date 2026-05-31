--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e05272926ef48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd04c55d9d6424ab5a244f2cb224782.psmdcp" Id="R7690e4f6c1924190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb001678084f74ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c1b0029ea8c4f26b263661d65b910af.psmdcp" Id="Rb32644e4b00149f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>