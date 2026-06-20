--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb001678084f74ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c1b0029ea8c4f26b263661d65b910af.psmdcp" Id="Rb32644e4b00149f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3a6b0b600a4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d140f8f04ae443bb4732bb077e04de3.psmdcp" Id="Rfe0e5b62a0a046fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>