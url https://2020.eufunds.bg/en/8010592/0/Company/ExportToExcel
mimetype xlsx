--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3a6b0b600a4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d140f8f04ae443bb4732bb077e04de3.psmdcp" Id="Rfe0e5b62a0a046fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6086055a4a4c448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f5afd7a846427da820c5815f555277.psmdcp" Id="R6b5d9c1179ab4846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>