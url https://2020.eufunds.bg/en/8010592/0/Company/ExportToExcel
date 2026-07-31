--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6086055a4a4c448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f5afd7a846427da820c5815f555277.psmdcp" Id="R6b5d9c1179ab4846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8aa60e0f204a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ef5a1492c42421d8c61ac6b50e85239.psmdcp" Id="Re7597425ad944864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>