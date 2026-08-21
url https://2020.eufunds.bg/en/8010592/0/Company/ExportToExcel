--- v4 (2026-07-31)
+++ v5 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8aa60e0f204a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ef5a1492c42421d8c61ac6b50e85239.psmdcp" Id="Re7597425ad944864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7b2a81d53a4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1272b9b8909c4779ba41d0720676c12f.psmdcp" Id="Rdfc0b4a9f61e4cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>