--- v5 (2026-08-21)
+++ v6 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7b2a81d53a4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1272b9b8909c4779ba41d0720676c12f.psmdcp" Id="Rdfc0b4a9f61e4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c21e00f532b4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3f2220591b6474fb2a8dd4463235028.psmdcp" Id="R6a69c554e5fc4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>