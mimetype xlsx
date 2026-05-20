--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1d2b07db634a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f33e11e05114ebcb6a7e85b2e5a03ba.psmdcp" Id="R59963e8b54b14d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035e655b29104ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c69e37f92c984611952cda9cf9b2df16.psmdcp" Id="R8a72c56deaa24d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>