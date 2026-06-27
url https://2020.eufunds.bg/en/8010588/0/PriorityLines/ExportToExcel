--- v1 (2026-05-20)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035e655b29104ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c69e37f92c984611952cda9cf9b2df16.psmdcp" Id="R8a72c56deaa24d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8159f737428b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/672e0338bb6644ebafa15c9841e5c6a9.psmdcp" Id="R0905d8b68ec3475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>