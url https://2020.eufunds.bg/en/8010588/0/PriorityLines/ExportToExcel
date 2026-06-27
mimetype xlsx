--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8159f737428b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/672e0338bb6644ebafa15c9841e5c6a9.psmdcp" Id="R0905d8b68ec3475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1322c4b431fa4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acec6ba4063748158c27238232fda168.psmdcp" Id="R1ba7a1698e164202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>