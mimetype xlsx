--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1322c4b431fa4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acec6ba4063748158c27238232fda168.psmdcp" Id="R1ba7a1698e164202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04858e4d3d842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0195ac6f29f0449eb5cc7154f75edb17.psmdcp" Id="Rc90c4c0807b74ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>