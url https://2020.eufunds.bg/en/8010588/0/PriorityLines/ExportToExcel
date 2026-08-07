--- v4 (2026-07-17)
+++ v5 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04858e4d3d842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0195ac6f29f0449eb5cc7154f75edb17.psmdcp" Id="Rc90c4c0807b74ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5772c8053466427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/406f82fb859243e0a0e4f0ec37af9f25.psmdcp" Id="Rcd7ad180778e4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>