--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5772c8053466427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/406f82fb859243e0a0e4f0ec37af9f25.psmdcp" Id="Rcd7ad180778e4f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8952820ead441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fa051a135464c39a5c4e45de2f8f83e.psmdcp" Id="R4eb196696e824b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>