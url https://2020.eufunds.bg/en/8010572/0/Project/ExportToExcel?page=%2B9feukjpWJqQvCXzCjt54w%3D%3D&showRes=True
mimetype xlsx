--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8270d8b85b847ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173d324803dd4c8fa6c66042a0e02e5b.psmdcp" Id="R48a7c132ff4842cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c850514f8f40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91411a4c048444e089fbd198e84df044.psmdcp" Id="Rd5ecf98a6b5346bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -391,115 +391,115 @@
   <x:si>
     <x:t>000818022 obshtina STARA ZAGORA</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Providing comprehensive care in early childhood in the municipality of Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>000024663 BANSKO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bansko, 2770, ПЛ. "НИКОЛА ВАПЦАРОВ" №1</x:t>
   </x:si>
   <x:si>
+    <x:t>BGLD-1.007-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design of a Museum of the Mountain and the People, with exhibition of local traditional crafts</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGLD-1.007-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Development of cultural and festival activities by providing a modern mobile stage</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Design of a Museum of the Mountain and the People, with exhibition of local traditional crafts</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. „Георги Измирлиев” №1</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated measures for Roma inclusion and empowerment in municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 Botevgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Botevgrad,Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Establishment of Mother Centers for improved inclusion of vulnerable groups for Botevgrad Municipality and Mezdra Municipality.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000471123 Municipality of Brezovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Brezovo, 4160, ул. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brezovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-1.007-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development, Promotion and Valorization of the Economic Potential of Brezovo Municipality by developing, promoting and imposing a brand "Bio Brezovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471123 OBSHTINA BREZOVO</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Brezovo, 4160, ул. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BGLD-1.007-0028</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishment of a Consultative Center for organic agriculture, organic animal husbandry and beekeeping on the territory of the municipality of Brezovo"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Development, Promotion and Valorization of the Economic Potential of Brezovo Municipality by developing, promoting and imposing a brand "Bio Brezovo</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Burgas Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, Aleksandrovska str. 26, 8000 Burgas, Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of Youth International center Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Municipality of Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, 6 Stefanaki Savov street</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa</x:t>
   </x:si>
@@ -673,147 +673,147 @@
   <x:si>
     <x:t>Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation center for children with oncohematologic diseases</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kyustendil</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Early childhood care and education in the Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
+    <x:t>000320840 Municipality Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-3.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEGRATED COMPLEX OF SERVICES FOR ROMA INCLUSION AND EMPOWERMENT IN LOM MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320840 MUNICIPALITY OF LOM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА, номер 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Lom</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGLD-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"COMPLEX MODEL FOR EARLY CHILDHOOD EDUCATION AND CARE IN LOM MUNICIPALITY"</x:t>
   </x:si>
   <x:si>
-    <x:t>000320840 Municipality Lom</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000133844 Lyaskovets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a municipal market in Dzhulunitsa village for sale of local products from the territory</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 MUNICIPALITY OF MALKO TARNOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malko Tarnovo, 8162, ул. "Малкотърновска комуна" 3</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Together today, together tomorrow - local communities in support of improved early childhood education and care</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 OBSHTINA MOMCHILGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Momchilgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0061</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation of an existing city market in Momchilgrad"</x:t>
   </x:si>
   <x:si>
+    <x:t>000320872 Municipality of Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Montana, 3400, 1 Izvora Street, Montana, BULGARIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montana (BG312)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-2.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establish a Youth Centre in the city of Montana</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320872 MONTANA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Montana,Boychinovtsi,Bezdenitsa,Gabrovnitsa,Dolno Belotintsi,Kobilyak</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated approaches for inclusion and empowerment of the Roma ethnos in Montana and Boychinovtsi</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Establish a Youth Centre in the city of Montana</x:t>
   </x:si>
   <x:si>
     <x:t>000817867 MUNICIPALITY MAGLIZH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Maglizh, 6180, пл.“Трети март„ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Maglizh,Nikolaevo</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Roma Inclusion Hub "Complex integration services for Roma inclusion in the Municipalities Maglizh and Nikolaevo"</x:t>
   </x:si>
   <x:si>
     <x:t>000817867 OBSHTINA MAGLIZH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Maglizh, 6180, пл. ТРЕТИ МАРТ, № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Maglizh</x:t>
   </x:si>
@@ -833,69 +833,69 @@
     <x:t>Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Integrated measures to improve the inclusion of people living in marginalized communities
 </x:t>
   </x:si>
   <x:si>
     <x:t>000386751 Pernik Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, "St. Ivan Rilski" square №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of  Youth Center in  Pernik - a model for high standards of youth work</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. Стефан Стамболов № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-3.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTABLISHING A ONE-STOP SHOP CENTER FOR INTEGRATED SOCIAL AND HEALTH SERVICES IN THE NEIGHBORHOOD OF STOLIPINOVO</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, 1, Stefan Stambolov Sq.</x:t>
   </x:si>
   <x:si>
-    <x:t>Plovdiv</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGLD-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Youth Center Plovdiv - a powerful factor for local development</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>ESTABLISHING A ONE-STOP SHOP CENTER FOR INTEGRATED SOCIAL AND HEALTH SERVICES IN THE NEIGHBORHOOD OF STOLIPINOVO</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, Община Самоков, гр. Самоков, ул. "Македония" 34</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>One approach - many solutions. Model for integrated development (MID)  in Samokov.</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 OBSHTINA SMYADOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0004</x:t>
   </x:si>
@@ -2565,107 +2565,107 @@
       <x:c r="B40" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>193471.44</x:v>
+        <x:v>186758.34</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>173101.56</x:v>
+        <x:v>80641.02</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>20369.88</x:v>
+        <x:v>106117.32</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>173101.55</x:v>
+        <x:v>80641.01</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>186758.34</x:v>
+        <x:v>193471.44</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>80641.02</x:v>
+        <x:v>173101.56</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>106117.32</x:v>
+        <x:v>20369.88</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>80641.01</x:v>
+        <x:v>173101.55</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
@@ -2753,107 +2753,107 @@
       <x:c r="B44" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.02</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>104965.02</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
@@ -3505,110 +3505,110 @@
       <x:c r="B60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>444941.19</x:v>
+        <x:v>646675.38</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>646675.38</x:v>
+        <x:v>444941.19</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
@@ -3740,110 +3740,110 @@
       <x:c r="B65" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2736593.79</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2110648.75</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>0</x:v>
+        <x:v>625945.04</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>667700.57</x:v>
+        <x:v>2110648.72</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>2736593.79</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>2110648.75</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>625945.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>2110648.72</x:v>
+        <x:v>667700.57</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
@@ -4022,110 +4022,110 @@
       <x:c r="B71" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>889930.7</x:v>
+        <x:v>825686.58</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>825686.58</x:v>
+        <x:v>889930.7</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">