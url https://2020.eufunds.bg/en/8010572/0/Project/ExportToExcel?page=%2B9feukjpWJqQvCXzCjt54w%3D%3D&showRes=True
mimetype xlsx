--- v1 (2026-07-10)
+++ v2 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c850514f8f40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91411a4c048444e089fbd198e84df044.psmdcp" Id="Rd5ecf98a6b5346bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233aca5c5f96497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0f99e2ed91e4893ac4e0bc01b588f17.psmdcp" Id="Rc4467b937a9341d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -391,115 +391,115 @@
   <x:si>
     <x:t>000818022 obshtina STARA ZAGORA</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Providing comprehensive care in early childhood in the municipality of Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>000024663 BANSKO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bansko, 2770, ПЛ. "НИКОЛА ВАПЦАРОВ" №1</x:t>
   </x:si>
   <x:si>
+    <x:t>BGLD-1.007-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of cultural and festival activities by providing a modern mobile stage</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGLD-1.007-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Design of a Museum of the Mountain and the People, with exhibition of local traditional crafts</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Development of cultural and festival activities by providing a modern mobile stage</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. „Георги Измирлиев” №1</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated measures for Roma inclusion and empowerment in municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 Botevgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Botevgrad,Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Establishment of Mother Centers for improved inclusion of vulnerable groups for Botevgrad Municipality and Mezdra Municipality.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000471123 OBSHTINA BREZOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Brezovo, 4160, ул. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brezovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-1.007-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Establishment of a Consultative Center for organic agriculture, organic animal husbandry and beekeeping on the territory of the municipality of Brezovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471123 Municipality of Brezovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Brezovo, 4160, ул. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BGLD-1.007-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Development, Promotion and Valorization of the Economic Potential of Brezovo Municipality by developing, promoting and imposing a brand "Bio Brezovo</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Establishment of a Consultative Center for organic agriculture, organic animal husbandry and beekeeping on the territory of the municipality of Brezovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Burgas Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, Aleksandrovska str. 26, 8000 Burgas, Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of Youth International center Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Municipality of Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, 6 Stefanaki Savov street</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa</x:t>
   </x:si>
@@ -673,147 +673,147 @@
   <x:si>
     <x:t>Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation center for children with oncohematologic diseases</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kyustendil</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Early childhood care and education in the Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
+    <x:t>000320840 MUNICIPALITY OF LOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-2.003-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"COMPLEX MODEL FOR EARLY CHILDHOOD EDUCATION AND CARE IN LOM MUNICIPALITY"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320840 Municipality Lom</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Lom</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGLD-3.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>INTEGRATED COMPLEX OF SERVICES FOR ROMA INCLUSION AND EMPOWERMENT IN LOM MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>000320840 MUNICIPALITY OF LOM</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000133844 Lyaskovets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a municipal market in Dzhulunitsa village for sale of local products from the territory</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 MUNICIPALITY OF MALKO TARNOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malko Tarnovo, 8162, ул. "Малкотърновска комуна" 3</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Together today, together tomorrow - local communities in support of improved early childhood education and care</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 OBSHTINA MOMCHILGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Momchilgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0061</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation of an existing city market in Momchilgrad"</x:t>
   </x:si>
   <x:si>
+    <x:t>000320872 MONTANA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montana,Boychinovtsi,Bezdenitsa,Gabrovnitsa,Dolno Belotintsi,Kobilyak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-3.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated approaches for inclusion and empowerment of the Roma ethnos in Montana and Boychinovtsi</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320872 Municipality of Montana</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, 1 Izvora Street, Montana, BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Montana (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Establish a Youth Centre in the city of Montana</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Integrated approaches for inclusion and empowerment of the Roma ethnos in Montana and Boychinovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>000817867 MUNICIPALITY MAGLIZH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Maglizh, 6180, пл.“Трети март„ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Maglizh,Nikolaevo</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Roma Inclusion Hub "Complex integration services for Roma inclusion in the Municipalities Maglizh and Nikolaevo"</x:t>
   </x:si>
   <x:si>
     <x:t>000817867 OBSHTINA MAGLIZH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Maglizh, 6180, пл. ТРЕТИ МАРТ, № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Maglizh</x:t>
   </x:si>
@@ -833,69 +833,69 @@
     <x:t>Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Integrated measures to improve the inclusion of people living in marginalized communities
 </x:t>
   </x:si>
   <x:si>
     <x:t>000386751 Pernik Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, "St. Ivan Rilski" square №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of  Youth Center in  Pernik - a model for high standards of youth work</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, 1, Stefan Stambolov Sq.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth Center Plovdiv - a powerful factor for local development</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, пл. Стефан Стамболов № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Plovdiv</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGLD-3.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>ESTABLISHING A ONE-STOP SHOP CENTER FOR INTEGRATED SOCIAL AND HEALTH SERVICES IN THE NEIGHBORHOOD OF STOLIPINOVO</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Youth Center Plovdiv - a powerful factor for local development</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, Община Самоков, гр. Самоков, ул. "Македония" 34</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>One approach - many solutions. Model for integrated development (MID)  in Samokov.</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 OBSHTINA SMYADOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0004</x:t>
   </x:si>
@@ -2565,107 +2565,107 @@
       <x:c r="B40" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>186758.34</x:v>
+        <x:v>193471.44</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>80641.02</x:v>
+        <x:v>173101.56</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>106117.32</x:v>
+        <x:v>20369.88</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>80641.01</x:v>
+        <x:v>173101.55</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>193471.44</x:v>
+        <x:v>186758.34</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>173101.56</x:v>
+        <x:v>80641.02</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>20369.88</x:v>
+        <x:v>106117.32</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>173101.55</x:v>
+        <x:v>80641.01</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
@@ -2753,107 +2753,107 @@
       <x:c r="B44" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>104965.02</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.02</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
@@ -3505,110 +3505,110 @@
       <x:c r="B60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>646675.38</x:v>
+        <x:v>444941.19</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>444941.19</x:v>
+        <x:v>646675.38</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
@@ -3740,110 +3740,110 @@
       <x:c r="B65" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>2736593.79</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>2110648.75</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>625945.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>2110648.72</x:v>
+        <x:v>667700.57</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2736593.79</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2110648.75</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>0</x:v>
+        <x:v>625945.04</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>667700.57</x:v>
+        <x:v>2110648.72</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
@@ -4022,110 +4022,110 @@
       <x:c r="B71" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>825686.58</x:v>
+        <x:v>889930.7</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>889930.7</x:v>
+        <x:v>825686.58</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">