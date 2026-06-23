--- v0 (2026-05-25)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6e9fc841414089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d38ea167fd546788c4af026e481cd50.psmdcp" Id="R1d1522d8a3634ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82065c7a2964ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe950c1553c748be9651452a24544902.psmdcp" Id="Rf223b1df51784dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>