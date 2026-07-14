--- v1 (2026-06-23)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82065c7a2964ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe950c1553c748be9651452a24544902.psmdcp" Id="Rf223b1df51784dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ca5b09923545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/166dff6a7acf4aa3a9d6248ec1d84706.psmdcp" Id="Ra87b5ece5b614044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>