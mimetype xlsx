--- v2 (2026-07-14)
+++ v3 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ca5b09923545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/166dff6a7acf4aa3a9d6248ec1d84706.psmdcp" Id="Ra87b5ece5b614044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8087a8ebdb1e458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c058b4b37eab459689ded80cfb573123.psmdcp" Id="R75e540ad832447eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>