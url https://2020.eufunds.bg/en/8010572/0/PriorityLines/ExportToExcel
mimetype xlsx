--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8087a8ebdb1e458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c058b4b37eab459689ded80cfb573123.psmdcp" Id="R75e540ad832447eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5dca5a1d424311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/546ffcbe89b54260b2dd23ab987f7fbd.psmdcp" Id="Rd5f768c4e3c447df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>