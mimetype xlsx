--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b829d5422f4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f0316d9a3cb4c7e92d44575c242f2ca.psmdcp" Id="R07c5e14a1eb6486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119c03541f884e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/955ef9dc2d8e4ba6af81db2656c02fe0.psmdcp" Id="R70357263ae4d47bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>