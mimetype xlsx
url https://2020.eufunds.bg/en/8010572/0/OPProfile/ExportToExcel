--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119c03541f884e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/955ef9dc2d8e4ba6af81db2656c02fe0.psmdcp" Id="R70357263ae4d47bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81871c0d4604d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ae95baed3f430eaf59feae68c3c18d.psmdcp" Id="R47ef42b799ac4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>