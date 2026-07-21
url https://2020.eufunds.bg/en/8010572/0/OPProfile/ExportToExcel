--- v2 (2026-07-01)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81871c0d4604d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ae95baed3f430eaf59feae68c3c18d.psmdcp" Id="R47ef42b799ac4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5212e20e7a54bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8edc0d171f5420d9056a8f194deb829.psmdcp" Id="Rd9f5d6715c2546d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>