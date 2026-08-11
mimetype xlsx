--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5212e20e7a54bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8edc0d171f5420d9056a8f194deb829.psmdcp" Id="Rd9f5d6715c2546d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4616162b804083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/371f4b89018a4684a8911f6729ab5f0b.psmdcp" Id="R5af2287c620d4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>