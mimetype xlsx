--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4616162b804083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/371f4b89018a4684a8911f6729ab5f0b.psmdcp" Id="R5af2287c620d4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5ec61348240f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c46be986bea44a38f1b3c3cde21825d.psmdcp" Id="Rbf2978d996e644db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>