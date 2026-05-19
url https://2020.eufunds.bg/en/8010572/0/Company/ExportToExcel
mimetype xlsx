--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fe8b281c774d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5afbd9f9efde4920ad193cbc0ce43473.psmdcp" Id="Rec07376ebe9c440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd3d81039b346fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07986df88e2489ca71ff433436cff71.psmdcp" Id="R41367fb27e84475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>