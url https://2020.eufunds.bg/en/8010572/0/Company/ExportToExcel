--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd3d81039b346fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07986df88e2489ca71ff433436cff71.psmdcp" Id="R41367fb27e84475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9709ccfb99e44b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7603be28d844520af0f04fc4b1d4bb5.psmdcp" Id="R04656fbeeddb4402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>