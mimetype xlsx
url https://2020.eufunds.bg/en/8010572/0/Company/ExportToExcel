--- v2 (2026-06-08)
+++ v3 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9709ccfb99e44b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7603be28d844520af0f04fc4b1d4bb5.psmdcp" Id="R04656fbeeddb4402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae13d25afbf74303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49731e61f9e44b0eb415c60a87297379.psmdcp" Id="Rad6557d1435c4b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>