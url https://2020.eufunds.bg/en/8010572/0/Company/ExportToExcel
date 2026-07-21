--- v3 (2026-06-28)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae13d25afbf74303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49731e61f9e44b0eb415c60a87297379.psmdcp" Id="Rad6557d1435c4b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece8c37d19bf4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc1dd2c304d41e0a196b87827249b5f.psmdcp" Id="R8ef7e3e8c95047d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>