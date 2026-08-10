--- v4 (2026-07-21)
+++ v5 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece8c37d19bf4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc1dd2c304d41e0a196b87827249b5f.psmdcp" Id="R8ef7e3e8c95047d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7c7d689155425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96ac1644d683459f8ca7e24717a62e88.psmdcp" Id="R9e18d7ace42148d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>