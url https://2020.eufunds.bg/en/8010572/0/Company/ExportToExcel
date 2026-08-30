--- v5 (2026-08-10)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7c7d689155425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96ac1644d683459f8ca7e24717a62e88.psmdcp" Id="R9e18d7ace42148d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1af1c6012b45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de87590a0c234da0b45b5d370d48c92c.psmdcp" Id="R62f7967f41d94942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>