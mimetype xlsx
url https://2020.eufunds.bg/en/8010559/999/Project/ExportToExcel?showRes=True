--- v0 (2026-04-28)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fb6ad4ae204f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/834c91824409467880b8b7cc663bb3da.psmdcp" Id="Rbf189b3b1b8c423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c25cac79fd4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b3e2abf73d14fe8b975e55f29e589af.psmdcp" Id="Raf4ab96d6e5541b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -185,53 +185,50 @@
     <x:t>Bulgaria, Peshtera, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ, номер 17</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the capacity of administrations and pilot implementation of measures for successful adaptation to climate change in the municipalities of Peshtera, Batak, Sadovo and Strelcha"</x:t>
   </x:si>
   <x:si>
     <x:t>000615075 Municipality Rudozem</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rudozem, 4960, бул. "България" №15</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>The municipalities Rudozem, Madan and Devin are working together to improve their municipal capacity to reduce greenhouse gas emissions and to adapt to the changing climate</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 Haskovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, Пл. "Общински" № 1</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Norway,Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Transition to climate-resilient communities</x:t>
   </x:si>
   <x:si>
     <x:t>000777223 obshtina CHELOPECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chelopech, 2087, пл. Освобождение, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sustainable solutions for climate change mitigation and adaptation in small municipalities
 </x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
@@ -1123,148 +1120,148 @@
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H27" s="3" t="s">
+      <x:c r="I27" s="3" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>221645.66</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>219720.28</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>1925.38</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>203131.33</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="G28" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H28" s="3" t="s">
+      <x:c r="I28" s="3" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>428718.63</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>415003.61</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>13715.02</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>415003.65</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A29:J29"/>
     <x:mergeCell ref="A30:J30"/>
     <x:mergeCell ref="A31:J31"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
     <x:mergeCell ref="A34:J34"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 