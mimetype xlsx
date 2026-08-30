--- v1 (2026-06-27)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c25cac79fd4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b3e2abf73d14fe8b975e55f29e589af.psmdcp" Id="Raf4ab96d6e5541b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4482113c1114412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3530a8c3ee334b0cb70ea5979c58e739.psmdcp" Id="Rec734db08b2f4b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>