--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a8cd71fa0c48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b23a53de085464992a4c9f1f1564d82.psmdcp" Id="R87eb1a11609a40e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1604c216ea6049f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c55c5a10ecf94cfcb7b74fd4c941e341.psmdcp" Id="R24d374bd35c244d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>