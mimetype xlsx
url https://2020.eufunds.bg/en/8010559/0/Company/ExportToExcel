--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1604c216ea6049f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c55c5a10ecf94cfcb7b74fd4c941e341.psmdcp" Id="R24d374bd35c244d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb807b26a85c74ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68d44670569e4340a687b80d3de36e6d.psmdcp" Id="Rac9f44f3231a4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>