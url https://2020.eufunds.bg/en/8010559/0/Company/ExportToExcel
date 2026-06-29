--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb807b26a85c74ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68d44670569e4340a687b80d3de36e6d.psmdcp" Id="Rac9f44f3231a4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55113e3762b438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/063ac7a7813f4217a6daa76dce0ef329.psmdcp" Id="R472272a119e64810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>