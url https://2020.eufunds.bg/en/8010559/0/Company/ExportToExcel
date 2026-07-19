--- v3 (2026-06-29)
+++ v4 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55113e3762b438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/063ac7a7813f4217a6daa76dce0ef329.psmdcp" Id="R472272a119e64810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dbdd3b78bbe413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7faf43b8a5d5447896a2284d26d51cfc.psmdcp" Id="R83bbcda5cfca44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>