--- v4 (2026-07-19)
+++ v5 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dbdd3b78bbe413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7faf43b8a5d5447896a2284d26d51cfc.psmdcp" Id="R83bbcda5cfca44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bce9c1f0154f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8668d0d373fd46d4a216e80443fcd1da.psmdcp" Id="R2ccb8da6f98a498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>