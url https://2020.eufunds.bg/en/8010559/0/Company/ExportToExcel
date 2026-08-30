--- v5 (2026-08-09)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bce9c1f0154f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8668d0d373fd46d4a216e80443fcd1da.psmdcp" Id="R2ccb8da6f98a498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfd71fb260b4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/815b0400bbd243d4abcd0f969e4f315e.psmdcp" Id="R2630bc8b7c8742d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>