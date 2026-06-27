--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb662c6beedb4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21704b41127241cd95577c5d89477c2d.psmdcp" Id="R295114d16e5c4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec90c10443441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad847cffdba4ac5a801eaad6d309562.psmdcp" Id="R6d88adac29a3488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -878,186 +878,186 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>3144304.6</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>554877.2</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>17.56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>851811604.96</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>674970049.64</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>176841555.32</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>1295216743.79</x:v>
+        <x:v>1295048830.8</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>581052756.04</x:v>
+        <x:v>580806773.6</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>103038287.75</x:v>
+        <x:v>103065991.07</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>611125700</x:v>
+        <x:v>611176066.13</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>80.31</x:v>
+        <x:v>80.28</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>647863622.78</x:v>
+        <x:v>648212439.87</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>555116334.47</x:v>
+        <x:v>555377947.29</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>92747288.31</x:v>
+        <x:v>92834492.58</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>76.06</x:v>
+        <x:v>76.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>286709103.46</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>247755218.96</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>38953884.5</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>133427252.04</x:v>
+        <x:v>133417252.19</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>95660637.52</x:v>
+        <x:v>95650637.67</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>9984328.79</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>27782285.73</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>36.85</x:v>
+        <x:v>36.84</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>101774954.19</x:v>
+        <x:v>101798849.57</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>92192020.21</x:v>
+        <x:v>92215915.59</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>9582933.98</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>35.5</x:v>
+        <x:v>35.51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>662826360.22</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>563402406.19</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>99423954.03</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>357153228.55</x:v>
+        <x:v>357153228.53</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>303373729.69</x:v>
+        <x:v>303373729.67</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>53464810.93</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>314687.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>53.84</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>345498106.18</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>293661496.24</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>51836609.94</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>52.12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>67294030.98</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>56223494.56</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>11070536.42</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>35786989.31</x:v>
+        <x:v>35392667.72</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>22206966.55</x:v>
+        <x:v>22039379.89</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>3918876.39</x:v>
+        <x:v>3889302.26</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>9661146.37</x:v>
+        <x:v>9463985.57</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>38.82</x:v>
+        <x:v>38.53</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>23795577.88</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>20226241.27</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>3569336.61</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>35.36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>8258182.79</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>7432364.52</x:v>
       </x:c>
       <x:c r="D13" s="9">
@@ -1329,75 +1329,75 @@
       </x:c>
       <x:c r="K19" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M19" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B20" s="9">
         <x:v>34505079.77</x:v>
       </x:c>
       <x:c r="C20" s="9">
         <x:v>31054571.8</x:v>
       </x:c>
       <x:c r="D20" s="9">
         <x:v>3450507.97</x:v>
       </x:c>
       <x:c r="E20" s="9">
-        <x:v>9555141.72</x:v>
+        <x:v>9215213.67</x:v>
       </x:c>
       <x:c r="F20" s="9">
-        <x:v>8160042.33</x:v>
+        <x:v>7878380.65</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>906597.18</x:v>
+        <x:v>875301.44</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>488502.21</x:v>
+        <x:v>461531.58</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>26.28</x:v>
+        <x:v>25.37</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>4197228.91</x:v>
+        <x:v>4210302.99</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3777505.83</x:v>
+        <x:v>3782735.45</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>419723.08</x:v>
+        <x:v>427567.54</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>12.16</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B21" s="9">
         <x:v>46725082.04</x:v>
       </x:c>
       <x:c r="C21" s="9">
         <x:v>39716319.74</x:v>
       </x:c>
       <x:c r="D21" s="9">
         <x:v>7008762.3</x:v>
       </x:c>
       <x:c r="E21" s="9">
         <x:v>49360060.2</x:v>
       </x:c>
       <x:c r="F21" s="9">
         <x:v>41956051.16</x:v>
       </x:c>
       <x:c r="G21" s="9">
         <x:v>7404009.04</x:v>
       </x:c>
       <x:c r="H21" s="9">