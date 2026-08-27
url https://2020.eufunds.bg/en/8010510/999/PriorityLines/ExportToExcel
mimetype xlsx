--- v1 (2026-06-27)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec90c10443441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad847cffdba4ac5a801eaad6d309562.psmdcp" Id="R6d88adac29a3488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0968d84b3cc74e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9433769915448deba7edc8898c27225.psmdcp" Id="R0a628906e7f649d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -755,60 +755,60 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>139280223.28</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>125352200.94</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>13928022.34</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>154327426.88</x:v>
+        <x:v>154327426.89</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>106213404.88</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>11838923.77</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>36275098.23</x:v>
+        <x:v>36275098.24</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>84.76</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>103581354.01</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>93046182.65</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>10535171.36</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>74.37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>26900288.23</x:v>
       </x:c>
       <x:c r="C7" s="9">
@@ -878,60 +878,60 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>3144304.6</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>554877.2</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>17.56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>851811604.96</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>674970049.64</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>176841555.32</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>1295048830.8</x:v>
+        <x:v>1295048830.84</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>580806773.6</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>103065991.07</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>611176066.13</x:v>
+        <x:v>611176066.17</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>80.28</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>648212439.87</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>555377947.29</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>92834492.58</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>76.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>286709103.46</x:v>
       </x:c>
       <x:c r="C10" s="9">
@@ -960,63 +960,63 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>92215915.59</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>9582933.98</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>35.51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>662826360.22</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>563402406.19</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>99423954.03</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>357153228.53</x:v>
+        <x:v>356870814.43</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>303373729.67</x:v>
+        <x:v>303133677.7</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>53464810.93</x:v>
+        <x:v>53422448.8</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>314687.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>53.84</x:v>
+        <x:v>53.79</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>345498106.18</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>293661496.24</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>51836609.94</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>52.12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>67294030.98</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>56223494.56</x:v>
       </x:c>
       <x:c r="D12" s="9">
@@ -1344,60 +1344,60 @@
       <x:c r="B20" s="9">
         <x:v>34505079.77</x:v>
       </x:c>
       <x:c r="C20" s="9">
         <x:v>31054571.8</x:v>
       </x:c>
       <x:c r="D20" s="9">
         <x:v>3450507.97</x:v>
       </x:c>
       <x:c r="E20" s="9">
         <x:v>9215213.67</x:v>
       </x:c>
       <x:c r="F20" s="9">
         <x:v>7878380.65</x:v>
       </x:c>
       <x:c r="G20" s="9">
         <x:v>875301.44</x:v>
       </x:c>
       <x:c r="H20" s="9">
         <x:v>461531.58</x:v>
       </x:c>
       <x:c r="I20" s="9">
         <x:v>25.37</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>4210302.99</x:v>
+        <x:v>4253431.67</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3782735.45</x:v>
+        <x:v>3799986.89</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>427567.54</x:v>
+        <x:v>453444.78</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>12.2</x:v>
+        <x:v>12.33</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B21" s="9">
         <x:v>46725082.04</x:v>
       </x:c>
       <x:c r="C21" s="9">
         <x:v>39716319.74</x:v>
       </x:c>
       <x:c r="D21" s="9">
         <x:v>7008762.3</x:v>
       </x:c>
       <x:c r="E21" s="9">
         <x:v>49360060.2</x:v>
       </x:c>
       <x:c r="F21" s="9">
         <x:v>41956051.16</x:v>
       </x:c>
       <x:c r="G21" s="9">
         <x:v>7404009.04</x:v>
       </x:c>
       <x:c r="H21" s="9">