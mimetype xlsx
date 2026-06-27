--- v0 (2026-04-29)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa64205b82304468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ebfd779fac143e9bd914d38bad953ea.psmdcp" Id="R9089486aacd34aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1895f5a5de84519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8f80692c3ad4000821b362b310005d2.psmdcp" Id="Rcd640077bdca440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1221,450 +1221,450 @@
       </x:c>
       <x:c r="H32" s="4">
         <x:v>12499.81</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>11249.83</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="4">
         <x:v>2614991299.21</x:v>
       </x:c>
       <x:c r="C33" s="4">
         <x:v>2119768621.92</x:v>
       </x:c>
       <x:c r="D33" s="4">
         <x:v>495222677.29</x:v>
       </x:c>
       <x:c r="E33" s="4">
-        <x:v>178782684.17</x:v>
+        <x:v>178782684.18</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>148516102</x:v>
+        <x:v>148516102.01</x:v>
       </x:c>
       <x:c r="G33" s="4">
         <x:v>6.84</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>12922735.7</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>11479408.68</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>0.49</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B34" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C34" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D34" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E34" s="4">
-        <x:v>249168625.6</x:v>
+        <x:v>249168625.61</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>208820783.74</x:v>
+        <x:v>208820783.75</x:v>
       </x:c>
       <x:c r="G34" s="4">
         <x:v>8.12</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>55352147.8</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>47174843.23</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>352798429.47</x:v>
+        <x:v>352798429.48</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>297199494.48</x:v>
+        <x:v>297199494.49</x:v>
       </x:c>
       <x:c r="G35" s="4">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>145637962.24</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>124036768.13</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>4.75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>492841258.29</x:v>
+        <x:v>493067695.44</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>418565185.52</x:v>
+        <x:v>418756157.12</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>16.06</x:v>
+        <x:v>16.07</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>246230831.46</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>210246354.87</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>8.03</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>1167481821.32</x:v>
+        <x:v>1166743424.12</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>1004886156.88</x:v>
+        <x:v>1004180926.23</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>38.05</x:v>
+        <x:v>38.03</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>441972532.53</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>377440498.89</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>14.41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>1276321175.45</x:v>
+        <x:v>1275582778.25</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>1100818260.03</x:v>
+        <x:v>1100113029.38</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>41.6</x:v>
+        <x:v>41.58</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>723135996.4</x:v>
+        <x:v>723159891.78</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>619419680.49</x:v>
+        <x:v>619443575.87</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>23.57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>1286352630.44</x:v>
+        <x:v>1286376525.82</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1108967196.8</x:v>
+        <x:v>1108991092.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>41.93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>1293740459.64</x:v>
+        <x:v>1294126246.19</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>1115290445.57</x:v>
+        <x:v>1115581183.39</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>42.17</x:v>
+        <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>1293740459.64</x:v>
+        <x:v>1294126246.19</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>1115290445.57</x:v>
+        <x:v>1115581183.39</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>42.17</x:v>
+        <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>1293740459.64</x:v>
+        <x:v>1294126246.19</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>1115290445.57</x:v>
+        <x:v>1115581183.39</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>42.17</x:v>
+        <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>1293740459.64</x:v>
+        <x:v>1294126246.19</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>1115290445.57</x:v>
+        <x:v>1115581183.39</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>42.17</x:v>
+        <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1293740459.64</x:v>
+        <x:v>1294126246.19</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>1115290445.57</x:v>
+        <x:v>1115581183.39</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>42.17</x:v>
+        <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1378871210.64</x:v>
+        <x:v>1378132813.44</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1184435553.25</x:v>
+        <x:v>1183730322.6</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>44.94</x:v>
+        <x:v>44.92</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>1293740459.64</x:v>
+        <x:v>1294126246.19</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>1115290445.57</x:v>
+        <x:v>1115581183.39</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>42.17</x:v>
+        <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">