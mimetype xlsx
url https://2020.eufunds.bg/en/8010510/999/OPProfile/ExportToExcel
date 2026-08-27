--- v1 (2026-06-27)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1895f5a5de84519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8f80692c3ad4000821b362b310005d2.psmdcp" Id="Rcd640077bdca440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1475bad2db7b4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c22415447ea41368acf73f2b6a0651c.psmdcp" Id="R223e4c45a0d7451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1221,447 +1221,447 @@
       </x:c>
       <x:c r="H32" s="4">
         <x:v>12499.81</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>11249.83</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="4">
         <x:v>2614991299.21</x:v>
       </x:c>
       <x:c r="C33" s="4">
         <x:v>2119768621.92</x:v>
       </x:c>
       <x:c r="D33" s="4">
         <x:v>495222677.29</x:v>
       </x:c>
       <x:c r="E33" s="4">
-        <x:v>178782684.18</x:v>
+        <x:v>178782684.16</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>148516102.01</x:v>
+        <x:v>148516101.99</x:v>
       </x:c>
       <x:c r="G33" s="4">
         <x:v>6.84</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>12922735.7</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>11479408.68</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>0.49</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B34" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C34" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D34" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E34" s="4">
-        <x:v>249168625.61</x:v>
+        <x:v>249168625.59</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>208820783.75</x:v>
+        <x:v>208820783.73</x:v>
       </x:c>
       <x:c r="G34" s="4">
         <x:v>8.12</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>55352147.8</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>47174843.23</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>352798429.48</x:v>
+        <x:v>352798429.46</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>297199494.49</x:v>
+        <x:v>297199494.47</x:v>
       </x:c>
       <x:c r="G35" s="4">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>145637962.24</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>124036768.13</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>4.75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>493067695.44</x:v>
+        <x:v>492785281.32</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>418756157.12</x:v>
+        <x:v>418516105.13</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>16.07</x:v>
+        <x:v>16.06</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>246230831.46</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>210246354.87</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>8.03</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>1166743424.12</x:v>
+        <x:v>1166461010.03</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>1004180926.23</x:v>
+        <x:v>1003940874.27</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>38.03</x:v>
+        <x:v>38.02</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>441972532.53</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>377440498.89</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>14.41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>1275582778.25</x:v>
+        <x:v>1275300364.16</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>1100113029.38</x:v>
+        <x:v>1099872977.42</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>41.58</x:v>
+        <x:v>41.57</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>723159891.78</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>619443575.87</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>23.57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>1286376525.82</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>1108991092.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>41.93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>1294126246.19</x:v>
+        <x:v>1294169374.87</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>1115581183.39</x:v>
+        <x:v>1115598434.83</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>1294126246.19</x:v>
+        <x:v>1294169374.87</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>1115581183.39</x:v>
+        <x:v>1115598434.83</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>1294126246.19</x:v>
+        <x:v>1294169374.87</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>1115581183.39</x:v>
+        <x:v>1115598434.83</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>1294126246.19</x:v>
+        <x:v>1294169374.87</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>1115581183.39</x:v>
+        <x:v>1115598434.83</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>1294126246.19</x:v>
+        <x:v>1294169374.87</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>1115581183.39</x:v>
+        <x:v>1115598434.83</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1378132813.44</x:v>
+        <x:v>1377850399.34</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1183730322.6</x:v>
+        <x:v>1183490270.63</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>44.92</x:v>
+        <x:v>44.91</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>1294126246.19</x:v>
+        <x:v>1294169374.87</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>1115581183.39</x:v>
+        <x:v>1115598434.83</x:v>
       </x:c>
       <x:c r="J45" s="6">
         <x:v>42.18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>