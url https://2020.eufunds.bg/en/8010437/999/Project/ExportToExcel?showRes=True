--- v0 (2026-04-28)
+++ v1 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24057b6f4b6f4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d43b3044e384837a39941466d6a02ff.psmdcp" Id="Rd8f0576494af4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06087647ab84cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/995312b40cab4c95973ec20daf8b1a68.psmdcp" Id="R4bb68322d2944f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -139,105 +139,102 @@
   <x:si>
     <x:t>EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.014-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Support for GDCOC to implement EMPACT activities</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 National Police General Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
-    <x:t>EU Theritory,Bulgaria</x:t>
+    <x:t>Bulgaria,EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.013-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the Police capacity in counteraction to the illegal waste trafficking</x:t>
   </x:si>
   <x:si>
     <x:t>0006952350214 International Operational Cooperation Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria,EU Theritory</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.013-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of the "European Travel Information and Authorisation System"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of ETIAS- phase 2</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 State Agency for National Security</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" № 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Building a Center for monitoring and reaction to cyber incidents at SANS.</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" No 45</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria,Germany,Latvia,Netherlands (the),Belgium</x:t>
+    <x:t>Bulgaria,Germany,Belgium,Netherlands (the),Latvia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.014-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Development of Bulgarian Passenger Information Unit (BGPIU)</x:t>
   </x:si>
   <x:si>
     <x:t>129010090 State Agency for Technical Operations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a system for processing SIMs-related encrypted information</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
@@ -987,289 +984,289 @@
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H24" s="3" t="s">
+      <x:c r="I24" s="3" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>520162.21</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>520162.21</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>361960.06</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="G25" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H25" s="3" t="s">
+      <x:c r="I25" s="3" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="J25" s="4">
         <x:v>27452.97</x:v>
       </x:c>
       <x:c r="K25" s="4">
         <x:v>27452.97</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>27452.97</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="G27" s="3" t="s">
+      <x:c r="H27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="H27" s="3" t="s">
+      <x:c r="I27" s="3" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>2705468.96</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G28" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H28" s="3" t="s">
+      <x:c r="I28" s="3" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A29:J29"/>
     <x:mergeCell ref="A30:J30"/>
     <x:mergeCell ref="A31:J31"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
     <x:mergeCell ref="A34:J34"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 