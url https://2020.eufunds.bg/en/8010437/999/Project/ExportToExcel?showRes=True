--- v1 (2026-06-20)
+++ v2 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06087647ab84cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/995312b40cab4c95973ec20daf8b1a68.psmdcp" Id="R4bb68322d2944f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fc1e2f79db47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8a0a5e4d594c39b35aea7640a89f55.psmdcp" Id="R820455e9eb144fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>