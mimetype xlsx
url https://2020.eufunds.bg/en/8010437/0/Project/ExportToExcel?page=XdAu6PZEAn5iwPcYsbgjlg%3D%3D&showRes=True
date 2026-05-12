--- v0 (2025-11-08)
+++ v1 (2026-05-12)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3bd38a53894f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea839ff99b93414ca0ba911fc88fc10c.psmdcp" Id="Rda5b4a2f5b9d4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5bafb6f94c34cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a97779f5e943dd81b3168d92b1a70b.psmdcp" Id="Rd989556d0fca49c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="355">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Internal Security Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (to)</x:t>
   </x:si>
@@ -167,375 +170,375 @@
     <x:t>"Delivery of technical equipment for police officers, working in the field of prevention and countering in human beings and drugs trafficking"</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief Directorate Border Police</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Training for airport risk assessment. Development of a "Profiling" methodology.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, София, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-2.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Supply of software and hardware for backup data and documents"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of information systems of CD "Border Police" by supplying equipment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protective equipment and consumables to protect, prevent the spread of COVID-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of border police patrol boat - EBCGA equipment".</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-2.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation,maintenance,repair and modernization of electronic counters,in RDBP Airports</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.009-0001</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.015-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of additional temporary staff to participate in the SPO.</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of additional costs for personnel under activity No. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.011-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of additional costs for personnel under activity No. 1</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief directorate Border police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance for ISS for control and surveillance at BCP Kapitan Andreevo – BCP Lessovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, София, 1202, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.002-0001</x:t>
-[...71 lines deleted...]
-    <x:t>Maintenance and modernization of  buildings and premises necessary for the implementation of border control and for the organisation and implementation of border surveillance between BCPs external borders.</x:t>
+    <x:t>BG65ISNP001-2.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiring additional, temporary staff to guard the state border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010125 Chief Directorate Boder Police - MoI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized biometric identification equipment and other equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of computer equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Further maintenance of equipment, systems and technical means for border control</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair and maintenance of aviation equipment and delivery of aviation fuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair and maintenance of vehicles and delivery of fuels and lubricants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and repair of buildings and premises to improve border control activities</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief Directorate Border Police - MoI</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" 46</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Maintenance and repair of buildings and premises to improve border control activities</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.015-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Providing daily rates for the personnel of the Ministry of Interior participating in SPO</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.015-0005</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.012-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of new technical equipment for NCCFFD in Sofia and the regional units</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of premises to provide conditions for border control</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Post-warranty maintenance of border police ships</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-3.010-0001</x:t>
-[...29 lines deleted...]
-    <x:t>Building of specialised centre for joint border control on Danube River in Vidin</x:t>
+    <x:t>BG65ISNP001-5.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized equipment and vehicles for operational counteraction of crimes.</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Maintenance and repair of mobile surveillance systems and technical monitoring devices</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Restoration and maintenance of ISS on the Bulgarian-Turkish border from Lesovo to Rezovo</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.013-0001</x:t>
-[...2 lines deleted...]
-    <x:t>Delivery of specialized equipment and vehicles for operational counteraction of crimes.</x:t>
+    <x:t>BG65ISNP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of computer equipment and other equipment/provision for them</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of remote controlled flight systems for border control at the state border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the cooperation between the common contact centers</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Delivery of specialized biometric identification equipment and other equipment</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.017-0001</x:t>
-[...2 lines deleted...]
-    <x:t>Delivery of specialized biometric identification equipment and other equipment</x:t>
+    <x:t>BG65ISNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the National Coordination Center in Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of the Border Police staff on the EU legal instruments</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building of specialised centre for joint border control on Danube River in Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized equipment for effective border control at external borders, including IT and office equipment. BG/ISF - SO2 - NO6 - A12.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of mobile surveillance system - equipment for FRONTEX, GB/ISF - SO2 - NO6 - A16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Maintenance of technical equipment for border control - E -GATES used for border control", BG/ISF - SO3 - NO2 - A18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of normal and all-terrain patrolling and specialized vehicles."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of gas analyzers"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010125 Chief Directorate Border police - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for helicopters"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for normal and all-terrain vehicles."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing reliable post-warranty maintenance for ISS “Blue border".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing reliable post-warranty maintenance for ISS for control and surveillance at Bulgarian – Turkish border, section BCP Kapitan Andreevo – BCP Lessovo."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for ships."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing reliable post-warranty maintenance for automated surveillance system at Bulgarian-Serbian border in the area of responsibility of Border Police Unit Kalotina border.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and modernization of  buildings and premises necessary for the implementation of border control and for the organisation and implementation of border surveillance between BCPs external borders.</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 General Directorate National Police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development and maintenance of the Uniform automated register for control on dangerous means in its part to communication with external information systems for counteracting and detection of crimes."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Decreasing the level of corruption in patrol and traffic police by installation of video surveillance in the police vehicles.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.001-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>129010641 National Police General Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria,EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.013-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the Police capacity in counteraction to the illegal waste trafficking</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Fire Safety and Civil Protection Directorate General - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. "Пиротска" №171А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-6.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development and modernisation of the National Operative Centre and the regional operative centres through establishment of basic infrastructure for reaction in emergency situations incl. the enlargement of the TETRA system coverage, necessary for provision of communication among the structures for the protection of European CI and the population."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Development of the training center in Montana in order to be provided  better training to the authorities in the field of European CI protection and chemical, biological, radiological and nuclear (CBRN) defense."</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>"Development and modernisation of the National Operative Centre and the regional operative centres through establishment of basic infrastructure for reaction in emergency situations incl. the enlargement of the TETRA system coverage, necessary for provision of communication among the structures for the protection of European CI and the population."</x:t>
   </x:si>
   <x:si>
     <x:t>129010659 General Directorate Combating Organized Crime – Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving mobility of GDCOC for effective investigation of organized crime</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of equipment for effective OIAs with partner services countering OCGs</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Exchange of experience and training on application of undercover officer under the SIMA</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0005</x:t>
   </x:si>
@@ -606,81 +609,81 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Enhance the security and reliability of the data transmission network of the Ministry of Interior at the EU's external borders</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Further development of N.SIS through enclosure of an additional functionality</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Directorate Communication and Information Systems - Ministry of Interior</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" №29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Exchange and training of employees working in the field of the security of information, information systems and networks in order to provide technological compatibility of the police authorities with relevant structures on EU level"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006952350491 Directorate Communication and Information Systems - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improvement of the TETRA system capabilities by software upgrade for improvement of the cooperation and exchange of information in the area of responsibility of border police at the EU external borders."</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance of the TETRA communication system built under Schengen facility and EBF at the external borders.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" №29</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing of integrated system for video surveillance of BCPs of Republic of Bulgaria, providing protection of the relevant border area and control for vehicles crossing the BCPs at the external borders.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>"Improvement of the TETRA system capabilities by software upgrade for improvement of the cooperation and exchange of information in the area of responsibility of border police at the EU external borders."</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of new Central Police System; upgrade and maintenance of the following Automated Information Systems: Investigation at the Ministry of Interior, Bulletin, Operative Document, Operative Analysis, MoI Geographic Information Systems, Management of document flows, EUROPOL BG."</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. 6-ти септември 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support to the N.SIS rapid and efficient upgrading in compliance with Regulation 2018/1861</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of hardware and software to improve the efficiency at the external borders</x:t>
   </x:si>
@@ -710,188 +713,185 @@
   <x:si>
     <x:t>Establishment and introduction into exploitation of the EU Entry/Exit System</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Border Control AIS further development and preparedness to operate withe the exit/entry functionality</x:t>
   </x:si>
   <x:si>
     <x:t>0006952350214 International Operational Cooperation Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of the "European Travel Information and Authorisation System"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-2.016-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and integration of ETIAS- phase 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.011-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of IT equipment for SOCTA national experts</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.016-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695235 Directorate "Bulgarian identity documents" - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза №48</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing access to the system ICAO PKD"</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading the sirene system announcement of the population and ECI protection</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Training for analyzing network traffic for cyberprotection and administrating firewalls</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate – MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Internal Security Fund 2014-2020 - Police</x:t>
   </x:si>
   <x:si>
-    <x:t>In execution (starting date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Internal Security Fund 2014-2020 (Borders)</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 State Agency for National Security</x:t>
   </x:si>
   <x:si>
+    <x:t>State agency/ state commission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.014-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training on risk analysis and risk assessment to anhance the security of strategic sites</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" No 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria,Germany,Belgium,Netherlands (the),Latvia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Bulgarian Passenger Information Unit (BGPIU)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" № 45</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.012-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information campaigns for increasing the awareness about radicalization consequences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building a Center for monitoring and reaction to cyber incidents at SANS.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Training on Counterintelligence and Information Protection for Strategic objects</x:t>
   </x:si>
   <x:si>
-    <x:t>State agency/ state commission</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-6.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a Centre for CIS security research of strategic CI sites</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх"  №45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.011-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of specialized software for analysis of financial intelligence information.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" 45</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-5.011-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of technical equipment for elaboration of analysis on radicalization processes</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.007-0001</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>129010090 State Agency for Technical Operations</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a system for processing SIMs-related encrypted information</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. " 6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing of a system for electronic exchange of information related to the use of SIMs</x:t>
   </x:si>
   <x:si>
     <x:t>129010997 Commission for Combating of Corruption and the withdrawal of illegally acquired property (CCCWIAP)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Георги Сава Раковски" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.009-0003</x:t>
@@ -902,83 +902,83 @@
   <x:si>
     <x:t>000695228 Ministry of foreign affairs</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishment of secure communication link to the consulates with the National Visa Centre (NVC). Providing consulates with alternative communication channels  with limited access to Virtual Private Network (VPN) network."</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов"№2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Maintenance and update of the software and technical equipment for the N.VIS and the Consular service centres of Republic of Bulgaria."</x:t>
   </x:si>
   <x:si>
     <x:t>000695228 Ministry of Foreign Affairs of the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post-warranty technical maintenance and update of the software components of NVIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. АЛЕКСАНДЬР ЖЕНДОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening qualification of consular officers and public servants of the Bulgarian MFA</x:t>
   </x:si>
   <x:si>
     <x:t>000695228 Ministry of Foreign Affairs</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development, update and upgrade of the National Visa Information System</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Execution of works, reconstruction, modernization and renovation of consular posts</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Association of natural persons and/or legal entities</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing an Active Monitoring Center within the MoI system</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Bulgarian Identity Documents Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Бул. "Кн.Мария Луиза" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing access to ICAO PKD system.", BG/ISF-SO2-NO5</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Forensic Institute of Sciences and Criminology</x:t>
@@ -986,155 +986,154 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, група "Витоша", бул. Александър Малинов, №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Further development of the National DNA and AFIS database capacity through update of the software and hardware; upgrade of the software and hardware of the Bulgarian IBIS as a prerequisite for connecting to IBIN., BG/ISF – SO5-NO2-A26</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Forensic Institute</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, група "Витоша", бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the capacity of pre-trial police investigation and related forensic examinations though. Delivery and maintenance of technical equipment for successful integration.</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Шести септември 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of equipment for technical examination of documents in NIFS - MOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading of border police equipment in connection with changes to the EURODAC Regulation</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, Шести септември 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000695235 Ministry of Interior - Research Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов 1 НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the National DNA database and its integration into the Police Systems</x:t>
   </x:si>
   <x:si>
+    <x:t>180680495 Ministry of Electronic Governance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Setting up a Center for Monitoring and Reaction to Cyber Incidents at Strategic Sites</x:t>
+  </x:si>
+  <x:si>
     <x:t>180680495 Ministry of electronic governance</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-6.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Building Components of the National Cyber Security System</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Setting up a Center for Monitoring and Reaction to Cyber Incidents at Strategic Sites</x:t>
   </x:si>
   <x:si>
     <x:t>175075361 National Commission for Combating Trafficking in Human Beings</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, бул. "Д-р Г.М. Димитров" 52А</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Providing Sustainability of Specialised Support for Victims of Human Trafficking.
 </x:t>
   </x:si>
   <x:si>
     <x:t>000713046 Center for the Study of Democracy</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. Александър Жендов 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Assessing the threat of organised crime in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
-    <x:t>All amounts are in Bulgarian lev (BGN) / 1 EUR = 1,95583 BGN</x:t>
+    <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1185,85 +1184,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1517,5464 +1516,5391 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O136"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...13 lines deleted...]
-      <x:c r="N22" s="5" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>362382.58</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>362382.58</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>328771.25</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>44</x:v>
-[...13 lines deleted...]
-      <x:c r="N23" s="5" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>649990.04</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>649990.04</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>642217.28</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="G24" s="3" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>49</x:v>
-[...13 lines deleted...]
-      <x:c r="N24" s="5" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>-18625.31</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>639878.17</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>639878.17</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>629038.78</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H25" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>55</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>2438797.96</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>2438797.96</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>2438797.96</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>57</x:v>
-[...14 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>194617.09</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>194617.09</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>174139.33</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>59</x:v>
-[...14 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>17790372.08</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>17790372.08</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>17790372.06</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>61</x:v>
-[...14 lines deleted...]
-        <x:v>29</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>490360.6</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>490360.6</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>477555.79</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>63</x:v>
-[...13 lines deleted...]
-      <x:c r="N30" s="5" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J30" s="4">
+        <x:v>6222538.04</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>6222538.04</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>6222538.04</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>65</x:v>
-[...13 lines deleted...]
-      <x:c r="N31" s="5" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J31" s="4">
+        <x:v>1778859.86</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>1778859.86</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>1778859.86</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>67</x:v>
-[...13 lines deleted...]
-      <x:c r="N32" s="5" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J32" s="4">
+        <x:v>868388.01</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>868388.01</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>868388.02</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G33" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>71</x:v>
-[...14 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J33" s="4">
+        <x:v>836594.13</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>836594.13</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>836594.12</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>73</x:v>
-[...14 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J34" s="4">
+        <x:v>893281.71</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>893281.71</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>893281.7</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>75</x:v>
-[...14 lines deleted...]
-        <x:v>29</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J35" s="4">
+        <x:v>489800.59</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>489800.59</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>489800.61</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G36" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>77</x:v>
-[...14 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J36" s="4">
+        <x:v>1104093.05</x:v>
+      </x:c>
+      <x:c r="K36" s="4">
+        <x:v>1104093.05</x:v>
+      </x:c>
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
+        <x:v>1104093.05</x:v>
+      </x:c>
+      <x:c r="N36" s="5">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>79</x:v>
-[...14 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
+        <x:v>477926.1</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>477926.1</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>439272.42</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G38" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>82</x:v>
-[...14 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J38" s="4">
+        <x:v>2197094.3</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>2197094.3</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>2197094.29</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G39" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>84</x:v>
-[...14 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J39" s="4">
+        <x:v>1058025.25</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>1058025.25</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>1078476.91</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G40" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>86</x:v>
-[...14 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>-279995.71</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G41" s="3" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>88</x:v>
-[...14 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J41" s="4">
+        <x:v>2329497.53</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>2329497.53</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>2329497.54</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G42" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>90</x:v>
-[...14 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J42" s="4">
+        <x:v>1037618.54</x:v>
+      </x:c>
+      <x:c r="K42" s="4">
+        <x:v>1037618.54</x:v>
+      </x:c>
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>1037618.54</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G43" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>92</x:v>
-[...14 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J43" s="4">
+        <x:v>53831.45</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>53831.45</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>53831.45</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="G44" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>94</x:v>
-[...14 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J44" s="4">
+        <x:v>1443405.5</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>1443405.5</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>1433131.72</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="G45" s="3" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>98</x:v>
-[...14 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J45" s="4">
+        <x:v>278181.88</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>278181.88</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>278181.9</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>100</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J46" s="4">
+        <x:v>1740716.66</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>1740716.66</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>1719753.59</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>103</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J47" s="4">
+        <x:v>3701749.96</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>3701749.96</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>3701749.98</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>105</x:v>
-[...14 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J48" s="4">
+        <x:v>1182491.39</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>1182491.39</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>1182491.4</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>107</x:v>
-[...14 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>-679989.57</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>109</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="J50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>-0</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>111</x:v>
-[...14 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>-204699.09</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>113</x:v>
-[...14 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>-121605.63</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>115</x:v>
-[...14 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J53" s="4">
+        <x:v>82921.68</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>82921.68</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>82921.67</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>117</x:v>
-[...14 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="J54" s="4">
+        <x:v>438029.22</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>438029.22</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>438029.21</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>119</x:v>
-[...14 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J55" s="4">
+        <x:v>3620380.11</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>3620380.11</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>3620380.11</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>121</x:v>
-[...14 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J56" s="4">
+        <x:v>434993.32</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>434993.32</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>376699.2</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>123</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J57" s="4">
+        <x:v>50839.22</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>50839.22</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>125</x:v>
-[...14 lines deleted...]
-        <x:v>1</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J58" s="4">
+        <x:v>5598426.87</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>5598426.87</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>5592741.12</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="G59" s="3" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G59" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J59" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J59" s="4">
+        <x:v>249996.17</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>249996.17</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>217728.75</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="G60" s="3" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G60" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>130</x:v>
-[...14 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
+        <x:v>1580618.97</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>1580618.97</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>1580618.96</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>132</x:v>
-[...14 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J61" s="4">
+        <x:v>685906.05</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>685906.05</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>685906.04</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>134</x:v>
-[...14 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
+        <x:v>1952884.91</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>1952884.91</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>1952884.91</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>136</x:v>
-[...14 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
+        <x:v>1915171.72</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>1915171.72</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>1915171.71</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>138</x:v>
-[...14 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J64" s="4">
+        <x:v>843235.79</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>843235.79</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>839948.27</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>140</x:v>
-[...14 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J65" s="4">
+        <x:v>111762.39</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>111762.39</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>111762.39</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>142</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="J66" s="4">
+        <x:v>778354.45</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>778354.45</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>512837.42</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="G67" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G67" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>146</x:v>
-[...14 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
+        <x:v>134233.67</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>134233.67</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>134233.65</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="G68" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G68" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>148</x:v>
-[...14 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="J68" s="4">
+        <x:v>2143612.95</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>2143612.95</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>2137383.81</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>153</x:v>
-[...13 lines deleted...]
-      <x:c r="N69" s="5" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J69" s="4">
+        <x:v>76495.24</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>76495.24</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>62991.82</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="G70" s="3" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="G70" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>157</x:v>
-[...14 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
+        <x:v>2922382.31</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>2922382.31</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>2922382.3</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="G71" s="3" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="G71" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>159</x:v>
-[...14 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="J71" s="4">
+        <x:v>694106.55</x:v>
+      </x:c>
+      <x:c r="K71" s="4">
+        <x:v>694106.55</x:v>
+      </x:c>
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
+        <x:v>694106.55</x:v>
+      </x:c>
+      <x:c r="N71" s="5">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>162</x:v>
-[...13 lines deleted...]
-      <x:c r="N72" s="5" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="J72" s="4">
+        <x:v>1699973.92</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>1699973.92</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>1699932.95</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="I73" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J73" s="4">
+        <x:v>664624.29</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>664624.29</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>664624.29</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F73" s="3" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="G74" s="3" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>166</x:v>
-[...13 lines deleted...]
-      <x:c r="N74" s="5" t="n">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="J74" s="4">
+        <x:v>114110.91</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>114110.91</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>114110.89</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="G75" s="3" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>168</x:v>
-[...13 lines deleted...]
-      <x:c r="N75" s="5" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J75" s="4">
+        <x:v>10342.42</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>10342.42</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>-4657.36</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>170</x:v>
-[...13 lines deleted...]
-      <x:c r="N76" s="5" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="J76" s="4">
+        <x:v>19999.69</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>19999.69</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>18031.02</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>174</x:v>
-[...13 lines deleted...]
-      <x:c r="N77" s="5" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J77" s="4">
+        <x:v>2962635.73</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>2962635.73</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>2962635.72</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="G78" s="3" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>178</x:v>
-[...13 lines deleted...]
-      <x:c r="N78" s="5" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J78" s="4">
+        <x:v>383077.24</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>383077.24</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>381743.16</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>182</x:v>
-[...13 lines deleted...]
-      <x:c r="N79" s="5" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J79" s="4">
+        <x:v>117847.76</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>117847.76</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>117847.75</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F80" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J80" s="4">
+        <x:v>206236.91</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>206236.91</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>206236.91</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F80" s="3" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="G81" s="3" t="s"/>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G81" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>191</x:v>
-[...13 lines deleted...]
-      <x:c r="N81" s="5" t="n">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J81" s="4">
+        <x:v>987940.93</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>987940.93</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>987940.93</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="G82" s="3" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>195</x:v>
-[...13 lines deleted...]
-      <x:c r="N82" s="5" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J82" s="4">
+        <x:v>3584728.63</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>3584728.63</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>3569512.46</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
         <x:v>81</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H83" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I83" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J83" s="4">
+        <x:v>39999.39</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>39999.39</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>29002.52</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H83" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="G84" s="3" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>202</x:v>
-[...14 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="J84" s="4">
+        <x:v>2216203.82</x:v>
+      </x:c>
+      <x:c r="K84" s="4">
+        <x:v>2216203.82</x:v>
+      </x:c>
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
+        <x:v>2216203.81</x:v>
+      </x:c>
+      <x:c r="N84" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>204</x:v>
-[...14 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="J85" s="4">
+        <x:v>6599898.76</x:v>
+      </x:c>
+      <x:c r="K85" s="4">
+        <x:v>6599898.76</x:v>
+      </x:c>
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
+        <x:v>6480765.9</x:v>
+      </x:c>
+      <x:c r="N85" s="5">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="G86" s="3" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G86" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>207</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J86" s="4">
+        <x:v>2319196.34</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>2319196.34</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>2319196.33</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="G87" s="3" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>209</x:v>
-[...13 lines deleted...]
-      <x:c r="N87" s="5" t="n">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J87" s="4">
+        <x:v>6284887.02</x:v>
+      </x:c>
+      <x:c r="K87" s="4">
+        <x:v>6211899.08</x:v>
+      </x:c>
+      <x:c r="L87" s="4">
+        <x:v>72987.94</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>6211899.07</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
         <x:v>93</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>213</x:v>
-[...13 lines deleted...]
-      <x:c r="N88" s="5" t="n">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J88" s="4">
+        <x:v>1661221.18</x:v>
+      </x:c>
+      <x:c r="K88" s="4">
+        <x:v>1661221.18</x:v>
+      </x:c>
+      <x:c r="L88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
+        <x:v>1485751.28</x:v>
+      </x:c>
+      <x:c r="N88" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>215</x:v>
-[...13 lines deleted...]
-      <x:c r="N89" s="5" t="n">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J89" s="4">
+        <x:v>866880.82</x:v>
+      </x:c>
+      <x:c r="K89" s="4">
+        <x:v>866880.82</x:v>
+      </x:c>
+      <x:c r="L89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
+        <x:v>866880.83</x:v>
+      </x:c>
+      <x:c r="N89" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>218</x:v>
-[...13 lines deleted...]
-      <x:c r="N90" s="5" t="n">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J90" s="4">
+        <x:v>1516100.76</x:v>
+      </x:c>
+      <x:c r="K90" s="4">
+        <x:v>1516100.76</x:v>
+      </x:c>
+      <x:c r="L90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
+        <x:v>1516100.74</x:v>
+      </x:c>
+      <x:c r="N90" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>220</x:v>
-[...13 lines deleted...]
-      <x:c r="N91" s="5" t="n">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="J91" s="4">
+        <x:v>1228563.14</x:v>
+      </x:c>
+      <x:c r="K91" s="4">
+        <x:v>1228563.14</x:v>
+      </x:c>
+      <x:c r="L91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
+        <x:v>1228563.13</x:v>
+      </x:c>
+      <x:c r="N91" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>223</x:v>
-[...13 lines deleted...]
-      <x:c r="N92" s="5" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J92" s="4">
+        <x:v>3499602</x:v>
+      </x:c>
+      <x:c r="K92" s="4">
+        <x:v>3499602</x:v>
+      </x:c>
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
+        <x:v>1251934.98</x:v>
+      </x:c>
+      <x:c r="N92" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>225</x:v>
-[...13 lines deleted...]
-      <x:c r="N93" s="5" t="n">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="J93" s="4">
+        <x:v>4790960.69</x:v>
+      </x:c>
+      <x:c r="K93" s="4">
+        <x:v>4790960.69</x:v>
+      </x:c>
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
+        <x:v>4790960.69</x:v>
+      </x:c>
+      <x:c r="N93" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>229</x:v>
-[...13 lines deleted...]
-      <x:c r="N94" s="5" t="n">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>520162.21</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>520162.21</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>361960.06</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>232</x:v>
-[...14 lines deleted...]
-        <x:v>21</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>27452.97</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>27452.97</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>27452.97</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>234</x:v>
-[...14 lines deleted...]
-        <x:v>10</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J96" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="K96" s="4">
+        <x:v>24999.62</x:v>
+      </x:c>
+      <x:c r="L96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
+        <x:v>24137.07</x:v>
+      </x:c>
+      <x:c r="N96" s="5">
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>239</x:v>
-[...13 lines deleted...]
-      <x:c r="N97" s="5" t="n">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>62036.31</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>62036.31</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>54249.61</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="G98" s="3" t="s"/>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="G98" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>243</x:v>
-[...13 lines deleted...]
-      <x:c r="N98" s="5" t="n">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>1423468.13</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>1423468.13</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>1423468.15</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>245</x:v>
-[...13 lines deleted...]
-      <x:c r="N99" s="5" t="n">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
+        <x:v>78787.21</x:v>
+      </x:c>
+      <x:c r="K99" s="4">
+        <x:v>78787.21</x:v>
+      </x:c>
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
+        <x:v>78787.21</x:v>
+      </x:c>
+      <x:c r="N99" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>249</x:v>
-[...13 lines deleted...]
-      <x:c r="N100" s="5" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>223410.3</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>223410.3</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>223410.3</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="J101" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N101" s="5" t="n">
+      <x:c r="J101" s="4">
+        <x:v>337147.56</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>337147.56</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>337147.56</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="G102" s="3" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="G102" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>257</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
+        <x:v>99983.12</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>99983.12</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="G103" s="3" t="s"/>
+      <x:c r="G103" s="3" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>261</x:v>
-[...14 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>3216913.16</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>3216913.16</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>2705468.96</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="G104" s="3" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="G104" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>264</x:v>
-[...14 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>17084.19</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>17084.19</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>17084.2</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="J105" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N105" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="J106" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J106" s="4">
+        <x:v>69583.19</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>69583.19</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>43966.78</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="J107" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J107" s="4">
+        <x:v>-0</x:v>
+      </x:c>
+      <x:c r="K107" s="4">
+        <x:v>-0</x:v>
+      </x:c>
+      <x:c r="L107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N107" s="5">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="J108" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>47</x:v>
+      <x:c r="J108" s="4">
+        <x:v>660569.44</x:v>
+      </x:c>
+      <x:c r="K108" s="4">
+        <x:v>660569.44</x:v>
+      </x:c>
+      <x:c r="L108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
+        <x:v>660569.45</x:v>
+      </x:c>
+      <x:c r="N108" s="5">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="G109" s="3" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="G109" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="J109" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N109" s="5" t="n">
+      <x:c r="J109" s="4">
+        <x:v>49999.23</x:v>
+      </x:c>
+      <x:c r="K109" s="4">
+        <x:v>49999.23</x:v>
+      </x:c>
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N109" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O109" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="J110" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N110" s="5" t="n">
+      <x:c r="J110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N110" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="J111" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N111" s="5" t="n">
+      <x:c r="J111" s="4">
+        <x:v>441907.82</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>399173.28</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>42734.54</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>397628.66</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="G112" s="3" t="s"/>
+      <x:c r="G112" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="J112" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N112" s="5" t="n">
+      <x:c r="J112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N112" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="G113" s="3" t="s"/>
+      <x:c r="G113" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="J113" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N113" s="5" t="n">
+      <x:c r="J113" s="4">
+        <x:v>676603.54</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>676603.54</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>102536.31</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="G114" s="3" t="s"/>
+      <x:c r="G114" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="J114" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N114" s="5" t="n">
+      <x:c r="J114" s="4">
+        <x:v>2752419.86</x:v>
+      </x:c>
+      <x:c r="K114" s="4">
+        <x:v>2752419.86</x:v>
+      </x:c>
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
+        <x:v>2384391.77</x:v>
+      </x:c>
+      <x:c r="N114" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="J115" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>42</x:v>
+      <x:c r="J115" s="4">
+        <x:v>1128695.82</x:v>
+      </x:c>
+      <x:c r="K115" s="4">
+        <x:v>468462.26</x:v>
+      </x:c>
+      <x:c r="L115" s="4">
+        <x:v>660233.56</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
+        <x:v>64010.2</x:v>
+      </x:c>
+      <x:c r="N115" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C116" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D116" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E116" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F116" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C116" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="J116" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>57</x:v>
+      <x:c r="J116" s="4">
+        <x:v>164131.87</x:v>
+      </x:c>
+      <x:c r="K116" s="4">
+        <x:v>164131.87</x:v>
+      </x:c>
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
+        <x:v>67310.31</x:v>
+      </x:c>
+      <x:c r="N116" s="5">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>302</x:v>
-[...14 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J117" s="4">
+        <x:v>5842149.76</x:v>
+      </x:c>
+      <x:c r="K117" s="4">
+        <x:v>2736553.08</x:v>
+      </x:c>
+      <x:c r="L117" s="4">
+        <x:v>3105596.68</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
+        <x:v>2605745.44</x:v>
+      </x:c>
+      <x:c r="N117" s="5">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="J118" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>28</x:v>
+      <x:c r="J118" s="4">
+        <x:v>2049968.56</x:v>
+      </x:c>
+      <x:c r="K118" s="4">
+        <x:v>1800395.07</x:v>
+      </x:c>
+      <x:c r="L118" s="4">
+        <x:v>249573.49</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N118" s="5">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="G119" s="3" t="s"/>
+      <x:c r="G119" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H119" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="J119" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N119" s="5" t="n">
+      <x:c r="J119" s="4">
+        <x:v>64485.54</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>64485.54</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>64485.54</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="G120" s="3" t="s"/>
+      <x:c r="G120" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="J120" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N120" s="5" t="n">
+      <x:c r="J120" s="4">
+        <x:v>30805.16</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>30805.16</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>54804.79</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="J121" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N121" s="5" t="n">
+      <x:c r="J121" s="4">
+        <x:v>1149982.37</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>1149982.37</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>896565.09</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="G122" s="3" t="s"/>
+      <x:c r="G122" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="J122" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N122" s="5" t="n">
+      <x:c r="J122" s="4">
+        <x:v>3288833</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>3288833</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>3288833</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
         <x:v>87</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="J123" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>32</x:v>
+      <x:c r="J123" s="4">
+        <x:v>396357.31</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>396357.31</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>396357.3</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="J124" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>38</x:v>
+      <x:c r="J124" s="4">
+        <x:v>201159.92</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>201159.92</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>201159.91</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="J125" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N125" s="5" t="n">
+      <x:c r="J125" s="4">
+        <x:v>310946</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>310946</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>310945.98</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="J126" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>55</x:v>
+      <x:c r="J126" s="4">
+        <x:v>5865345.53</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>5865345.53</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>5865345.53</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="J127" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J127" s="4">
+        <x:v>5357780.04</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>5357780.04</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>5357780.06</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="J128" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N128" s="5" t="n">
+      <x:c r="J128" s="4">
+        <x:v>94476.46</x:v>
+      </x:c>
+      <x:c r="K128" s="4">
+        <x:v>94476.46</x:v>
+      </x:c>
+      <x:c r="L128" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
+        <x:v>44661.19</x:v>
+      </x:c>
+      <x:c r="N128" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="J129" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N129" s="5" t="n">
+      <x:c r="J129" s="4">
+        <x:v>142965.72</x:v>
+      </x:c>
+      <x:c r="K129" s="4">
+        <x:v>128669.13</x:v>
+      </x:c>
+      <x:c r="L129" s="4">
+        <x:v>14296.59</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
+        <x:v>129766.12</x:v>
+      </x:c>
+      <x:c r="N129" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="130" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="B131" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="B132" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="B133" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="B134" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="0" t="s">
-        <x:v>354</x:v>
-[...25 lines deleted...]
-      <x:c r="J135" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A130:J130"/>
     <x:mergeCell ref="A131:J131"/>
     <x:mergeCell ref="A132:J132"/>
     <x:mergeCell ref="A133:J133"/>
     <x:mergeCell ref="A134:J134"/>
     <x:mergeCell ref="A135:J135"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>