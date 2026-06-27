--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5bafb6f94c34cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a97779f5e943dd81b3168d92b1a70b.psmdcp" Id="Rd989556d0fca49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf654b51cf6b0469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49877a09fc25446bbaed143531ba1c94.psmdcp" Id="R61fa5d10c08b4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>