--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf654b51cf6b0469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49877a09fc25446bbaed143531ba1c94.psmdcp" Id="R61fa5d10c08b4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4919b8a8a946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bcaf8af16204d6ebe4669b4f13b51c8.psmdcp" Id="Rbb00fac95a094466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>