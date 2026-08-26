--- v3 (2026-06-27)
+++ v4 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4919b8a8a946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bcaf8af16204d6ebe4669b4f13b51c8.psmdcp" Id="Rbb00fac95a094466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fbef113bc94ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ca448bdf40463cae8d3e39380420d2.psmdcp" Id="Rea079664746441fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -170,408 +170,408 @@
     <x:t>"Delivery of technical equipment for police officers, working in the field of prevention and countering in human beings and drugs trafficking"</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief Directorate Border Police</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Training for airport risk assessment. Development of a "Profiling" methodology.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, София, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-2.011-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of information systems of CD "Border Police" by supplying equipment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of additional temporary staff to participate in the SPO.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of additional costs for personnel under activity No. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of border police patrol boat - EBCGA equipment".</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-2.011-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Supply of software and hardware for backup data and documents"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.011-0006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Protective equipment and consumables to protect, prevent the spread of COVID-19</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.009-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation,maintenance,repair and modernization of electronic counters,in RDBP Airports</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.015-0004</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of additional costs for personnel under activity No. 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-3.011-0002</x:t>
-[...2 lines deleted...]
-    <x:t>Provision of additional costs for personnel under activity No. 1</x:t>
+    <x:t>129010125 Chief Directorate Boder Police - MoI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Maintenance and repair of mobile surveillance systems and technical monitoring devices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010125 Chief Directorate Border Police - MoI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized equipment and vehicles for operational counteraction of crimes.</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief directorate Border police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+    <x:t>BG65ISNP001-2.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and repair of buildings and premises to improve border control activities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, София, 1202, бул. Мария Луиза 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized equipment for effective border control at external borders, including IT and office equipment. BG/ISF - SO2 - NO6 - A12.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing reliable post-warranty maintenance for ISS for control and surveillance at Bulgarian – Turkish border, section BCP Kapitan Andreevo – BCP Lessovo."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing reliable post-warranty maintenance for automated surveillance system at Bulgarian-Serbian border in the area of responsibility of Border Police Unit Kalotina border.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of the Border Police staff on the EU legal instruments</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of premises to provide conditions for border control</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of gas analyzers"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for normal and all-terrain vehicles."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010125 Chief Directorate Border police - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for helicopters"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of computer equipment and other equipment/provision for them</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of remote controlled flight systems for border control at the state border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of new technical equipment for NCCFFD in Sofia and the regional units</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of normal and all-terrain patrolling and specialized vehicles."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the cooperation between the common contact centers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post-warranty maintenance of border police ships</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing reliable post-warranty maintenance for ISS “Blue border".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Further maintenance of equipment, systems and technical means for border control</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized biometric identification equipment and other equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiring additional, temporary staff to guard the state border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of computer equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Delivery of specialized biometric identification equipment and other equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair and maintenance of aviation equipment and delivery of aviation fuel</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance for ISS for control and surveillance at BCP Kapitan Andreevo – BCP Lessovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, София, 1202, бул. Мария Луиза 46</x:t>
-[...32 lines deleted...]
-    <x:t>Repair and maintenance of aviation equipment and delivery of aviation fuel</x:t>
+    <x:t>BG65ISNP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of mobile surveillance system - equipment for FRONTEX, GB/ISF - SO2 - NO6 - A16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Maintenance of technical equipment for border control - E -GATES used for border control", BG/ISF - SO3 - NO2 - A18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for ships."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and modernization of  buildings and premises necessary for the implementation of border control and for the organisation and implementation of border surveillance between BCPs external borders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the National Coordination Center in Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building of specialised centre for joint border control on Danube River in Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.008-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Restoration and maintenance of ISS on the Bulgarian-Turkish border from Lesovo to Rezovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Repair and maintenance of vehicles and delivery of fuels and lubricants</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.015-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Providing daily rates for the personnel of the Ministry of Interior participating in SPO</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.012-0002</x:t>
-[...151 lines deleted...]
-    <x:t>Maintenance and modernization of  buildings and premises necessary for the implementation of border control and for the organisation and implementation of border surveillance between BCPs external borders.</x:t>
+    <x:t>129010641 National Police General Directorate - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria,EU Theritory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.013-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the Police capacity in counteraction to the illegal waste trafficking</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 General Directorate National Police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Decreasing the level of corruption in patrol and traffic police by installation of video surveillance in the police vehicles.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Development and maintenance of the Uniform automated register for control on dangerous means in its part to communication with external information systems for counteracting and detection of crimes."</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.003-0001</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>129010164 Fire Safety and Civil Protection Directorate General - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. "Пиротска" №171А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-6.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development of the training center in Montana in order to be provided  better training to the authorities in the field of European CI protection and chemical, biological, radiological and nuclear (CBRN) defense."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Development and modernisation of the National Operative Centre and the regional operative centres through establishment of basic infrastructure for reaction in emergency situations incl. the enlargement of the TETRA system coverage, necessary for provision of communication among the structures for the protection of European CI and the population."</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>129010659 General Directorate Combating Organized Crime – Ministry of Interior</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.012-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conducting joint investigations with other EU partners in trafficking in human beings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.012-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exchange of experience and training on application of undercover officer under the SIMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of experts investigating crimes and abuses in cyberspace</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving mobility of GDCOC for effective investigation of organized crime</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of equipment for effective OIAs with partner services countering OCGs</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Training of experts investigating crimes and abuses in cyberspace</x:t>
   </x:si>
   <x:si>
     <x:t>129011017 General Directorate Gendarmerie, Special Operations and Counter-Terrorism  - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1186, ул. Патриарх Герман № 202</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and enhancement of the effectiveness of the prevention of bomb terrorism and improvement of the capacity of the physics and chemistry examination; Improvement of the training facilities and of the quality and effectiveness of the shooting and tactical training of the officials from the Specialized Unit for Fighting Terrorism - MoI and from the Regional 
 directorates – MoI.</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Directorate General "Fire safety and civil protection"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. „Пиротска” №171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing capacity for protection of critical infrastructure and connected sites</x:t>
@@ -618,78 +618,78 @@
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Further development of N.SIS through enclosure of an additional functionality</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Directorate Communication and Information Systems - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" №29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Exchange and training of employees working in the field of the security of information, information systems and networks in order to provide technological compatibility of the police authorities with relevant structures on EU level"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of new Central Police System; upgrade and maintenance of the following Automated Information Systems: Investigation at the Ministry of Interior, Bulletin, Operative Document, Operative Analysis, MoI Geographic Information Systems, Management of document flows, EUROPOL BG."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, "6-ти септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance of the TETRA communication system built under Schengen facility and EBF at the external borders.</x:t>
+  </x:si>
+  <x:si>
     <x:t>0006952350491 Directorate Communication and Information Systems - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the TETRA system capabilities by software upgrade for improvement of the cooperation and exchange of information in the area of responsibility of border police at the EU external borders."</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, "6-ти септември" 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing of integrated system for video surveillance of BCPs of Republic of Bulgaria, providing protection of the relevant border area and control for vehicles crossing the BCPs at the external borders.</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Development of new Central Police System; upgrade and maintenance of the following Automated Information Systems: Investigation at the Ministry of Interior, Bulletin, Operative Document, Operative Analysis, MoI Geographic Information Systems, Management of document flows, EUROPOL BG."</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. 6-ти септември 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support to the N.SIS rapid and efficient upgrading in compliance with Regulation 2018/1861</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of hardware and software to improve the efficiency at the external borders</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate
 Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.007-0001</x:t>
@@ -701,74 +701,74 @@
     <x:t>BG65ISNP001-5.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 IT solutions providing the exchange of information and interoperability of the AIS of MoI</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate, Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment and introduction into exploitation of the EU Entry/Exit System</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Border Control AIS further development and preparedness to operate withe the exit/entry functionality</x:t>
   </x:si>
   <x:si>
     <x:t>0006952350214 International Operational Cooperation Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchase of IT equipment for SOCTA national experts</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of the "European Travel Information and Authorisation System"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of ETIAS- phase 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.011-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695235 Directorate "Bulgarian identity documents" - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза №48</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing access to the system ICAO PKD"</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading the sirene system announcement of the population and ECI protection</x:t>
@@ -782,270 +782,270 @@
   <x:si>
     <x:t>129010068 International Project Directorate – MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Internal Security Fund 2014-2020 - Police</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Internal Security Fund 2014-2020 (Borders)</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 State Agency for National Security</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" № 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training on Counterintelligence and Information Protection for Strategic objects</x:t>
+  </x:si>
+  <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх"  №45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of specialized software for analysis of financial intelligence information.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" No 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishment of a Centre for CIS security research of strategic CI sites</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building a Center for monitoring and reaction to cyber incidents at SANS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria,Germany,Belgium,Netherlands (the),Latvia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Bulgarian Passenger Information Unit (BGPIU)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Training on risk analysis and risk assessment to anhance the security of strategic sites</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" No 45</x:t>
-[...11 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" № 45</x:t>
+    <x:t>BG65ISNP001-5.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchase of technical equipment for elaboration of analysis on radicalization processes</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Information campaigns for increasing the awareness about radicalization consequences</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.007-0001</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>129010090 State Agency for Technical Operations</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. " 6-ти септември" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishing of a system for electronic exchange of information related to the use of SIMs</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a system for processing SIMs-related encrypted information</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. " 6-ти септември" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010997 Commission for Combating of Corruption and the withdrawal of illegally acquired property (CCCWIAP)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Георги Сава Раковски" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENT SYSTEM FOR MONITORING OF THE RESULTS OF THE ANTI-CORRUPTION MEASURES - NATIONAL LEVEL</x:t>
   </x:si>
   <x:si>
+    <x:t>000695228 Ministry of Foreign Affairs of the Republic of Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post-warranty technical maintenance and update of the software components of NVIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. АЛЕКСАНДЬР ЖЕНДОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening qualification of consular officers and public servants of the Bulgarian MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695228 Ministry of Foreign Affairs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-1.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development, update and upgrade of the National Visa Information System</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695228 Ministry of foreign affairs</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishment of secure communication link to the consulates with the National Visa Centre (NVC). Providing consulates with alternative communication channels  with limited access to Virtual Private Network (VPN) network."</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execution of works, reconstruction, modernization and renovation of consular posts</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов"№2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Maintenance and update of the software and technical equipment for the N.VIS and the Consular service centres of Republic of Bulgaria."</x:t>
   </x:si>
   <x:si>
-    <x:t>000695228 Ministry of Foreign Affairs of the Republic of Bulgaria</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Association of natural persons and/or legal entities</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing an Active Monitoring Center within the MoI system</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Bulgarian Identity Documents Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Бул. "Кн.Мария Луиза" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing access to ICAO PKD system.", BG/ISF-SO2-NO5</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Forensic Institute of Sciences and Criminology</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, група "Витоша", бул. Александър Малинов, №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Further development of the National DNA and AFIS database capacity through update of the software and hardware; upgrade of the software and hardware of the Bulgarian IBIS as a prerequisite for connecting to IBIN., BG/ISF – SO5-NO2-A26</x:t>
   </x:si>
   <x:si>
+    <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upgrading of border police equipment in connection with changes to the EURODAC Regulation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Шести септември 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of equipment for technical examination of documents in NIFS - MOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695235 Ministry of Interior - National Forensic Institute</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, група "Витоша", бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the capacity of pre-trial police investigation and related forensic examinations though. Delivery and maintenance of technical equipment for successful integration.</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Upgrading of border police equipment in connection with changes to the EURODAC Regulation</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Research Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов 1 НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the National DNA database and its integration into the Police Systems</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Ministry of Electronic Governance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Setting up a Center for Monitoring and Reaction to Cyber Incidents at Strategic Sites</x:t>
   </x:si>
@@ -1897,157 +1897,157 @@
       <x:c r="B25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>639878.17</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>639878.17</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>629038.78</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>194617.09</x:v>
+        <x:v>868388.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>194617.09</x:v>
+        <x:v>868388.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>174139.33</x:v>
+        <x:v>868388.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>29</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
@@ -2067,2290 +2067,2290 @@
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>17790372.06</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>490360.6</x:v>
+        <x:v>639878.17</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>490360.6</x:v>
+        <x:v>639878.17</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>477555.79</x:v>
+        <x:v>629038.78</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>194617.09</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>194617.09</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>174139.33</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>490360.6</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>490360.6</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>477555.79</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>13</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>868388.01</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>868388.01</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>868388.02</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>836594.13</x:v>
+        <x:v>1740716.66</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>836594.13</x:v>
+        <x:v>1740716.66</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>836594.12</x:v>
+        <x:v>1719753.59</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>893281.71</x:v>
+        <x:v>278181.88</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>893281.71</x:v>
+        <x:v>278181.88</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>893281.7</x:v>
+        <x:v>278181.9</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>6</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>489800.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>489800.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>489800.61</x:v>
+        <x:v>-279995.71</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>3</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>1</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>477926.1</x:v>
+        <x:v>1915171.72</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>477926.1</x:v>
+        <x:v>1915171.72</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>439272.42</x:v>
+        <x:v>1915171.71</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>2197094.3</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>2197094.3</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>2197094.29</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>44</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>1058025.25</x:v>
+        <x:v>82921.68</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>1058025.25</x:v>
+        <x:v>82921.68</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>1078476.91</x:v>
+        <x:v>82921.67</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>0</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>0</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>-279995.71</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>2329497.53</x:v>
+        <x:v>249996.17</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>2329497.53</x:v>
+        <x:v>249996.17</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>2329497.54</x:v>
+        <x:v>217728.75</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>20</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.05</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.05</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.04</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.97</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.97</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.96</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>1443405.5</x:v>
+        <x:v>1182491.39</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>1443405.5</x:v>
+        <x:v>1182491.39</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>1433131.72</x:v>
+        <x:v>1182491.4</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>278181.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>278181.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>278181.9</x:v>
+        <x:v>-679989.57</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>1740716.66</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1740716.66</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1719753.59</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>3701749.96</x:v>
+        <x:v>5598426.87</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>3701749.96</x:v>
+        <x:v>5598426.87</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>3701749.98</x:v>
+        <x:v>5592741.12</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>1182491.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>1182491.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>1182491.4</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>1443405.5</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>1443405.5</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>-679989.57</x:v>
+        <x:v>1433131.72</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>-0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>0</x:v>
+        <x:v>477926.1</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>0</x:v>
+        <x:v>477926.1</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>-204699.09</x:v>
+        <x:v>439272.42</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>0</x:v>
+        <x:v>489800.59</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>0</x:v>
+        <x:v>489800.59</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>-121605.63</x:v>
+        <x:v>489800.61</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>75</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>82921.68</x:v>
+        <x:v>893281.71</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>82921.68</x:v>
+        <x:v>893281.71</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>82921.67</x:v>
+        <x:v>893281.7</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>48</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>438029.22</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>438029.22</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>438029.21</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>81</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>-204699.09</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>434993.32</x:v>
+        <x:v>2197094.3</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>434993.32</x:v>
+        <x:v>2197094.3</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>376699.2</x:v>
+        <x:v>2197094.29</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>50839.22</x:v>
+        <x:v>836594.13</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>50839.22</x:v>
+        <x:v>836594.13</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>0</x:v>
+        <x:v>836594.12</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>5598426.87</x:v>
+        <x:v>434993.32</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>5598426.87</x:v>
+        <x:v>434993.32</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>5592741.12</x:v>
+        <x:v>376699.2</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>249996.17</x:v>
+        <x:v>50839.22</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>249996.17</x:v>
+        <x:v>50839.22</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>217728.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>1580618.97</x:v>
+        <x:v>843235.79</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>1580618.97</x:v>
+        <x:v>843235.79</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>1580618.96</x:v>
+        <x:v>839948.27</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>685906.05</x:v>
+        <x:v>778354.45</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>685906.05</x:v>
+        <x:v>778354.45</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>685906.04</x:v>
+        <x:v>512837.42</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>-121605.63</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1915171.72</x:v>
+        <x:v>438029.22</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1915171.72</x:v>
+        <x:v>438029.22</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1915171.71</x:v>
+        <x:v>438029.21</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>843235.79</x:v>
+        <x:v>3701749.96</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>843235.79</x:v>
+        <x:v>3701749.96</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>839948.27</x:v>
+        <x:v>3701749.98</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>87</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1058025.25</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1058025.25</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1078476.91</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>778354.45</x:v>
+        <x:v>2329497.53</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>778354.45</x:v>
+        <x:v>2329497.53</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>512837.42</x:v>
+        <x:v>2329497.54</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>93</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>134233.67</x:v>
+        <x:v>76495.24</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>134233.67</x:v>
+        <x:v>76495.24</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>134233.65</x:v>
+        <x:v>62991.82</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>2143612.95</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>2143612.95</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>2137383.81</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>91</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D69" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E69" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F69" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>76495.24</x:v>
+        <x:v>134233.67</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>76495.24</x:v>
+        <x:v>134233.67</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>62991.82</x:v>
+        <x:v>134233.65</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>2922382.31</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>2922382.31</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>2922382.3</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.31</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.31</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.3</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>1699973.92</x:v>
+        <x:v>10342.42</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>1699973.92</x:v>
+        <x:v>10342.42</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1699932.95</x:v>
+        <x:v>-4657.36</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.91</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.91</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.89</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>114110.91</x:v>
+        <x:v>19999.69</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>114110.91</x:v>
+        <x:v>19999.69</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>114110.89</x:v>
+        <x:v>18031.02</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>10342.42</x:v>
+        <x:v>1699973.92</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>10342.42</x:v>
+        <x:v>1699973.92</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>-4657.36</x:v>
+        <x:v>1699932.95</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>19999.69</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>19999.69</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>18031.02</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
@@ -4646,228 +4646,228 @@
       </x:c>
       <x:c r="J83" s="4">
         <x:v>39999.39</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>39999.39</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>29002.52</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="I84" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>2216203.82</x:v>
+        <x:v>6284887.02</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>2216203.82</x:v>
+        <x:v>6211899.08</x:v>
       </x:c>
       <x:c r="L84" s="4">
-        <x:v>0</x:v>
+        <x:v>72987.94</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>2216203.81</x:v>
+        <x:v>6211899.07</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I85" s="3" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>6599898.76</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>6599898.76</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>6480765.9</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>2319196.34</x:v>
+        <x:v>2216203.82</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>2319196.34</x:v>
+        <x:v>2216203.82</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>2319196.33</x:v>
+        <x:v>2216203.81</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>6284887.02</x:v>
+        <x:v>2319196.34</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>6211899.08</x:v>
+        <x:v>2319196.34</x:v>
       </x:c>
       <x:c r="L87" s="4">
-        <x:v>72987.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>6211899.07</x:v>
+        <x:v>2319196.33</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>93</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
@@ -5131,166 +5131,166 @@
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>520162.21</x:v>
+        <x:v>24999.62</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>520162.21</x:v>
+        <x:v>24999.62</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>361960.06</x:v>
+        <x:v>24137.07</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>520162.21</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>520162.21</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>361960.06</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>24999.62</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>24999.62</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>24137.07</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
@@ -5498,507 +5498,507 @@
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>337147.56</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E102" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F102" s="3" t="s">
+      <x:c r="G102" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="G102" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H102" s="3" t="s">
+      <x:c r="I102" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="I102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J102" s="4">
-        <x:v>99983.12</x:v>
+        <x:v>69583.19</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>99983.12</x:v>
+        <x:v>69583.19</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>43966.78</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="H103" s="3" t="s">
+      <x:c r="I103" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>3216913.16</x:v>
+        <x:v>660569.44</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>3216913.16</x:v>
+        <x:v>660569.44</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>2705468.96</x:v>
+        <x:v>660569.45</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="I104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J104" s="4">
-        <x:v>17084.19</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>17084.19</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>17084.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="O104" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E105" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F105" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E105" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I105" s="3" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="J105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>69583.19</x:v>
+        <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>69583.19</x:v>
+        <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>43966.78</x:v>
+        <x:v>2705468.96</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>-0</x:v>
+        <x:v>99983.12</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>-0</x:v>
+        <x:v>99983.12</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>660569.44</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>660569.44</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>660569.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E109" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F109" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E109" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>49999.23</x:v>
+        <x:v>17084.19</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>49999.23</x:v>
+        <x:v>17084.19</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>0</x:v>
+        <x:v>17084.2</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>0</x:v>
+        <x:v>441907.82</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>0</x:v>
+        <x:v>399173.28</x:v>
       </x:c>
       <x:c r="L110" s="4">
-        <x:v>0</x:v>
+        <x:v>42734.54</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>0</x:v>
+        <x:v>397628.66</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>441907.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>399173.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L111" s="4">
-        <x:v>42734.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>397628.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
@@ -6015,319 +6015,319 @@
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>676603.54</x:v>
+        <x:v>1128695.82</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>676603.54</x:v>
+        <x:v>468462.26</x:v>
       </x:c>
       <x:c r="L113" s="4">
-        <x:v>0</x:v>
+        <x:v>660233.56</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>102536.31</x:v>
+        <x:v>64010.2</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>2752419.86</x:v>
+        <x:v>164131.87</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2752419.86</x:v>
+        <x:v>164131.87</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2384391.77</x:v>
+        <x:v>67310.31</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="I115" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="I115" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J115" s="4">
-        <x:v>1128695.82</x:v>
+        <x:v>5842149.76</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>468462.26</x:v>
+        <x:v>2736553.08</x:v>
       </x:c>
       <x:c r="L115" s="4">
-        <x:v>660233.56</x:v>
+        <x:v>3105596.68</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>64010.2</x:v>
+        <x:v>2605745.44</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>164131.87</x:v>
+        <x:v>676603.54</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>164131.87</x:v>
+        <x:v>676603.54</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>67310.31</x:v>
+        <x:v>102536.31</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I117" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="I117" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J117" s="4">
-        <x:v>5842149.76</x:v>
+        <x:v>2049968.56</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>2736553.08</x:v>
+        <x:v>1800395.07</x:v>
       </x:c>
       <x:c r="L117" s="4">
-        <x:v>3105596.68</x:v>
+        <x:v>249573.49</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>2605745.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>2049968.56</x:v>
+        <x:v>2752419.86</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>1800395.07</x:v>
+        <x:v>2752419.86</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>249573.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>0</x:v>
+        <x:v>2384391.77</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
@@ -6438,175 +6438,175 @@
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
         <x:v>896565.09</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.92</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.92</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.91</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="I123" s="3" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="J123" s="4">
         <x:v>396357.31</x:v>
       </x:c>
       <x:c r="K123" s="4">
         <x:v>396357.31</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
         <x:v>396357.3</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>201159.92</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>201159.92</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>201159.91</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>32</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
@@ -6720,51 +6720,51 @@
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
         <x:v>5357780.06</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J128" s="4">
         <x:v>94476.46</x:v>
       </x:c>
       <x:c r="K128" s="4">
         <x:v>94476.46</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>