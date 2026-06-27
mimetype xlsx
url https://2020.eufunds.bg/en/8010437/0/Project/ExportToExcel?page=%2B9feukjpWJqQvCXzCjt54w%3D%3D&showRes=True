--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f33735f35b1410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cdf567841234a41838ce0cb7558287a.psmdcp" Id="R5e026b998bfa4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdaa6cb2fcba4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/888969e41243486db6f22ad5dd574ce5.psmdcp" Id="R19ee6d8905334981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>