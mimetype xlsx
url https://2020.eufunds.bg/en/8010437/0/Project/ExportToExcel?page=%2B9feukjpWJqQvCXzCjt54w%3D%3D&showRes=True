--- v1 (2026-06-27)
+++ v2 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdaa6cb2fcba4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/888969e41243486db6f22ad5dd574ce5.psmdcp" Id="R19ee6d8905334981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cba1e5272f94dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d2fda30b2e4be3a65d44c31dbd8baa.psmdcp" Id="R9b666e52226044ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -170,408 +170,408 @@
     <x:t>"Delivery of technical equipment for police officers, working in the field of prevention and countering in human beings and drugs trafficking"</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief Directorate Border Police</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Training for airport risk assessment. Development of a "Profiling" methodology.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, София, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-2.011-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of information systems of CD "Border Police" by supplying equipment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of additional temporary staff to participate in the SPO.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of additional costs for personnel under activity No. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of border police patrol boat - EBCGA equipment".</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-2.011-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Supply of software and hardware for backup data and documents"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.011-0006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Protective equipment and consumables to protect, prevent the spread of COVID-19</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.009-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation,maintenance,repair and modernization of electronic counters,in RDBP Airports</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.015-0004</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of additional costs for personnel under activity No. 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-3.011-0002</x:t>
-[...2 lines deleted...]
-    <x:t>Provision of additional costs for personnel under activity No. 1</x:t>
+    <x:t>129010125 Chief Directorate Boder Police - MoI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Maintenance and repair of mobile surveillance systems and technical monitoring devices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010125 Chief Directorate Border Police - MoI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized equipment and vehicles for operational counteraction of crimes.</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Chief directorate Border police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+    <x:t>BG65ISNP001-2.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and repair of buildings and premises to improve border control activities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, София, 1202, бул. Мария Луиза 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized equipment for effective border control at external borders, including IT and office equipment. BG/ISF - SO2 - NO6 - A12.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing reliable post-warranty maintenance for ISS for control and surveillance at Bulgarian – Turkish border, section BCP Kapitan Andreevo – BCP Lessovo."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing reliable post-warranty maintenance for automated surveillance system at Bulgarian-Serbian border in the area of responsibility of Border Police Unit Kalotina border.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of the Border Police staff on the EU legal instruments</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of premises to provide conditions for border control</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of gas analyzers"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for normal and all-terrain vehicles."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010125 Chief Directorate Border police - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for helicopters"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of computer equipment and other equipment/provision for them</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of remote controlled flight systems for border control at the state border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of new technical equipment for NCCFFD in Sofia and the regional units</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of normal and all-terrain patrolling and specialized vehicles."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the cooperation between the common contact centers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post-warranty maintenance of border police ships</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing reliable post-warranty maintenance for ISS “Blue border".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Further maintenance of equipment, systems and technical means for border control</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of specialized biometric identification equipment and other equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiring additional, temporary staff to guard the state border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of computer equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Delivery of specialized biometric identification equipment and other equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair and maintenance of aviation equipment and delivery of aviation fuel</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance for ISS for control and surveillance at BCP Kapitan Andreevo – BCP Lessovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, София, 1202, бул. Мария Луиза 46</x:t>
-[...32 lines deleted...]
-    <x:t>Repair and maintenance of aviation equipment and delivery of aviation fuel</x:t>
+    <x:t>BG65ISNP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of mobile surveillance system - equipment for FRONTEX, GB/ISF - SO2 - NO6 - A16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Maintenance of technical equipment for border control - E -GATES used for border control", BG/ISF - SO3 - NO2 - A18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reliable post-warranty maintenance for ships."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and modernization of  buildings and premises necessary for the implementation of border control and for the organisation and implementation of border surveillance between BCPs external borders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the National Coordination Center in Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building of specialised centre for joint border control on Danube River in Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.008-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Restoration and maintenance of ISS on the Bulgarian-Turkish border from Lesovo to Rezovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Repair and maintenance of vehicles and delivery of fuels and lubricants</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.015-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Providing daily rates for the personnel of the Ministry of Interior participating in SPO</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.012-0002</x:t>
-[...151 lines deleted...]
-    <x:t>Maintenance and modernization of  buildings and premises necessary for the implementation of border control and for the organisation and implementation of border surveillance between BCPs external borders.</x:t>
+    <x:t>129010641 National Police General Directorate - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria,EU Theritory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.013-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the Police capacity in counteraction to the illegal waste trafficking</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 General Directorate National Police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Decreasing the level of corruption in patrol and traffic police by installation of video surveillance in the police vehicles.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Development and maintenance of the Uniform automated register for control on dangerous means in its part to communication with external information systems for counteracting and detection of crimes."</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.003-0001</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>129010164 Fire Safety and Civil Protection Directorate General - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. "Пиротска" №171А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-6.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development of the training center in Montana in order to be provided  better training to the authorities in the field of European CI protection and chemical, biological, radiological and nuclear (CBRN) defense."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Development and modernisation of the National Operative Centre and the regional operative centres through establishment of basic infrastructure for reaction in emergency situations incl. the enlargement of the TETRA system coverage, necessary for provision of communication among the structures for the protection of European CI and the population."</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>129010659 General Directorate Combating Organized Crime – Ministry of Interior</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.012-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conducting joint investigations with other EU partners in trafficking in human beings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.012-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exchange of experience and training on application of undercover officer under the SIMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of experts investigating crimes and abuses in cyberspace</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving mobility of GDCOC for effective investigation of organized crime</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of equipment for effective OIAs with partner services countering OCGs</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Training of experts investigating crimes and abuses in cyberspace</x:t>
   </x:si>
   <x:si>
     <x:t>129011017 General Directorate Gendarmerie, Special Operations and Counter-Terrorism  - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1186, ул. Патриарх Герман № 202</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and enhancement of the effectiveness of the prevention of bomb terrorism and improvement of the capacity of the physics and chemistry examination; Improvement of the training facilities and of the quality and effectiveness of the shooting and tactical training of the officials from the Specialized Unit for Fighting Terrorism - MoI and from the Regional 
 directorates – MoI.</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Directorate General "Fire safety and civil protection"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. „Пиротска” №171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing capacity for protection of critical infrastructure and connected sites</x:t>
@@ -618,78 +618,78 @@
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Further development of N.SIS through enclosure of an additional functionality</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Directorate Communication and Information Systems - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" №29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Exchange and training of employees working in the field of the security of information, information systems and networks in order to provide technological compatibility of the police authorities with relevant structures on EU level"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of new Central Police System; upgrade and maintenance of the following Automated Information Systems: Investigation at the Ministry of Interior, Bulletin, Operative Document, Operative Analysis, MoI Geographic Information Systems, Management of document flows, EUROPOL BG."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, "6-ти септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance of the TETRA communication system built under Schengen facility and EBF at the external borders.</x:t>
+  </x:si>
+  <x:si>
     <x:t>0006952350491 Directorate Communication and Information Systems - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the TETRA system capabilities by software upgrade for improvement of the cooperation and exchange of information in the area of responsibility of border police at the EU external borders."</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, "6-ти септември" 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing of integrated system for video surveillance of BCPs of Republic of Bulgaria, providing protection of the relevant border area and control for vehicles crossing the BCPs at the external borders.</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Development of new Central Police System; upgrade and maintenance of the following Automated Information Systems: Investigation at the Ministry of Interior, Bulletin, Operative Document, Operative Analysis, MoI Geographic Information Systems, Management of document flows, EUROPOL BG."</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. 6-ти септември 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support to the N.SIS rapid and efficient upgrading in compliance with Regulation 2018/1861</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of hardware and software to improve the efficiency at the external borders</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate
 Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.007-0001</x:t>
@@ -701,74 +701,74 @@
     <x:t>BG65ISNP001-5.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 IT solutions providing the exchange of information and interoperability of the AIS of MoI</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate, Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment and introduction into exploitation of the EU Entry/Exit System</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Border Control AIS further development and preparedness to operate withe the exit/entry functionality</x:t>
   </x:si>
   <x:si>
     <x:t>0006952350214 International Operational Cooperation Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchase of IT equipment for SOCTA national experts</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of the "European Travel Information and Authorisation System"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and integration of ETIAS- phase 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.011-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695235 Directorate "Bulgarian identity documents" - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза №48</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing access to the system ICAO PKD"</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading the sirene system announcement of the population and ECI protection</x:t>
@@ -782,270 +782,270 @@
   <x:si>
     <x:t>129010068 International Project Directorate – MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Internal Security Fund 2014-2020 - Police</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Internal Security Fund 2014-2020 (Borders)</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 State Agency for National Security</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" № 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training on Counterintelligence and Information Protection for Strategic objects</x:t>
+  </x:si>
+  <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх"  №45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of specialized software for analysis of financial intelligence information.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" No 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishment of a Centre for CIS security research of strategic CI sites</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building a Center for monitoring and reaction to cyber incidents at SANS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria,Germany,Belgium,Netherlands (the),Latvia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Bulgarian Passenger Information Unit (BGPIU)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Training on risk analysis and risk assessment to anhance the security of strategic sites</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" No 45</x:t>
-[...11 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1407, бул. "Черни връх" № 45</x:t>
+    <x:t>BG65ISNP001-5.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchase of technical equipment for elaboration of analysis on radicalization processes</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Information campaigns for increasing the awareness about radicalization consequences</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.007-0001</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>129010090 State Agency for Technical Operations</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. " 6-ти септември" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishing of a system for electronic exchange of information related to the use of SIMs</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing a system for processing SIMs-related encrypted information</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. " 6-ти септември" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010997 Commission for Combating of Corruption and the withdrawal of illegally acquired property (CCCWIAP)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Георги Сава Раковски" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENT SYSTEM FOR MONITORING OF THE RESULTS OF THE ANTI-CORRUPTION MEASURES - NATIONAL LEVEL</x:t>
   </x:si>
   <x:si>
+    <x:t>000695228 Ministry of Foreign Affairs of the Republic of Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post-warranty technical maintenance and update of the software components of NVIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. АЛЕКСАНДЬР ЖЕНДОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening qualification of consular officers and public servants of the Bulgarian MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695228 Ministry of Foreign Affairs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-1.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development, update and upgrade of the National Visa Information System</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695228 Ministry of foreign affairs</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishment of secure communication link to the consulates with the National Visa Centre (NVC). Providing consulates with alternative communication channels  with limited access to Virtual Private Network (VPN) network."</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execution of works, reconstruction, modernization and renovation of consular posts</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов"№2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Maintenance and update of the software and technical equipment for the N.VIS and the Consular service centres of Republic of Bulgaria."</x:t>
   </x:si>
   <x:si>
-    <x:t>000695228 Ministry of Foreign Affairs of the Republic of Bulgaria</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Association of natural persons and/or legal entities</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishing an Active Monitoring Center within the MoI system</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Bulgarian Identity Documents Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Бул. "Кн.Мария Луиза" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing access to ICAO PKD system.", BG/ISF-SO2-NO5</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Forensic Institute of Sciences and Criminology</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, група "Витоша", бул. Александър Малинов, №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Further development of the National DNA and AFIS database capacity through update of the software and hardware; upgrade of the software and hardware of the Bulgarian IBIS as a prerequisite for connecting to IBIN., BG/ISF – SO5-NO2-A26</x:t>
   </x:si>
   <x:si>
+    <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upgrading of border police equipment in connection with changes to the EURODAC Regulation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Шести септември 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of equipment for technical examination of documents in NIFS - MOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695235 Ministry of Interior - National Forensic Institute</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, група "Витоша", бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the capacity of pre-trial police investigation and related forensic examinations though. Delivery and maintenance of technical equipment for successful integration.</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Upgrading of border police equipment in connection with changes to the EURODAC Regulation</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - Research Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. Александър Малинов 1 НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the National DNA database and its integration into the Police Systems</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Ministry of Electronic Governance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Setting up a Center for Monitoring and Reaction to Cyber Incidents at Strategic Sites</x:t>
   </x:si>
@@ -1897,157 +1897,157 @@
       <x:c r="B25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>639878.17</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>639878.17</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>629038.78</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>194617.09</x:v>
+        <x:v>868388.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>194617.09</x:v>
+        <x:v>868388.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>174139.33</x:v>
+        <x:v>868388.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>29</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
@@ -2067,2290 +2067,2290 @@
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>17790372.06</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>490360.6</x:v>
+        <x:v>639878.17</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>490360.6</x:v>
+        <x:v>639878.17</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>477555.79</x:v>
+        <x:v>629038.78</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>194617.09</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>194617.09</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>174139.33</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>490360.6</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>490360.6</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>477555.79</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>13</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>868388.01</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>868388.01</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>868388.02</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>836594.13</x:v>
+        <x:v>1740716.66</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>836594.13</x:v>
+        <x:v>1740716.66</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>836594.12</x:v>
+        <x:v>1719753.59</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>893281.71</x:v>
+        <x:v>278181.88</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>893281.71</x:v>
+        <x:v>278181.88</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>893281.7</x:v>
+        <x:v>278181.9</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>6</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>489800.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>489800.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>489800.61</x:v>
+        <x:v>-279995.71</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>3</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>1</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>477926.1</x:v>
+        <x:v>1915171.72</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>477926.1</x:v>
+        <x:v>1915171.72</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>439272.42</x:v>
+        <x:v>1915171.71</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>2197094.3</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>2197094.3</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>2197094.29</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>44</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>1058025.25</x:v>
+        <x:v>82921.68</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>1058025.25</x:v>
+        <x:v>82921.68</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>1078476.91</x:v>
+        <x:v>82921.67</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>0</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>0</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>-279995.71</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>2329497.53</x:v>
+        <x:v>249996.17</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>2329497.53</x:v>
+        <x:v>249996.17</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>2329497.54</x:v>
+        <x:v>217728.75</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>20</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.05</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.05</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.04</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.97</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.97</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.96</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>1443405.5</x:v>
+        <x:v>1182491.39</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>1443405.5</x:v>
+        <x:v>1182491.39</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>1433131.72</x:v>
+        <x:v>1182491.4</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>278181.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>278181.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>278181.9</x:v>
+        <x:v>-679989.57</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>1740716.66</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1740716.66</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1719753.59</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>3701749.96</x:v>
+        <x:v>5598426.87</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>3701749.96</x:v>
+        <x:v>5598426.87</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>3701749.98</x:v>
+        <x:v>5592741.12</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>1182491.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>1182491.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>1182491.4</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>1443405.5</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>1443405.5</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>-679989.57</x:v>
+        <x:v>1433131.72</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>-0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>0</x:v>
+        <x:v>477926.1</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>0</x:v>
+        <x:v>477926.1</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>-204699.09</x:v>
+        <x:v>439272.42</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>0</x:v>
+        <x:v>489800.59</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>0</x:v>
+        <x:v>489800.59</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>-121605.63</x:v>
+        <x:v>489800.61</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>75</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>82921.68</x:v>
+        <x:v>893281.71</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>82921.68</x:v>
+        <x:v>893281.71</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>82921.67</x:v>
+        <x:v>893281.7</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>48</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>438029.22</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>438029.22</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>438029.21</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>81</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>-204699.09</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>434993.32</x:v>
+        <x:v>2197094.3</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>434993.32</x:v>
+        <x:v>2197094.3</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>376699.2</x:v>
+        <x:v>2197094.29</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>50839.22</x:v>
+        <x:v>836594.13</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>50839.22</x:v>
+        <x:v>836594.13</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>0</x:v>
+        <x:v>836594.12</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>5598426.87</x:v>
+        <x:v>434993.32</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>5598426.87</x:v>
+        <x:v>434993.32</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>5592741.12</x:v>
+        <x:v>376699.2</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>249996.17</x:v>
+        <x:v>50839.22</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>249996.17</x:v>
+        <x:v>50839.22</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>217728.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>1580618.97</x:v>
+        <x:v>843235.79</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>1580618.97</x:v>
+        <x:v>843235.79</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>1580618.96</x:v>
+        <x:v>839948.27</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>685906.05</x:v>
+        <x:v>778354.45</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>685906.05</x:v>
+        <x:v>778354.45</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>685906.04</x:v>
+        <x:v>512837.42</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>-121605.63</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1915171.72</x:v>
+        <x:v>438029.22</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1915171.72</x:v>
+        <x:v>438029.22</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1915171.71</x:v>
+        <x:v>438029.21</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>843235.79</x:v>
+        <x:v>3701749.96</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>843235.79</x:v>
+        <x:v>3701749.96</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>839948.27</x:v>
+        <x:v>3701749.98</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>87</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1058025.25</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1058025.25</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1078476.91</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>778354.45</x:v>
+        <x:v>2329497.53</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>778354.45</x:v>
+        <x:v>2329497.53</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>512837.42</x:v>
+        <x:v>2329497.54</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>93</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>134233.67</x:v>
+        <x:v>76495.24</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>134233.67</x:v>
+        <x:v>76495.24</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>134233.65</x:v>
+        <x:v>62991.82</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>2143612.95</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>2143612.95</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>2137383.81</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>91</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D69" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E69" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F69" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>76495.24</x:v>
+        <x:v>134233.67</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>76495.24</x:v>
+        <x:v>134233.67</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>62991.82</x:v>
+        <x:v>134233.65</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>2922382.31</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>2922382.31</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>2922382.3</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.31</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.31</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.3</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>1699973.92</x:v>
+        <x:v>10342.42</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>1699973.92</x:v>
+        <x:v>10342.42</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1699932.95</x:v>
+        <x:v>-4657.36</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.91</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.91</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.89</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>114110.91</x:v>
+        <x:v>19999.69</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>114110.91</x:v>
+        <x:v>19999.69</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>114110.89</x:v>
+        <x:v>18031.02</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>10342.42</x:v>
+        <x:v>1699973.92</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>10342.42</x:v>
+        <x:v>1699973.92</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>-4657.36</x:v>
+        <x:v>1699932.95</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>19999.69</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>19999.69</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>18031.02</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
@@ -4646,228 +4646,228 @@
       </x:c>
       <x:c r="J83" s="4">
         <x:v>39999.39</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>39999.39</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>29002.52</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="I84" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>2216203.82</x:v>
+        <x:v>6284887.02</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>2216203.82</x:v>
+        <x:v>6211899.08</x:v>
       </x:c>
       <x:c r="L84" s="4">
-        <x:v>0</x:v>
+        <x:v>72987.94</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>2216203.81</x:v>
+        <x:v>6211899.07</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I85" s="3" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>6599898.76</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>6599898.76</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>6480765.9</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>2319196.34</x:v>
+        <x:v>2216203.82</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>2319196.34</x:v>
+        <x:v>2216203.82</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>2319196.33</x:v>
+        <x:v>2216203.81</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>6284887.02</x:v>
+        <x:v>2319196.34</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>6211899.08</x:v>
+        <x:v>2319196.34</x:v>
       </x:c>
       <x:c r="L87" s="4">
-        <x:v>72987.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>6211899.07</x:v>
+        <x:v>2319196.33</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>93</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
@@ -5131,166 +5131,166 @@
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>520162.21</x:v>
+        <x:v>24999.62</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>520162.21</x:v>
+        <x:v>24999.62</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>361960.06</x:v>
+        <x:v>24137.07</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>520162.21</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>520162.21</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>361960.06</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>24999.62</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>24999.62</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>24137.07</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
@@ -5498,507 +5498,507 @@
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>337147.56</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E102" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F102" s="3" t="s">
+      <x:c r="G102" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="G102" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H102" s="3" t="s">
+      <x:c r="I102" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="I102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J102" s="4">
-        <x:v>99983.12</x:v>
+        <x:v>69583.19</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>99983.12</x:v>
+        <x:v>69583.19</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>43966.78</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="H103" s="3" t="s">
+      <x:c r="I103" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>3216913.16</x:v>
+        <x:v>660569.44</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>3216913.16</x:v>
+        <x:v>660569.44</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>2705468.96</x:v>
+        <x:v>660569.45</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="I104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J104" s="4">
-        <x:v>17084.19</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>17084.19</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>17084.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="O104" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E105" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F105" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E105" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I105" s="3" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="J105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>69583.19</x:v>
+        <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>69583.19</x:v>
+        <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>43966.78</x:v>
+        <x:v>2705468.96</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>-0</x:v>
+        <x:v>99983.12</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>-0</x:v>
+        <x:v>99983.12</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>660569.44</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>660569.44</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>660569.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E109" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F109" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E109" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>49999.23</x:v>
+        <x:v>17084.19</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>49999.23</x:v>
+        <x:v>17084.19</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>0</x:v>
+        <x:v>17084.2</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>0</x:v>
+        <x:v>441907.82</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>0</x:v>
+        <x:v>399173.28</x:v>
       </x:c>
       <x:c r="L110" s="4">
-        <x:v>0</x:v>
+        <x:v>42734.54</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>0</x:v>
+        <x:v>397628.66</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>441907.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>399173.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L111" s="4">
-        <x:v>42734.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>397628.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
@@ -6015,319 +6015,319 @@
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>676603.54</x:v>
+        <x:v>1128695.82</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>676603.54</x:v>
+        <x:v>468462.26</x:v>
       </x:c>
       <x:c r="L113" s="4">
-        <x:v>0</x:v>
+        <x:v>660233.56</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>102536.31</x:v>
+        <x:v>64010.2</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>2752419.86</x:v>
+        <x:v>164131.87</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2752419.86</x:v>
+        <x:v>164131.87</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2384391.77</x:v>
+        <x:v>67310.31</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="I115" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="I115" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J115" s="4">
-        <x:v>1128695.82</x:v>
+        <x:v>5842149.76</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>468462.26</x:v>
+        <x:v>2736553.08</x:v>
       </x:c>
       <x:c r="L115" s="4">
-        <x:v>660233.56</x:v>
+        <x:v>3105596.68</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>64010.2</x:v>
+        <x:v>2605745.44</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>164131.87</x:v>
+        <x:v>676603.54</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>164131.87</x:v>
+        <x:v>676603.54</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>67310.31</x:v>
+        <x:v>102536.31</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I117" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="I117" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J117" s="4">
-        <x:v>5842149.76</x:v>
+        <x:v>2049968.56</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>2736553.08</x:v>
+        <x:v>1800395.07</x:v>
       </x:c>
       <x:c r="L117" s="4">
-        <x:v>3105596.68</x:v>
+        <x:v>249573.49</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>2605745.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>2049968.56</x:v>
+        <x:v>2752419.86</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>1800395.07</x:v>
+        <x:v>2752419.86</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>249573.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>0</x:v>
+        <x:v>2384391.77</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
@@ -6438,175 +6438,175 @@
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
         <x:v>896565.09</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.92</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.92</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.91</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="I123" s="3" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="J123" s="4">
         <x:v>396357.31</x:v>
       </x:c>
       <x:c r="K123" s="4">
         <x:v>396357.31</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
         <x:v>396357.3</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>201159.92</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>201159.92</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>201159.91</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>32</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
@@ -6720,51 +6720,51 @@
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
         <x:v>5357780.06</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J128" s="4">
         <x:v>94476.46</x:v>
       </x:c>
       <x:c r="K128" s="4">
         <x:v>94476.46</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>