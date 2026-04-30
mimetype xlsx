--- v0 (2025-12-16)
+++ v1 (2026-04-30)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cd9ef74cbb4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65534409a52d497692af68a3b9f0ca58.psmdcp" Id="R48add59525854067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558307cafb15420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0d09bb3def84c4db96af7e0f877459b.psmdcp" Id="R2ddc15d87d8b4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Asylum, Migration and Integration Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
@@ -124,139 +127,136 @@
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. ДЖЕЙМС БАУЧЕР, номер 76</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Integration"</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
-    <x:t>129010666 Migration Directorate - Ministry of Interior</x:t>
+    <x:t>129010666 Migration Directorate – Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
-    <x:t>ACM/ ministry</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза, 48</x:t>
+    <x:t>Other state administrations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, Бул. Княгиня Мария Луиза № 48</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1202, Бул. Княгиня Мария Луиза № 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funding for operational costs for SHTAFs within the Migration Directorate–MoI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010666 Migration Directorate – Ministry of Interior
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Provision of funding for operational costs for SHTAFs within the Migration Directorate–MoI
 </x:t>
   </x:si>
   <x:si>
+    <x:t>129010666 Migration Directorate - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM/ ministry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза, 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execution of compulsory administrative measures on TCNs and provision of interpretation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза", 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperation activities with third-country consular authorities in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" №48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of compulsory administrative measures to TNC's and covering translation."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funding for additional security staff for SHTAFs within the MD–MoI</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Asylum, migration and integration fund 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>In execution (starting date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>831601932 State agency for refugees with the Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114 Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the available accommodation capacity and of the infrastructure,service and living conditions for TCNs and asylum seekers", BG/AMIF–SO1–NO1–A1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Tranfer and relocation</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Resettlement</x:t>
@@ -495,96 +495,96 @@
   <x:si>
     <x:t>BG65AMNP001-5.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Integration of relocated persons granted international protection under the NP of the AMIF</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Bulgarian Red Cross Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. Джеймс Баучер № 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Help for integration</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>TO GET TO KNOW THE OTHER</x:t>
   </x:si>
   <x:si>
+    <x:t>000703415 Bulgarian Red Cross</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. "Джеймс Баучер" 76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Provision of administrative and legal guidance, medical, psychological and social care for TCN's, received international protection"</x:t>
+  </x:si>
+  <x:si>
     <x:t>831189628 Association "Karitas - Sofia"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ж.к. "Илинден", бл.5, вх.В, ап. 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the social and psychological assistance mechanism in the phase of adaptation, including measures to improve the identification of vulnerable persons"</x:t>
   </x:si>
   <x:si>
     <x:t>831189628 Caritas Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ж.к. ИЛИНДЕН бл. 55 вх.В ет.1 ап.47</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Comprehensive integration support for legally resident third country nationals"</x:t>
   </x:si>
   <x:si>
     <x:t>000713046 Center for the Study of Democracy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. АЛЕКСАНДЪР ЖЕНДОВ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Development and enforcement  of unified standards for forced return monitoring system"</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Provision of administrative and legal guidance, medical, psychological and social care for TCN's, received international protection"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality District Vitosha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, кв. Павлово, ул. "Слънце" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Transfer and relocation
 </x:t>
   </x:si>
   <x:si>
     <x:t>0006963270686 Sofia Municipality - Kremikovci District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1870, ж.к. Ботунец, ул. Челопешко шосе № 267, вх. Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0004</x:t>
@@ -679,67 +679,66 @@
   <x:si>
     <x:t>BG65AMNP001-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Fighting together against prejudices and stereotypes - TCNs' employment and entrepreneurship</x:t>
   </x:si>
   <x:si>
     <x:t>175641035 CENTER FOR LEGAL AID - VOICE IN BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, ж.к. Младост 1, бл. 92, вх. Б, ет. 13, ап. 90</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Vulnerable Persons among Third-Country Nationals in Return Proceedings</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
-    <x:t>All amounts are in Bulgarian lev (BGN) / 1 EUR = 1,95583 BGN</x:t>
+    <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -790,85 +789,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1122,3199 +1121,3088 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...13 lines deleted...]
-      <x:c r="N22" s="5" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>451490.04</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>451490.04</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>451490</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>44</x:v>
-[...14 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>1131735.32</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>1131735.32</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>1131735.31</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>47</x:v>
-[...14 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>852347.47</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>852347.47</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>715974.02</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="G25" s="3" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>50</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>778067.55</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>778067.55</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>778067.57</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C26" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>55</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>3656</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>3656</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>3016.14</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>59</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>968651.16</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>968651.16</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>968651.17</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>61</x:v>
-[...13 lines deleted...]
-      <x:c r="N28" s="5" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>417438.33</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>417438.33</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>314721.25</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>65</x:v>
-[...13 lines deleted...]
-      <x:c r="N29" s="5" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>73934.55</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>73934.55</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>73934.55</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G30" s="3" t="s"/>
+      <x:c r="G30" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="J30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N30" s="5" t="n">
+      <x:c r="J30" s="4">
+        <x:v>362029.49</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>362029.49</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>362029.49</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G31" s="3" t="s"/>
+      <x:c r="G31" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J31" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N31" s="5" t="n">
+      <x:c r="J31" s="4">
+        <x:v>89998.62</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>89998.62</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>89998.62</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G32" s="3" t="s"/>
+      <x:c r="G32" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N32" s="5" t="n">
+      <x:c r="J32" s="4">
+        <x:v>254996.09</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>254996.09</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>254996.08</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J33" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N33" s="5" t="n">
+      <x:c r="J33" s="4">
+        <x:v>191997.05</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>191997.05</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>191997.04</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="J34" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N34" s="5" t="n">
+      <x:c r="J34" s="4">
+        <x:v>266886.67</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>266886.67</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>266886.68</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="J35" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N35" s="5" t="n">
+      <x:c r="J35" s="4">
+        <x:v>969056.13</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>969056.13</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>968873.96</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J36" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N36" s="5" t="n">
+      <x:c r="J36" s="4">
+        <x:v>2427098.23</x:v>
+      </x:c>
+      <x:c r="K36" s="4">
+        <x:v>2427098.23</x:v>
+      </x:c>
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
+        <x:v>2403830.12</x:v>
+      </x:c>
+      <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J37" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N37" s="5" t="n">
+      <x:c r="J37" s="4">
+        <x:v>2347647.83</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>2347647.83</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>2335826.3</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s"/>
+      <x:c r="G38" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="J38" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N38" s="5" t="n">
+      <x:c r="J38" s="4">
+        <x:v>72601.43</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>72601.43</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>72601.42</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="J39" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N39" s="5" t="n">
+      <x:c r="J39" s="4">
+        <x:v>398807.65</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>398807.65</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G40" s="3" t="s"/>
+      <x:c r="G40" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="J40" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N40" s="5" t="n">
+      <x:c r="J40" s="4">
+        <x:v>51012</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>51012</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>51012.01</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="J41" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N41" s="5" t="n">
+      <x:c r="J41" s="4">
+        <x:v>34141.55</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>34141.55</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>34141.55</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="J42" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N42" s="5" t="n">
+      <x:c r="J42" s="4">
+        <x:v>587801.35</x:v>
+      </x:c>
+      <x:c r="K42" s="4">
+        <x:v>587801.35</x:v>
+      </x:c>
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>587801.34</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J43" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N43" s="5" t="n">
+      <x:c r="J43" s="4">
+        <x:v>149980.58</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>149980.58</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>97719.12</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="J44" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N44" s="5" t="n">
+      <x:c r="J44" s="4">
+        <x:v>79994.78</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>79994.78</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>29406.84</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G45" s="3" t="s"/>
+      <x:c r="G45" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="J45" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N45" s="5" t="n">
+      <x:c r="J45" s="4">
+        <x:v>691885.75</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>691885.75</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>690664.4</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G46" s="3" t="s"/>
+      <x:c r="G46" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="J46" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N46" s="5" t="n">
+      <x:c r="J46" s="4">
+        <x:v>284599.84</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>284599.84</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>284599.88</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G47" s="3" t="s"/>
+      <x:c r="G47" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="J47" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N47" s="5" t="n">
+      <x:c r="J47" s="4">
+        <x:v>295412.55</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>295412.55</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>295412.54</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s"/>
+      <x:c r="G48" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="J48" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N48" s="5" t="n">
+      <x:c r="J48" s="4">
+        <x:v>130695.75</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>130695.75</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>129498.71</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s"/>
+      <x:c r="G49" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J49" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N49" s="5" t="n">
+      <x:c r="J49" s="4">
+        <x:v>404571.24</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>404571.24</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>404571.23</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G50" s="3" t="s"/>
+      <x:c r="G50" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="J50" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N50" s="5" t="n">
+      <x:c r="J50" s="4">
+        <x:v>650064.9</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>650064.9</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>650064.88</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G51" s="3" t="s"/>
+      <x:c r="G51" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="J51" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N51" s="5" t="n">
+      <x:c r="J51" s="4">
+        <x:v>282620.15</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>282620.15</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>282620.17</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="J52" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N52" s="5" t="n">
+      <x:c r="J52" s="4">
+        <x:v>161486.82</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>161486.82</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>164946.45</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J53" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N53" s="5" t="n">
+      <x:c r="J53" s="4">
+        <x:v>280241.23</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>280241.23</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>626521.6</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="J54" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N54" s="5" t="n">
+      <x:c r="J54" s="4">
+        <x:v>416897.04</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>416897.04</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>416897</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="J55" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N55" s="5" t="n">
+      <x:c r="J55" s="4">
+        <x:v>559867.06</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>559867.06</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>512503.72</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="J56" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N56" s="5" t="n">
+      <x:c r="J56" s="4">
+        <x:v>592016.69</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>592016.69</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>592016.67</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J57" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N57" s="5" t="n">
+      <x:c r="J57" s="4">
+        <x:v>91556.73</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>91556.73</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>91556.73</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J58" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N58" s="5" t="n">
+      <x:c r="J58" s="4">
+        <x:v>413007.47</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>413007.47</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>412993.67</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="J59" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N59" s="5" t="n">
+      <x:c r="J59" s="4">
+        <x:v>35999.45</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>35999.45</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>35999.45</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s"/>
+      <x:c r="G60" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J60" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N60" s="5" t="n">
+      <x:c r="J60" s="4">
+        <x:v>286996.15</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>286996.15</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>286996.13</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="G61" s="3" t="s"/>
+      <x:c r="G61" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="J61" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N61" s="5" t="n">
+      <x:c r="J61" s="4">
+        <x:v>334343.19</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>334343.19</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>334343.17</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="G62" s="3" t="s"/>
+      <x:c r="G62" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="J62" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N62" s="5" t="n">
+      <x:c r="J62" s="4">
+        <x:v>212983.25</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>212983.25</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>212983.26</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="J63" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>28</x:v>
+      <x:c r="J63" s="4">
+        <x:v>93593.86</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>93593.86</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>93593.85</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="J64" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J64" s="4">
+        <x:v>622054.66</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>622054.66</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>622054.65</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G65" s="3" t="s"/>
+      <x:c r="G65" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="J65" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J65" s="4">
+        <x:v>74190.66</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>74190.66</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>56882.01</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="J66" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N66" s="5" t="n">
+      <x:c r="J66" s="4">
+        <x:v>106498.37</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>106498.37</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>113998.24</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J67" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N67" s="5" t="n">
+      <x:c r="J67" s="4">
+        <x:v>48999.25</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>48999.25</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>48999.25</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="J68" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N68" s="5" t="n">
+      <x:c r="J68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J69" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N69" s="5" t="n">
+      <x:c r="J69" s="4">
+        <x:v>90998.6</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>90998.6</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>90998.6</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="J70" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N70" s="5" t="n">
+      <x:c r="J70" s="4">
+        <x:v>157497.58</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>157497.58</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>157497.57</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J71" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N71" s="5" t="n">
+      <x:c r="J71" s="4">
+        <x:v>41999.36</x:v>
+      </x:c>
+      <x:c r="K71" s="4">
+        <x:v>41999.36</x:v>
+      </x:c>
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
+        <x:v>41999.36</x:v>
+      </x:c>
+      <x:c r="N71" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="J72" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N72" s="5" t="n">
+      <x:c r="J72" s="4">
+        <x:v>40499.38</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>40499.38</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>40499.38</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="J73" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N73" s="5" t="n">
+      <x:c r="J73" s="4">
+        <x:v>218104.08</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>196293.7</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>21810.38</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>196293.66</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="J74" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N74" s="5" t="n">
+      <x:c r="J74" s="4">
+        <x:v>113620.27</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>102258.25</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>11362.02</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>85624.43</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="J75" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N75" s="5" t="n">
+      <x:c r="J75" s="4">
+        <x:v>113506.81</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>102156.11</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>11350.7</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>91169.93</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="J76" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N76" s="5" t="n">
+      <x:c r="J76" s="4">
+        <x:v>42424.54</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>42424.54</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>42424.54</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="J77" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N77" s="5" t="n">
+      <x:c r="J77" s="4">
+        <x:v>326610.48</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>326610.48</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>326610.36</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="J78" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N78" s="5" t="n">
+      <x:c r="J78" s="4">
+        <x:v>159516.33</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>159516.33</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>159516.33</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="J79" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N79" s="5" t="n">
+      <x:c r="J79" s="4">
+        <x:v>107226.21</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>96503.6</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>10722.61</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>96503.61</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="J80" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N80" s="5" t="n">
+      <x:c r="J80" s="4">
+        <x:v>164746.76</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>148272.06</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>16474.7</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>115924.84</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="81" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="B82" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="B83" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="B84" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="B85" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="0" t="s">
-        <x:v>224</x:v>
-[...25 lines deleted...]
-      <x:c r="J86" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A81:J81"/>
     <x:mergeCell ref="A82:J82"/>
     <x:mergeCell ref="A83:J83"/>
     <x:mergeCell ref="A84:J84"/>
     <x:mergeCell ref="A85:J85"/>
     <x:mergeCell ref="A86:J86"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>