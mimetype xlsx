--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558307cafb15420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0d09bb3def84c4db96af7e0f877459b.psmdcp" Id="R2ddc15d87d8b4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c82bab00c6400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81892a0b92d242959fa6a4a8ea2db7e1.psmdcp" Id="R6d9f1d132b404f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -127,175 +127,175 @@
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. ДЖЕЙМС БАУЧЕР, номер 76</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Integration"</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
+    <x:t>129010666 Migration Directorate - Ministry of Interior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM/ ministry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза, 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execution of compulsory administrative measures on TCNs and provision of interpretation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза", 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperation activities with third-country consular authorities in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" №48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of compulsory administrative measures to TNC's and covering translation."</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010666 Migration Directorate – Ministry of Interior</x:t>
   </x:si>
   <x:si>
-    <x:t>State administration</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Бул. Княгиня Мария Луиза № 48</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funding for operational costs for SHTAFs within the Migration Directorate–MoI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010666 Migration Directorate – Ministry of Interior
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Provision of funding for operational costs for SHTAFs within the Migration Directorate–MoI
 </x:t>
   </x:si>
   <x:si>
-    <x:t>129010666 Migration Directorate - Ministry of Interior</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funding for additional security staff for SHTAFs within the MD–MoI</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Asylum, migration and integration fund 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State agency for refugees with the Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114 Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the available accommodation capacity and of the infrastructure,service and living conditions for TCNs and asylum seekers", BG/AMIF–SO1–NO1–A1</x:t>
   </x:si>
   <x:si>
+    <x:t>831601932 STATE AGENCY FOR REFUGEES WITH COUNCIL OF MINISTERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the infrastructure for accommodation of asylum seekers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-5.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resettlement</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Tranfer and relocation</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-5.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-5.001-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>831601932 STATE AGENCY FOR REFUGEES WITH COUNCIL OF MINISTERS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831601932 STATE AGENCY FOR REFUGEES WITH THE COUNCIL OF MINISTERS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" №114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the infrastructure and the living conditions in the teritorial units of SAR</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State Agency for Refugees with the Council of Ministers (SAR with CM)</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. „Княгиня Мария Луиза“ № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of administrative capacity and accommodation conditions in SAR centers</x:t>
@@ -339,252 +339,252 @@
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Trainings in the filed of Resettlement</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.6-ти септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading and expanding the capacity of the national AFIS EURODAC</x:t>
   </x:si>
   <x:si>
+    <x:t>131181915 International Organisation for Migration-Mission for Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other legal entity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal Counselling and Interpretation Services to Asylum Seekers In Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>131181915 International Organization for Migration</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+    <x:t>BG65AMNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Conduction of consultations for encouraging voluntary return"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Voluntary return and measures for reintegration  in the countries of origin and save third counties"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training and counselling of legal migrants and persons seeking/granted with protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of integration support to persons seeking or granted international protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for unaccompanied minors seeking international protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of social and psychological support to asylum seekers in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131181915 IOM INTERNATIONAL ORGANIZATION FOR MIGRATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Awareness raising for labour mobility to Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for asylum seekers in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPACITY BUILDING FOR VOLUNTARY RETURN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the Capacity of National Institutions and NGOs In the Field of Asylum</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Consultation and education of TCN's received international protection", BG/AMIF-SO2-NO2-A1</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-3.004-0001</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-2.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Raising the awareness of the Bulgarian society and migrant communities in Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.004-0006</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-3.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Information and counselling for voluntary return</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>VOLUNTARY RETURN AND REINTEGRATION OF THIRD-COUNTRY NATIONALS</x:t>
   </x:si>
   <x:si>
-    <x:t>131181915 IOM INTERNATIONAL ORGANIZATION FOR MIGRATION</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>0006963270633 Sofia Municipality Vitosha District</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. СЛЪНЦЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270461 Sofia Municipal Council Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. ЛЕГЕ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Integration of relocated persons granted international protection under the NP of the AMIF</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Bulgarian Red Cross Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. Джеймс Баучер № 76</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-2.004-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TO GET TO KNOW THE OTHER</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Help for integration</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.004-0008</x:t>
-[...2 lines deleted...]
-    <x:t>TO GET TO KNOW THE OTHER</x:t>
+    <x:t>831189628 Association "Karitas - Sofia"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1309, ж.к. "Илинден", бл.5, вх.В, ап. 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improvement of the social and psychological assistance mechanism in the phase of adaptation, including measures to improve the identification of vulnerable persons"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831189628 Caritas Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1309, ж.к. ИЛИНДЕН бл. 55 вх.В ет.1 ап.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Comprehensive integration support for legally resident third country nationals"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000713046 Center for the Study of Democracy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. АЛЕКСАНДЪР ЖЕНДОВ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development and enforcement  of unified standards for forced return monitoring system"</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Bulgarian Red Cross</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Джеймс Баучер" 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of administrative and legal guidance, medical, psychological and social care for TCN's, received international protection"</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>"Development and enforcement  of unified standards for forced return monitoring system"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality District Vitosha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, кв. Павлово, ул. "Слънце" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Transfer and relocation
 </x:t>
   </x:si>
   <x:si>
     <x:t>0006963270686 Sofia Municipality - Kremikovci District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1870, ж.к. Ботунец, ул. Челопешко шосе № 267, вх. Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0004</x:t>
@@ -604,87 +604,87 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. Цар Борис III, № 136 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Transfer and relocation</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Sofia Municipality - Krasno Selo District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, гр. София, бул. Цар Борис III № 124</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Krasno selo Disttrict Sofia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0006</x:t>
   </x:si>
   <x:si>
+    <x:t>121893100 European Institute Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the coordination mechanism through exchange of best practices and models</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant society – a basis for integration of third-country nationals</x:t>
   </x:si>
   <x:si>
-    <x:t>121893100 European Institute Foundation</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
+    <x:t>121893100 European Institute Foundation (EI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survey and analysis of the Return Policy.  Some Case Studies</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant society for integration of persons seeking or receiving international protection</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.004-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Training of Servants Working for the Competent Bulgarian Authorities in the Field of Return</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Survey and analysis of the Return Policy.  Some Case Studies</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>More Effective Return Policy in Cooperation with other countries in line with the EU Plan</x:t>
   </x:si>
   <x:si>
     <x:t>175166154 Foundation "Projecta"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. "Иванка Ботева" №18</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Fighting together against prejudices and stereotypes - TCNs' employment and entrepreneurship</x:t>
   </x:si>
   <x:si>
     <x:t>175641035 CENTER FOR LEGAL AID - VOICE IN BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, ж.к. Младост 1, бл. 92, вх. Б, ет. 13, ап. 90</x:t>
   </x:si>
@@ -1361,362 +1361,362 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>451490.04</x:v>
+        <x:v>225745.02</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>451490.04</x:v>
+        <x:v>225745.02</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>451490</x:v>
+        <x:v>225745</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>1131735.32</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1131735.32</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>1131735.31</x:v>
+        <x:v>778067.57</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="I24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J24" s="4">
-        <x:v>852347.47</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>852347.47</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>715974.02</x:v>
+        <x:v>3016.14</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>20</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F25" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E25" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J25" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>778067.57</x:v>
+        <x:v>968651.17</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="I26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J26" s="4">
-        <x:v>3656</x:v>
+        <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>3656</x:v>
+        <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>3016.14</x:v>
+        <x:v>1131735.31</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>852347.47</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>852347.47</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>968651.17</x:v>
+        <x:v>715974.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>48</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>314721.25</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>73934.55</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>73934.55</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -1760,228 +1760,228 @@
       </x:c>
       <x:c r="J30" s="4">
         <x:v>362029.49</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>362029.49</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>362029.49</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>89998.62</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>89998.62</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>89998.62</x:v>
+        <x:v>266886.68</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>7</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>254996.09</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>254996.09</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>254996.08</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>191997.04</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>266886.68</x:v>
+        <x:v>191997.04</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>36</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -2283,1162 +2283,1162 @@
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>587801.34</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>97719.12</x:v>
+        <x:v>284599.88</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>79994.78</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>79994.78</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>29406.84</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>691885.75</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>691885.75</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>690664.4</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>284599.88</x:v>
+        <x:v>650064.88</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>295412.54</x:v>
+        <x:v>282620.17</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>130695.75</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>130695.75</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>129498.71</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>60</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>404571.23</x:v>
+        <x:v>295412.54</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>650064.88</x:v>
+        <x:v>256251.86</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>282620.17</x:v>
+        <x:v>592016.67</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>161486.82</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>161486.82</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>164946.45</x:v>
+        <x:v>208448.5</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>280241.23</x:v>
+        <x:v>130695.75</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>280241.23</x:v>
+        <x:v>130695.75</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>626521.6</x:v>
+        <x:v>129498.71</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>416897.04</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>416897.04</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>416897</x:v>
+        <x:v>97719.12</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>34</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>559867.06</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>559867.06</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>512503.72</x:v>
+        <x:v>404571.23</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>161486.82</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>161486.82</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>592016.67</x:v>
+        <x:v>164946.45</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>280241.23</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>280241.23</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>626521.6</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>3</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>412993.67</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>35999.45</x:v>
       </x:c>
       <x:c r="K59" s="4">
         <x:v>35999.45</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>35999.45</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>286996.15</x:v>
+        <x:v>334343.19</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>286996.15</x:v>
+        <x:v>334343.19</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>286996.13</x:v>
+        <x:v>334343.17</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>334343.19</x:v>
+        <x:v>286996.15</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>334343.19</x:v>
+        <x:v>286996.15</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>334343.17</x:v>
+        <x:v>286996.13</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>212983.25</x:v>
+        <x:v>93593.86</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>212983.25</x:v>
+        <x:v>93593.86</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>212983.26</x:v>
+        <x:v>93593.85</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>93593.86</x:v>
+        <x:v>622054.66</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>93593.86</x:v>
+        <x:v>622054.66</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>93593.85</x:v>
+        <x:v>622054.65</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>12</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>622054.66</x:v>
+        <x:v>74190.66</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>622054.66</x:v>
+        <x:v>74190.66</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>622054.65</x:v>
+        <x:v>56882.01</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>74190.66</x:v>
+        <x:v>212983.25</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>74190.66</x:v>
+        <x:v>212983.25</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>56882.01</x:v>
+        <x:v>212983.26</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
@@ -3473,51 +3473,51 @@
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J67" s="4">
         <x:v>48999.25</x:v>
       </x:c>
       <x:c r="K67" s="4">
         <x:v>48999.25</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>48999.25</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
@@ -3567,51 +3567,51 @@
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
@@ -3661,51 +3661,51 @@
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
@@ -3734,298 +3734,298 @@
       </x:c>
       <x:c r="J72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>218104.08</x:v>
+        <x:v>113506.81</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>196293.7</x:v>
+        <x:v>102156.11</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>21810.38</x:v>
+        <x:v>11350.7</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>196293.66</x:v>
+        <x:v>91169.93</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>113620.27</x:v>
+        <x:v>109052.04</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>102258.25</x:v>
+        <x:v>98146.85</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>11362.02</x:v>
+        <x:v>10905.19</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>85624.43</x:v>
+        <x:v>98146.83</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>113506.81</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>102156.11</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>11350.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>91169.93</x:v>
+        <x:v>163305.18</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>113620.27</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>102258.25</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>0</x:v>
+        <x:v>11362.02</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>85624.43</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>326610.48</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>326610.48</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>326610.36</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>28</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>35</x:v>
       </x:c>
@@ -4087,60 +4087,60 @@
       <x:c r="B80" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>164746.76</x:v>
+        <x:v>82373.38</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>148272.06</x:v>
+        <x:v>74136.03</x:v>
       </x:c>
       <x:c r="L80" s="4">
-        <x:v>16474.7</x:v>
+        <x:v>8237.35</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>115924.84</x:v>
+        <x:v>57962.42</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">