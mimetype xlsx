--- v2 (2026-06-15)
+++ v3 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c82bab00c6400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81892a0b92d242959fa6a4a8ea2db7e1.psmdcp" Id="R6d9f1d132b404f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e9fcf2fa62421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ca78b19f6b4c7fa810171d87b7e277.psmdcp" Id="R9b6cf2a9d5324d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -136,78 +136,78 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. ДЖЕЙМС БАУЧЕР, номер 76</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Integration"</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>129010666 Migration Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" №48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of compulsory administrative measures to TNC's and covering translation."</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза, 48</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Execution of compulsory administrative measures on TCNs and provision of interpretation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза", 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperation activities with third-country consular authorities in Bulgaria</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Implementation of compulsory administrative measures to TNC's and covering translation."</x:t>
   </x:si>
   <x:si>
     <x:t>129010666 Migration Directorate – Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Бул. Княгиня Мария Луиза № 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funding for operational costs for SHTAFs within the Migration Directorate–MoI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010666 Migration Directorate – Ministry of Interior
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.007-0001</x:t>
@@ -222,267 +222,267 @@
   <x:si>
     <x:t>Provision of funding for additional security staff for SHTAFs within the MD–MoI</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Asylum, migration and integration fund 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State agency for refugees with the Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114 Б</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-5.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tranfer and relocation</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the available accommodation capacity and of the infrastructure,service and living conditions for TCNs and asylum seekers", BG/AMIF–SO1–NO1–A1</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 STATE AGENCY FOR REFUGEES WITH COUNCIL OF MINISTERS</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure for accommodation of asylum seekers.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-5.001-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Resettlement</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-5.001-0001</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831601932 STATE AGENCY FOR REFUGEES WITH THE COUNCIL OF MINISTERS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" №114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the infrastructure and the living conditions in the teritorial units of SAR</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State Agency for Refugees with the Council of Ministers (SAR with CM)</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. „Княгиня Мария Луиза“ № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of administrative capacity and accommodation conditions in SAR centers</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.009-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1635, 1233 СОФИЯ, БУЛ. "КНЯГИНЯ МАРИЯ ЛУИЗА" 114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the procedures for granting international protection through training</x:t>
+  </x:si>
+  <x:si>
     <x:t>831601932 State agency for refugees with the Council of  Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. Княгиня Мария Луиза 114 Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of  the State Agency for Refugees’s administrative capacity</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Translation and consultation during the procedure for granting international protection</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1635, 1233 СОФИЯ, БУЛ. "КНЯГИНЯ МАРИЯ ЛУИЗА" 114Б</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>121893100 EUROPEAN INSTITUTE FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Trainings in the filed of Resettlement</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.6-ти септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading and expanding the capacity of the national AFIS EURODAC</x:t>
   </x:si>
   <x:si>
+    <x:t>131181915 IOM INTERNATIONAL ORGANIZATION FOR MIGRATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other legal entity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPACITY BUILDING FOR VOLUNTARY RETURN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Awareness raising for labour mobility to Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for asylum seekers in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131181915 International Organization for Migration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for unaccompanied minors seeking international protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Conduction of consultations for encouraging voluntary return"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Voluntary return and measures for reintegration  in the countries of origin and save third counties"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Consultation and education of TCN's received international protection", BG/AMIF-SO2-NO2-A1</x:t>
+  </x:si>
+  <x:si>
     <x:t>131181915 International Organisation for Migration-Mission for Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...5 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+    <x:t>BG65AMNP001-2.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raising the awareness of the Bulgarian society and migrant communities in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Legal Counselling and Interpretation Services to Asylum Seekers In Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>131181915 International Organization for Migration</x:t>
-[...14 lines deleted...]
-    <x:t>"Voluntary return and measures for reintegration  in the countries of origin and save third counties"</x:t>
+    <x:t>BG65AMNP001-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of social and psychological support to asylum seekers in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the Capacity of National Institutions and NGOs In the Field of Asylum</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Training and counselling of legal migrants and persons seeking/granted with protection</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of integration support to persons seeking or granted international protection</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>Raising the awareness of the Bulgarian society and migrant communities in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Information and counselling for voluntary return</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>VOLUNTARY RETURN AND REINTEGRATION OF THIRD-COUNTRY NATIONALS</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality Vitosha District</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. СЛЪНЦЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0002</x:t>
   </x:si>
@@ -562,129 +562,129 @@
     <x:t>BG65AMNP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of administrative and legal guidance, medical, psychological and social care for TCN's, received international protection"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality District Vitosha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, кв. Павлово, ул. "Слънце" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Transfer and relocation
 </x:t>
   </x:si>
   <x:si>
     <x:t>0006963270686 Sofia Municipality - Kremikovci District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1870, ж.к. Ботунец, ул. Челопешко шосе № 267, вх. Б</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-5.001-0004</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-5.002-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-5.001-0004</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0006963270511 Sofia Municipality - Oborishte District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, Бул. Мадрид № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270648 Sofia municipality, Ovcha Kupel District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. Цар Борис III, № 136 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Transfer and relocation</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Sofia Municipality - Krasno Selo District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, гр. София, бул. Цар Борис III № 124</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Krasno selo Disttrict Sofia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0006</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolerant society – a basis for integration of third-country nationals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121893100 European Institute Foundation (EI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survey and analysis of the Return Policy.  Some Case Studies</x:t>
+  </x:si>
+  <x:si>
     <x:t>121893100 European Institute Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the coordination mechanism through exchange of best practices and models</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.007-0001</x:t>
-[...11 lines deleted...]
-    <x:t>Survey and analysis of the Return Policy.  Some Case Studies</x:t>
+    <x:t>BG65AMNP001-3.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of Servants Working for the Competent Bulgarian Authorities in the Field of Return</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant society for integration of persons seeking or receiving international protection</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Training of Servants Working for the Competent Bulgarian Authorities in the Field of Return</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>More Effective Return Policy in Cooperation with other countries in line with the EU Plan</x:t>
   </x:si>
   <x:si>
     <x:t>175166154 Foundation "Projecta"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. "Иванка Ботева" №18</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Fighting together against prejudices and stereotypes - TCNs' employment and entrepreneurship</x:t>
   </x:si>
   <x:si>
     <x:t>175641035 CENTER FOR LEGAL AID - VOICE IN BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, ж.к. Младост 1, бл. 92, вх. Б, ет. 13, ап. 90</x:t>
   </x:si>
@@ -1399,286 +1399,286 @@
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>778067.57</x:v>
+        <x:v>968651.17</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>3656</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>3656</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>3016.14</x:v>
+        <x:v>778067.57</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>968651.17</x:v>
+        <x:v>3016.14</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>1131735.31</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>852347.47</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>852347.47</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>715974.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>314721.25</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -1728,1320 +1728,1320 @@
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>362029.49</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>362029.49</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>362029.49</x:v>
+        <x:v>191997.04</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>48</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="I31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J31" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>362029.49</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>362029.49</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>266886.68</x:v>
+        <x:v>362029.49</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>254996.09</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>254996.09</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>254996.08</x:v>
+        <x:v>266886.68</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>89998.62</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>89998.62</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>89998.62</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>254996.09</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>254996.09</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>191997.04</x:v>
+        <x:v>254996.08</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>7</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>969056.13</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>969056.13</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>968873.96</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>2427098.23</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>2427098.23</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>2403830.12</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>2347647.83</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>2347647.83</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>2335826.3</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J38" s="4">
-        <x:v>72601.43</x:v>
+        <x:v>51012</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>72601.43</x:v>
+        <x:v>51012</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>72601.42</x:v>
+        <x:v>51012.01</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>398807.65</x:v>
+        <x:v>72601.43</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>398807.65</x:v>
+        <x:v>72601.43</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>0</x:v>
+        <x:v>72601.42</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G40" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H40" s="3" t="s">
+      <x:c r="I40" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="I40" s="3" t="s">
+      <x:c r="J40" s="4">
+        <x:v>398807.65</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>398807.65</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O40" s="3" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>587801.34</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>284599.88</x:v>
+        <x:v>208448.5</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>79994.78</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>79994.78</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>29406.84</x:v>
+        <x:v>256251.86</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>691885.75</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>691885.75</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>690664.4</x:v>
+        <x:v>592016.67</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>650064.88</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>60</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>79994.78</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>79994.78</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>282620.17</x:v>
+        <x:v>29406.84</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>691885.75</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>691885.75</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>690664.4</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>295412.54</x:v>
+        <x:v>97719.12</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>279933.53</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>279933.53</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>256251.86</x:v>
+        <x:v>404571.23</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>592016.67</x:v>
+        <x:v>284599.88</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>208448.52</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>208448.52</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>208448.5</x:v>
+        <x:v>295412.54</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>130695.75</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>130695.75</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>129498.71</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>97719.12</x:v>
+        <x:v>650064.88</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>404571.23</x:v>
+        <x:v>282620.17</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>161486.82</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>161486.82</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>164946.45</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>280241.23</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>280241.23</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>626521.6</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3050,51 +3050,51 @@
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>412993.67</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
@@ -3226,51 +3226,51 @@
       </x:c>
       <x:c r="M61" s="4">
         <x:v>286996.13</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>93593.86</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>93593.86</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>93593.85</x:v>
       </x:c>
@@ -3279,98 +3279,98 @@
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>622054.66</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>622054.66</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>622054.65</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>74190.66</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>74190.66</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>56882.01</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3420,292 +3420,292 @@
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>106498.37</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>106498.37</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>113998.24</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>48999.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>48999.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>48999.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>30</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>0</x:v>
+        <x:v>48999.25</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>0</x:v>
+        <x:v>48999.25</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>0</x:v>
+        <x:v>48999.25</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>7</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>157497.58</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>157497.58</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>157497.57</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
@@ -3734,395 +3734,395 @@
       </x:c>
       <x:c r="J72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I73" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>113506.81</x:v>
+        <x:v>109052.04</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>102156.11</x:v>
+        <x:v>98146.85</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>11350.7</x:v>
+        <x:v>10905.19</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>91169.93</x:v>
+        <x:v>98146.83</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I74" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="I74" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J74" s="4">
-        <x:v>109052.04</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>98146.85</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>10905.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>98146.83</x:v>
+        <x:v>163305.18</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>163305.24</x:v>
+        <x:v>113506.81</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>163305.24</x:v>
+        <x:v>102156.11</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>0</x:v>
+        <x:v>11350.7</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>163305.18</x:v>
+        <x:v>91169.93</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>113620.27</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>102258.25</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>11362.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>85624.43</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>113620.27</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>102258.25</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>0</x:v>
+        <x:v>11362.02</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>85624.43</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>107226.21</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>96503.6</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>10722.61</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>96503.61</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>82373.38</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>74136.03</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>8237.35</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>57962.42</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>