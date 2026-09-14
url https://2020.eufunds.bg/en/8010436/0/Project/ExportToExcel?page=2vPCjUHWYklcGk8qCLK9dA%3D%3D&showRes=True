--- v3 (2026-07-31)
+++ v4 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e9fcf2fa62421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ca78b19f6b4c7fa810171d87b7e277.psmdcp" Id="R9b6cf2a9d5324d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74583fecd3194fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8ddb3d3c60c40bfac8927b4ba97b105.psmdcp" Id="R701fbcd3719d40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -136,78 +136,78 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. ДЖЕЙМС БАУЧЕР, номер 76</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for Integration"</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>129010666 Migration Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза, 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execution of compulsory administrative measures on TCNs and provision of interpretation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза", 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperation activities with third-country consular authorities in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of compulsory administrative measures to TNC's and covering translation."</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Cooperation activities with third-country consular authorities in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>129010666 Migration Directorate – Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Бул. Княгиня Мария Луиза № 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funding for operational costs for SHTAFs within the Migration Directorate–MoI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010666 Migration Directorate – Ministry of Interior
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.007-0001</x:t>
@@ -222,267 +222,267 @@
   <x:si>
     <x:t>Provision of funding for additional security staff for SHTAFs within the MD–MoI</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 International Project Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance under the Asylum, migration and integration fund 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State agency for refugees with the Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 114 Б</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improvement of the available accommodation capacity and of the infrastructure,service and living conditions for TCNs and asylum seekers", BG/AMIF–SO1–NO1–A1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831601932 STATE AGENCY FOR REFUGEES WITH COUNCIL OF MINISTERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the infrastructure for accommodation of asylum seekers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-5.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resettlement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-5.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tranfer and relocation</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-5.001-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Tranfer and relocation</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>831601932 STATE AGENCY FOR REFUGEES WITH THE COUNCIL OF MINISTERS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" №114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the infrastructure and the living conditions in the teritorial units of SAR</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 State Agency for Refugees with the Council of Ministers (SAR with CM)</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. „Княгиня Мария Луиза“ № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of administrative capacity and accommodation conditions in SAR centers</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.009-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>831601932 State agency for refugees with the Council of  Ministers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. Княгиня Мария Луиза 114 Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of  the State Agency for Refugees’s administrative capacity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Translation and consultation during the procedure for granting international protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terminated (termination date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1635, 1233 СОФИЯ, БУЛ. "КНЯГИНЯ МАРИЯ ЛУИЗА" 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the procedures for granting international protection through training</x:t>
   </x:si>
   <x:si>
-    <x:t>831601932 State agency for refugees with the Council of  Ministers</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>121893100 EUROPEAN INSTITUTE FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Trainings in the filed of Resettlement</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior - National Institute of Forensic Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.6-ти септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading and expanding the capacity of the national AFIS EURODAC</x:t>
   </x:si>
   <x:si>
+    <x:t>131181915 International Organisation for Migration-Mission for Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other legal entity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal Counselling and Interpretation Services to Asylum Seekers In Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131181915 International Organization for Migration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Conduction of consultations for encouraging voluntary return"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Voluntary return and measures for reintegration  in the countries of origin and save third counties"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training and counselling of legal migrants and persons seeking/granted with protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of integration support to persons seeking or granted international protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for unaccompanied minors seeking international protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of social and psychological support to asylum seekers in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>131181915 IOM INTERNATIONAL ORGANIZATION FOR MIGRATION</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Awareness raising for labour mobility to Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for asylum seekers in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-2.007-0003</x:t>
   </x:si>
   <x:si>
     <x:t>CAPACITY BUILDING FOR VOLUNTARY RETURN</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.007-0004</x:t>
-[...35 lines deleted...]
-    <x:t>"Voluntary return and measures for reintegration  in the countries of origin and save third counties"</x:t>
+    <x:t>BG65AMNP001-1.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening the Capacity of National Institutions and NGOs In the Field of Asylum</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Consultation and education of TCN's received international protection", BG/AMIF-SO2-NO2-A1</x:t>
   </x:si>
   <x:si>
-    <x:t>131181915 International Organisation for Migration-Mission for Bulgaria</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-2.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Raising the awareness of the Bulgarian society and migrant communities in Bulgaria</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Provision of integration support to persons seeking or granted international protection</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Information and counselling for voluntary return</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>VOLUNTARY RETURN AND REINTEGRATION OF THIRD-COUNTRY NATIONALS</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality Vitosha District</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. СЛЪНЦЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0002</x:t>
   </x:si>
@@ -562,129 +562,129 @@
     <x:t>BG65AMNP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of administrative and legal guidance, medical, psychological and social care for TCN's, received international protection"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality District Vitosha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, кв. Павлово, ул. "Слънце" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Transfer and relocation
 </x:t>
   </x:si>
   <x:si>
     <x:t>0006963270686 Sofia Municipality - Kremikovci District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1870, ж.к. Ботунец, ул. Челопешко шосе № 267, вх. Б</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-5.002-0005</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-5.001-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-5.002-0005</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0006963270511 Sofia Municipality - Oborishte District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, Бул. Мадрид № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270648 Sofia municipality, Ovcha Kupel District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. Цар Борис III, № 136 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Transfer and relocation</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Sofia Municipality - Krasno Selo District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, гр. София, бул. Цар Борис III № 124</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Krasno selo Disttrict Sofia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0006</x:t>
   </x:si>
   <x:si>
+    <x:t>121893100 European Institute Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the coordination mechanism through exchange of best practices and models</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant society – a basis for integration of third-country nationals</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 European Institute Foundation (EI)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Survey and analysis of the Return Policy.  Some Case Studies</x:t>
   </x:si>
   <x:si>
-    <x:t>121893100 European Institute Foundation</x:t>
-[...8 lines deleted...]
-    <x:t>Improvement of the coordination mechanism through exchange of best practices and models</x:t>
+    <x:t>BG65AMNP001-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolerant society for integration of persons seeking or receiving international protection</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Training of Servants Working for the Competent Bulgarian Authorities in the Field of Return</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Tolerant society for integration of persons seeking or receiving international protection</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>More Effective Return Policy in Cooperation with other countries in line with the EU Plan</x:t>
   </x:si>
   <x:si>
     <x:t>175166154 Foundation "Projecta"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. "Иванка Ботева" №18</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Fighting together against prejudices and stereotypes - TCNs' employment and entrepreneurship</x:t>
   </x:si>
   <x:si>
     <x:t>175641035 CENTER FOR LEGAL AID - VOICE IN BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, ж.к. Младост 1, бл. 92, вх. Б, ет. 13, ап. 90</x:t>
   </x:si>
@@ -1399,286 +1399,286 @@
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>968651.17</x:v>
+        <x:v>778067.57</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>778067.57</x:v>
+        <x:v>3016.14</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>3656</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>3656</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>3016.14</x:v>
+        <x:v>968651.17</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>1131735.31</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>852347.47</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>852347.47</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>715974.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>314721.25</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -1728,1320 +1728,1320 @@
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>362029.49</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>362029.49</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>191997.04</x:v>
+        <x:v>362029.49</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>7</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>362029.49</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>362029.49</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>362029.49</x:v>
+        <x:v>266886.68</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>254996.09</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>254996.09</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>266886.68</x:v>
+        <x:v>254996.08</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>89998.62</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>89998.62</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>89998.62</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>254996.09</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>254996.09</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>254996.08</x:v>
+        <x:v>191997.04</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>26</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>969056.13</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>969056.13</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>968873.96</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>2427098.23</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>2427098.23</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>2403830.12</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>2347647.83</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>2347647.83</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>2335826.3</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>51012</x:v>
+        <x:v>72601.43</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>51012</x:v>
+        <x:v>72601.43</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>51012.01</x:v>
+        <x:v>72601.42</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="G39" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H39" s="3" t="s">
+      <x:c r="I39" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="I39" s="3" t="s">
+      <x:c r="J39" s="4">
+        <x:v>398807.65</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>398807.65</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O39" s="3" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>398807.65</x:v>
+        <x:v>51012</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>398807.65</x:v>
+        <x:v>51012</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>0</x:v>
+        <x:v>51012.01</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>587801.34</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>208448.52</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>208448.52</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>208448.5</x:v>
+        <x:v>284599.88</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>279933.53</x:v>
+        <x:v>79994.78</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>279933.53</x:v>
+        <x:v>79994.78</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>256251.86</x:v>
+        <x:v>29406.84</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>691885.75</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>691885.75</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>592016.67</x:v>
+        <x:v>690664.4</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="G46" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="I46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>650064.88</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>3</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I47" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="I47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>79994.78</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>79994.78</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>29406.84</x:v>
+        <x:v>282620.17</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I48" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="I48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>691885.75</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>691885.75</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>690664.4</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>97719.12</x:v>
+        <x:v>295412.54</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>404571.23</x:v>
+        <x:v>256251.86</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>284599.88</x:v>
+        <x:v>592016.67</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>295412.54</x:v>
+        <x:v>208448.5</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>130695.75</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>130695.75</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>129498.71</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>650064.88</x:v>
+        <x:v>97719.12</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>282620.17</x:v>
+        <x:v>404571.23</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>161486.82</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>161486.82</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>164946.45</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>280241.23</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>280241.23</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>626521.6</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3050,51 +3050,51 @@
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>412993.67</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
@@ -3226,51 +3226,51 @@
       </x:c>
       <x:c r="M61" s="4">
         <x:v>286996.13</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>93593.86</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>93593.86</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>93593.85</x:v>
       </x:c>
@@ -3279,98 +3279,98 @@
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>622054.66</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>622054.66</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>622054.65</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>74190.66</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>74190.66</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>56882.01</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3420,292 +3420,292 @@
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>106498.37</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>106498.37</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>113998.24</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>0</x:v>
+        <x:v>48999.25</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>0</x:v>
+        <x:v>48999.25</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>0</x:v>
+        <x:v>48999.25</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>7</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>48999.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>48999.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>48999.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>30</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>90998.6</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>157497.58</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>157497.58</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>157497.57</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>41999.36</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
@@ -3734,395 +3734,395 @@
       </x:c>
       <x:c r="J72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>109052.04</x:v>
+        <x:v>113506.81</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>98146.85</x:v>
+        <x:v>102156.11</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>10905.19</x:v>
+        <x:v>11350.7</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>98146.83</x:v>
+        <x:v>91169.93</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>163305.24</x:v>
+        <x:v>109052.04</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>163305.24</x:v>
+        <x:v>98146.85</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>0</x:v>
+        <x:v>10905.19</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>163305.18</x:v>
+        <x:v>98146.83</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>113506.81</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>102156.11</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>11350.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>91169.93</x:v>
+        <x:v>163305.18</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>113620.27</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>102258.25</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>0</x:v>
+        <x:v>11362.02</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>85624.43</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>113620.27</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>102258.25</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>11362.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>85624.43</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>107226.21</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>96503.6</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>10722.61</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>96503.61</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>82373.38</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>74136.03</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>8237.35</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>57962.42</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>