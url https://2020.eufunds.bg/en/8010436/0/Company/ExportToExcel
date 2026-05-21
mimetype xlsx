--- v0 (2026-04-28)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9c665c96054ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e678acf8bac40c690e6b93f9c6936cd.psmdcp" Id="R5462ece574c84dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3419942d10574964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9f9c9e399042bda460f799d4168e42.psmdcp" Id="R7917c8bc1923452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>