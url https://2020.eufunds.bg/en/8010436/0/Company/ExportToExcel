--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3419942d10574964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9f9c9e399042bda460f799d4168e42.psmdcp" Id="R7917c8bc1923452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e72b58b68e949bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0337b950a7124791a77640fc080c9fdb.psmdcp" Id="R998615d2475c4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>