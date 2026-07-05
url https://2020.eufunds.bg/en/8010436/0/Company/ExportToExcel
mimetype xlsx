--- v2 (2026-06-11)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e72b58b68e949bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0337b950a7124791a77640fc080c9fdb.psmdcp" Id="R998615d2475c4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469b34ade9b84a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afccb8ee82549e2b0f6a9db0cdbd943.psmdcp" Id="Rcf0cc7cb0d574886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>