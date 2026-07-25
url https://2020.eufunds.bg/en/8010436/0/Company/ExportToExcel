--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469b34ade9b84a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afccb8ee82549e2b0f6a9db0cdbd943.psmdcp" Id="Rcf0cc7cb0d574886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadb6e791be84904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f35a6d3c13147bb9b2f711b19fba326.psmdcp" Id="R4780be8ca1ad41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>