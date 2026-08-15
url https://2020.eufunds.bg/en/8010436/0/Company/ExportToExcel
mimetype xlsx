--- v4 (2026-07-25)
+++ v5 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadb6e791be84904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f35a6d3c13147bb9b2f711b19fba326.psmdcp" Id="R4780be8ca1ad41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f1acdfa0154e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08522b8fb7e345288773d7589f2da01c.psmdcp" Id="R3089f406a44e414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>