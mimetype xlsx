--- v5 (2026-08-15)
+++ v6 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f1acdfa0154e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08522b8fb7e345288773d7589f2da01c.psmdcp" Id="R3089f406a44e414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0a9f32ba75410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e8b0c61d7dc4ca4b53f2f1e103e0962.psmdcp" Id="R7e22448022104304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>