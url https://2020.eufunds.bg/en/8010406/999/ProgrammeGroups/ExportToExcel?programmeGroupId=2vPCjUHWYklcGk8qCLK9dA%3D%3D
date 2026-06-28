--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567e9afb38b340c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/222fc631cf0240d7b5da4f9eef0b8ab7.psmdcp" Id="Rbfd742690a4343e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48b5a368d304b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe069ea9bd94266a999f6c3401b61d3.psmdcp" Id="R00ff015d1e3a4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -911,57 +911,57 @@
       <x:c r="C9" s="9">
         <x:v>29999539.83</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>5294036.79</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>104.87</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>31462488.03</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>33435332.38</x:v>
+        <x:v>33406249.3</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>94.73</x:v>
+        <x:v>94.65</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>28420032.5</x:v>
+        <x:v>28395311.88</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>25293730.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>21499670.52</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>3794059.49</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17470534.76</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1075,57 +1075,57 @@
       <x:c r="C13" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>147013043.74</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>140557534.55</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>86.15</x:v>
       </x:c>
       <x:c r="J13" s="9">
         <x:v>119826978.43</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>134386252.14</x:v>
+        <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>82.37</x:v>
+        <x:v>82.35</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>114413178.67</x:v>
+        <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">