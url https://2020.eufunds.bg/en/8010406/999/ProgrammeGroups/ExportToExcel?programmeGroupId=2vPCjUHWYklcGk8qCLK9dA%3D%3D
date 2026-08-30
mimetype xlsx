--- v1 (2026-06-28)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48b5a368d304b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe069ea9bd94266a999f6c3401b61d3.psmdcp" Id="R00ff015d1e3a4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e5ee7d533d4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c028735389d431197a57fc142fd3557.psmdcp" Id="R14d4f9fefa994a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>