--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51406bb9ae9d4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccf0a5b35a0f42d8947dba6327b68b62.psmdcp" Id="R7e6ea1b0ce5d455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2729f68a25d1452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe79cc622564c6b8726896779e6be3a.psmdcp" Id="R7395d310b62f4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -766,60 +766,60 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>13708362.43</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>5082006.8</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>102.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>30851263.69</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>23138447.77</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>7712815.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>39042538.09</x:v>
+        <x:v>39042538.08</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>15309767.98</x:v>
+        <x:v>15309767.99</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>5103256.59</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>18629513.52</x:v>
+        <x:v>18629513.5</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>66.17</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>15954669.83</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>11966002</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>3988667.83</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>51.71</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>11602162.13</x:v>
       </x:c>
       <x:c r="C8" s="9">
@@ -904,60 +904,60 @@
       <x:c r="B10" s="9">
         <x:v>16290161.17</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>12217620.88</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>4072540.29</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>35377914.87</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>17213991.08</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>5737996.99</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>12425926.8</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>140.89</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>21163051.52</x:v>
+        <x:v>21157938.52</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>15872288.72</x:v>
+        <x:v>15868453.97</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>5290762.8</x:v>
+        <x:v>5289484.55</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>129.91</x:v>
+        <x:v>129.88</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>3099952.45</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>2324964.34</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>774988.11</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>2712087.98</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>2034065.97</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>678022.01</x:v>
       </x:c>
       <x:c r="H11" s="9">