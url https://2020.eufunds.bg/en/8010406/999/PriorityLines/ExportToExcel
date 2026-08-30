--- v1 (2026-06-28)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2729f68a25d1452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe79cc622564c6b8726896779e6be3a.psmdcp" Id="R7395d310b62f4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61a237ee1b34fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b9a1110cd2d4d40ad4cc03c2885b3cf.psmdcp" Id="Rb859a480985341a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -904,60 +904,60 @@
       <x:c r="B10" s="9">
         <x:v>16290161.17</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>12217620.88</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>4072540.29</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>35377914.87</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>17213991.08</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>5737996.99</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>12425926.8</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>140.89</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>21157938.52</x:v>
+        <x:v>21149418.1</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>15868453.97</x:v>
+        <x:v>15862063.66</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>5289484.55</x:v>
+        <x:v>5287354.44</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>129.88</x:v>
+        <x:v>129.83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>3099952.45</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>2324964.34</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>774988.11</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>2712087.98</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>2034065.97</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>678022.01</x:v>
       </x:c>
       <x:c r="H11" s="9">