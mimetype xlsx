--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355558ac261d4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39989e0a3e8f4831883261d0ffcf5fed.psmdcp" Id="R8ae04baac9174285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88011491b894f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd9ff98eab274903baec7581d7635563.psmdcp" Id="R433937b4c18c4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1157,511 +1157,511 @@
       </x:c>
       <x:c r="H30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B31" s="4">
         <x:v>6721728.48</x:v>
       </x:c>
       <x:c r="C31" s="4">
         <x:v>5094813.18</x:v>
       </x:c>
       <x:c r="D31" s="4">
         <x:v>1626915.3</x:v>
       </x:c>
       <x:c r="E31" s="4">
-        <x:v>6885614.37</x:v>
+        <x:v>6885614.38</x:v>
       </x:c>
       <x:c r="F31" s="4">
-        <x:v>5151994.45</x:v>
+        <x:v>5151994.46</x:v>
       </x:c>
       <x:c r="G31" s="4">
         <x:v>102.44</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>259900.73</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>194925.55</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>3.87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B32" s="4">
         <x:v>37419094.97</x:v>
       </x:c>
       <x:c r="C32" s="4">
         <x:v>30366645.5</x:v>
       </x:c>
       <x:c r="D32" s="4">
         <x:v>7052449.47</x:v>
       </x:c>
       <x:c r="E32" s="4">
-        <x:v>24906118.96</x:v>
+        <x:v>24906118.97</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>19171855.87</x:v>
+        <x:v>19171855.88</x:v>
       </x:c>
       <x:c r="G32" s="4">
         <x:v>66.56</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>7083278.59</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>5487816.84</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>18.93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="4">
         <x:v>60236261.69</x:v>
       </x:c>
       <x:c r="C33" s="4">
         <x:v>47626695.35</x:v>
       </x:c>
       <x:c r="D33" s="4">
         <x:v>12609566.34</x:v>
       </x:c>
       <x:c r="E33" s="4">
-        <x:v>42217183.42</x:v>
+        <x:v>42217183.43</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>32136884.47</x:v>
+        <x:v>32136884.48</x:v>
       </x:c>
       <x:c r="G33" s="4">
         <x:v>70.09</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>22953730.55</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>17775911.06</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>38.11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B34" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C34" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D34" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E34" s="4">
-        <x:v>56492577.24</x:v>
+        <x:v>56492577.25</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>43242988.97</x:v>
+        <x:v>43242988.98</x:v>
       </x:c>
       <x:c r="G34" s="4">
         <x:v>54.17</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>35947569.45</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>27492281.95</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>34.47</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>64764436.84</x:v>
+        <x:v>64764436.85</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>49942210.95</x:v>
+        <x:v>49942210.96</x:v>
       </x:c>
       <x:c r="G35" s="4">
         <x:v>62.1</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>48883933.76</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>37482128.6</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>46.87</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>74185727.87</x:v>
+        <x:v>74185727.88</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>57403846.68</x:v>
+        <x:v>57403846.69</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>71.14</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>59607875.29</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>45746894.54</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>57.16</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>88995724.79</x:v>
+        <x:v>88995724.8</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>68933420.93</x:v>
+        <x:v>68933420.94</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>85.34</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>70466177.43</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>54376807.75</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>67.57</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>94961408.13</x:v>
+        <x:v>94961408.14</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>73404512.99</x:v>
+        <x:v>73404513</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>91.06</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>88833189.65</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>68627370.72</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>85.18</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>89379578.98</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>69064931.33</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>85.7</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>85.05</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>85.05</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>85.05</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>85.05</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>85.05</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>95461360.2</x:v>
+        <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>73779477.04</x:v>
+        <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
       <x:c r="J45" s="6">
         <x:v>85.05</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>