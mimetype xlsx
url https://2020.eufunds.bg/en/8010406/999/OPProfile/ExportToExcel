--- v1 (2026-06-28)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88011491b894f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd9ff98eab274903baec7581d7635563.psmdcp" Id="R433937b4c18c4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1b218714454b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60495715f48b4513b705ab755c041ab8.psmdcp" Id="R962082efc8c14c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1454,217 +1454,217 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E40" s="4">
         <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F40" s="4">
         <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E41" s="4">
         <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F41" s="4">
         <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E42" s="4">
         <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F42" s="4">
         <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E43" s="4">
         <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F43" s="4">
         <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E44" s="4">
         <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E45" s="6">
         <x:v>95461360.21</x:v>
       </x:c>
       <x:c r="F45" s="6">
         <x:v>73779477.05</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>91.54</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">