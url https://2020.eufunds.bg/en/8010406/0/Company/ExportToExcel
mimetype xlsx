--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0793bd342da4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/085426560ec24b738ab02fe25c899ae9.psmdcp" Id="Rc8954ea12c48400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b1a489ed0047d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60af98e38368438584293c7e448751c0.psmdcp" Id="Re6e49b07bf0848b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>