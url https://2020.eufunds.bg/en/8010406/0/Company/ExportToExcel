--- v1 (2026-05-19)
+++ v2 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b1a489ed0047d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60af98e38368438584293c7e448751c0.psmdcp" Id="Re6e49b07bf0848b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1f86bdd5ab4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dace6ccad614652b27691f4f9602f73.psmdcp" Id="R188ef52a27e04e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>