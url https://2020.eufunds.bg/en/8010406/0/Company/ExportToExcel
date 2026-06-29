--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1f86bdd5ab4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dace6ccad614652b27691f4f9602f73.psmdcp" Id="R188ef52a27e04e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6f5718001e4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5083cae81e2b47a78160ac4b42e3238a.psmdcp" Id="R59dd399785d04a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>