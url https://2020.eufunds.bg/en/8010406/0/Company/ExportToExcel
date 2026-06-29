--- v3 (2026-06-29)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6f5718001e4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5083cae81e2b47a78160ac4b42e3238a.psmdcp" Id="R59dd399785d04a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c48c312069d44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc62d1a364464b10ad54128329c29fb9.psmdcp" Id="R3486ed638ba1472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>