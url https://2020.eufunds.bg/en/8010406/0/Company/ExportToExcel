--- v4 (2026-06-29)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c48c312069d44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc62d1a364464b10ad54128329c29fb9.psmdcp" Id="R3486ed638ba1472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5d3cbbeda94c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eed68604d6ab4724aa4030da1bd00da0.psmdcp" Id="R494ca42d62e74d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>