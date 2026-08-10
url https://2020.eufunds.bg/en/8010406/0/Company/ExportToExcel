--- v5 (2026-07-21)
+++ v6 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5d3cbbeda94c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eed68604d6ab4724aa4030da1bd00da0.psmdcp" Id="R494ca42d62e74d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffeb5002eca4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6903b542e6b34c7c9f085a39276bd114.psmdcp" Id="R7e90df6331014ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>