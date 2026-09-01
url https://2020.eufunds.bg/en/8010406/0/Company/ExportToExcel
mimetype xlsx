--- v6 (2026-08-10)
+++ v7 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffeb5002eca4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6903b542e6b34c7c9f085a39276bd114.psmdcp" Id="R7e90df6331014ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6319bee9764416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d202b81bd5904ad89f6e7404efb6dfd2.psmdcp" Id="R032c85000f43478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>