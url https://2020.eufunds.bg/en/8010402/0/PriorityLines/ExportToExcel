--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb46a840f284fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c22fdd86d4c94256a667ebb446f38748.psmdcp" Id="R27b235c9f50e4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f8c8b383bd435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17070d10f1ad4046b6692621739c8be2.psmdcp" Id="R2e3e39a202af44d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>