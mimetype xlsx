--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f8c8b383bd435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17070d10f1ad4046b6692621739c8be2.psmdcp" Id="R2e3e39a202af44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a12ab2c6c174a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61387179f41c4451b38cd8405ead0c1a.psmdcp" Id="R5a25f25a95e94380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>