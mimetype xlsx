--- v2 (2026-06-23)
+++ v3 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a12ab2c6c174a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61387179f41c4451b38cd8405ead0c1a.psmdcp" Id="R5a25f25a95e94380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa5cd30e7be460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae63efb237f4a0aa7734268617de7f3.psmdcp" Id="R59bdbd566ba54245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>