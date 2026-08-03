--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa5cd30e7be460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae63efb237f4a0aa7734268617de7f3.psmdcp" Id="R59bdbd566ba54245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c627f3a1a074a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe9cfcc936a4e67bc2494b840b1aff4.psmdcp" Id="Re053eb7f064b44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>