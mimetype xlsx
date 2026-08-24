--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c627f3a1a074a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe9cfcc936a4e67bc2494b840b1aff4.psmdcp" Id="Re053eb7f064b44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8c859331fe4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85c7b37b7bd6466a9067f72c983d07fc.psmdcp" Id="R18e07fbcb0b2485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>