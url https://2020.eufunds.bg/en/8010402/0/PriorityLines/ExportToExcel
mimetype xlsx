--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8c859331fe4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85c7b37b7bd6466a9067f72c983d07fc.psmdcp" Id="R18e07fbcb0b2485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4635554f1e4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65e58c3561954c2093cc422eede91a8b.psmdcp" Id="R5d4c31e9c55846ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>