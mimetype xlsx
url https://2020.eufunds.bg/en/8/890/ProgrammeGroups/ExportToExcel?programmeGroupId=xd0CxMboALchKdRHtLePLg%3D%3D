--- v0 (2026-04-29)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5f2e54a580465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/695b2a6b38e94e92849f348e7848a785.psmdcp" Id="R646b4ec9e32f4102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbb0035d4b84653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d08d347d10fe4d8cb5c2009a16d0e9f5.psmdcp" Id="R7b68503856dd463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -791,649 +791,649 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4289</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>1898</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1196533786.07</x:v>
+        <x:v>1296720321.07</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1186839261.65</x:v>
+        <x:v>1288203447.88</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>61.36</x:v>
+        <x:v>66.61</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>988630249.86</x:v>
+        <x:v>1073292522.87</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>649886013.63</x:v>
+        <x:v>720303600.51</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>33.6</x:v>
+        <x:v>37.24</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>533540789.14</x:v>
+        <x:v>591156862.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>716</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>359</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>749012144.88</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>749012144.88</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>67.38</x:v>
+        <x:v>71.37</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>578424246.01</x:v>
+        <x:v>612516954.38</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>258099719.3</x:v>
+        <x:v>278230970.53</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>24.59</x:v>
+        <x:v>26.51</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>211185006.73</x:v>
+        <x:v>227660559</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>228318499.32</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>228318499.32</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>85.94</x:v>
+        <x:v>89.33</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>197699223.13</x:v>
+        <x:v>205486649.33</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>157318566.44</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>61.55</x:v>
+        <x:v>66.65</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>141587744.28</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>224</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1557970518.1</x:v>
+        <x:v>1748649656.04</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1405681808.3</x:v>
+        <x:v>1573620085.48</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>68.8</x:v>
+        <x:v>86.31</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1184937686.34</x:v>
+        <x:v>1327760036.72</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>79.91</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>80116438.12</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29018036.39</x:v>
+        <x:v>30719872.44</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>23.89</x:v>
+        <x:v>25.29</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>24197024.01</x:v>
+        <x:v>25607174.96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>10316</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>5684</x:v>
+        <x:v>6576</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1314875540.12</x:v>
+        <x:v>1371472780.26</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1048787101.47</x:v>
+        <x:v>1080714930.83</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>70.51</x:v>
+        <x:v>72.66</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>858815968.71</x:v>
+        <x:v>884728469.08</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>333458221</x:v>
+        <x:v>371061648.47</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>22.42</x:v>
+        <x:v>24.95</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>270944497.5</x:v>
+        <x:v>305065251.25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2691547297.93</x:v>
+        <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1525082319.07</x:v>
+        <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.22</x:v>
+        <x:v>80.64</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1296319971.18</x:v>
+        <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>505175838.43</x:v>
+        <x:v>538390687</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>26.57</x:v>
+        <x:v>28.32</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>430528303.07</x:v>
+        <x:v>458760924.33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E13" s="10">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>58.16</x:v>
+        <x:v>66.22</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>62047367.41</x:v>
+        <x:v>71610147</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>25365421.7</x:v>
+        <x:v>26802370.59</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>19.3</x:v>
+        <x:v>20.4</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>19355814.82</x:v>
+        <x:v>20579483.42</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>332101045.1</x:v>
+        <x:v>359406834.14</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>315019669.58</x:v>
+        <x:v>342325458.62</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>258734962.16</x:v>
+        <x:v>281990252.08</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>101559998.76</x:v>
+        <x:v>121684056.45</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>24.7</x:v>
+        <x:v>28.92</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>80553103.43</x:v>
+        <x:v>96978635.24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>29551475.81</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>11015277.62</x:v>
+        <x:v>12966910.46</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>18.79</x:v>
+        <x:v>22.12</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>8275003.72</x:v>
+        <x:v>9738790.86</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>562</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>515064805.67</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493928736.39</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.52</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>396046400.94</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>183089607.17</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.87</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>154144578.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2840</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>639</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2116569907.45</x:v>
+        <x:v>2452008554.03</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1751778905.45</x:v>
+        <x:v>1935166805.8</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>51.53</x:v>
+        <x:v>56.92</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1434171678.13</x:v>
+        <x:v>1590051393.44</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>416692106.89</x:v>
+        <x:v>487696875.74</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>12.26</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>339707411.38</x:v>
+        <x:v>398399084.69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>68279057.91</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>55811204.23</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>45.99</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>39067843.43</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>15251701.17</x:v>
+        <x:v>16054914.81</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>12.57</x:v>
+        <x:v>13.23</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>10676190.8</x:v>
+        <x:v>11238440.35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>2748050.12</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>0.97</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>1107528.55</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>19900</x:v>
+        <x:v>22707</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>9635</x:v>
+        <x:v>10870</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>10996390326.32</x:v>
+        <x:v>11786604804.03</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>8986377374.1</x:v>
+        <x:v>9575654717.52</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>62.91</x:v>
+        <x:v>68.04</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7427950565.95</x:v>
+        <x:v>7925212572.05</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>2959216130.11</x:v>
+        <x:v>3275551468.76</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>20.72</x:v>
+        <x:v>23.27</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2453362011.72</x:v>
+        <x:v>2717721395.95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">