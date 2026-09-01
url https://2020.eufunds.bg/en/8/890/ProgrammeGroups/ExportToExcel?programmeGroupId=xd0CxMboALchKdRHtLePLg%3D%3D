--- v1 (2026-06-30)
+++ v2 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbb0035d4b84653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d08d347d10fe4d8cb5c2009a16d0e9f5.psmdcp" Id="R7b68503856dd463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra990c8c6e1ff47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba850e95bc404dbca9be4190fe5f97cb.psmdcp" Id="Ra770166eb6f34596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -782,658 +782,658 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4448</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>2006</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1296720321.07</x:v>
+        <x:v>1441142386.36</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1288203447.88</x:v>
+        <x:v>1433113033.24</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>66.61</x:v>
+        <x:v>74.1</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1073292522.87</x:v>
+        <x:v>1194674636.37</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>720303600.51</x:v>
+        <x:v>783961873.49</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>37.24</x:v>
+        <x:v>40.53</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>591156862.41</x:v>
+        <x:v>643311403.66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>747</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>509</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>749012144.88</x:v>
+        <x:v>773553169.65</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>749012144.88</x:v>
+        <x:v>773553169.65</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>71.37</x:v>
+        <x:v>82.28</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>612516954.38</x:v>
+        <x:v>632235502.74</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>278230970.53</x:v>
+        <x:v>295569218.75</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>26.51</x:v>
+        <x:v>31.44</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>227660559</x:v>
+        <x:v>241814077.36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>228318499.32</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>228318499.32</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>89.33</x:v>
+        <x:v>87.65</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>205486649.33</x:v>
+        <x:v>201628661.62</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>170360043.28</x:v>
+        <x:v>177199859.41</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>153325073.41</x:v>
+        <x:v>159480907.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>184</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1748649656.04</x:v>
+        <x:v>1772163536.98</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1573620085.48</x:v>
+        <x:v>1594690280.1</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>86.31</x:v>
+        <x:v>87.47</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1327760036.72</x:v>
+        <x:v>1345421557.69</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>312307526.27</x:v>
+        <x:v>345272667.75</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>17.13</x:v>
+        <x:v>18.94</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>262705274.71</x:v>
+        <x:v>290423334.46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>30719872.44</x:v>
+        <x:v>34833687.35</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>25.29</x:v>
+        <x:v>28.67</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>25607174.96</x:v>
+        <x:v>29002583.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>12877</x:v>
+        <x:v>12884</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>6576</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1371472780.26</x:v>
+        <x:v>1598993027.92</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1080714930.83</x:v>
+        <x:v>1190052013.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>72.66</x:v>
+        <x:v>80.01</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>884728469.08</x:v>
+        <x:v>974306932.85</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>371061648.47</x:v>
+        <x:v>418698925.83</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>24.95</x:v>
+        <x:v>28.15</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>305065251.25</x:v>
+        <x:v>343718296.18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>538390687</x:v>
+        <x:v>615851740.87</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>28.32</x:v>
+        <x:v>32.39</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>458760924.33</x:v>
+        <x:v>524602820.16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C13" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D13" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>87012623.62</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>87012623.62</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>66.22</x:v>
+        <x:v>66.63</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>71610147</x:v>
+        <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>26802370.59</x:v>
+        <x:v>29502964.68</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>20.4</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>20579483.42</x:v>
+        <x:v>22664371.44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>359406834.14</x:v>
+        <x:v>377654338.98</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>342325458.62</x:v>
+        <x:v>360572963.42</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>81.34</x:v>
+        <x:v>85.68</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>281990252.08</x:v>
+        <x:v>295675880.68</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>121684056.45</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>28.92</x:v>
+        <x:v>30.64</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>96978635.24</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>27968334.6</x:v>
+        <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>12966910.46</x:v>
+        <x:v>13684639.7</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>22.12</x:v>
+        <x:v>23.34</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>9738790.86</x:v>
+        <x:v>10277153.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>515064805.67</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>493928736.39</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.52</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>396046400.94</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>183089607.17</x:v>
+        <x:v>190383625.63</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.87</x:v>
+        <x:v>17.54</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>154144578.83</x:v>
+        <x:v>159986833.32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C17" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2841</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>666</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2452008554.03</x:v>
+        <x:v>2527780395.66</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1935166805.8</x:v>
+        <x:v>1983549125.01</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>56.92</x:v>
+        <x:v>59.78</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1590051393.44</x:v>
+        <x:v>1628707593.85</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>487696875.74</x:v>
+        <x:v>539378858.75</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>14.35</x:v>
+        <x:v>16.26</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>398399084.69</x:v>
+        <x:v>440405557.62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>74640534.55</x:v>
+        <x:v>75215839.35</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>16054914.81</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>13.23</x:v>
+        <x:v>14.09</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>11238440.35</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14074056924.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11580434195.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2493622729.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>22707</x:v>
+        <x:v>22875</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>10870</x:v>
+        <x:v>11521</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11786604804.03</x:v>
+        <x:v>12354603997.52</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9575654717.52</x:v>
+        <x:v>9996323289.88</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>68.04</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7925212572.05</x:v>
+        <x:v>8271628897.37</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3275551468.76</x:v>
+        <x:v>3596458784.53</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>23.27</x:v>
+        <x:v>25.9</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2717721395.95</x:v>
+        <x:v>2982908362.86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">